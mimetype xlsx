--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,487 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1183">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1101">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...346 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -508,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -991,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1378,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1498,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1654,80 +1519,86 @@
   <si>
     <t>Сонцезахисні окуляри з навушниками Bluetooth HOCO Cool air conduction BT audio sunglasses DI87 Max |BT5.2, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/solntsezaschitnyie-ochki-s-naushnikami-bluetooth-hoco-cool-air-conduction-bt-audio-sunglasses-di87-max-bt5-2-8h-/</t>
   </si>
   <si>
     <t>000012812</t>
   </si>
   <si>
     <t>Детектор камер Baseus Heyo Series II Camera Detector |6month standby|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/detektor-kamer-baseus-heyo-series-ii-camera-detector-6month-standby-/</t>
   </si>
   <si>
     <t>000012956</t>
   </si>
   <si>
     <t>Термометр HOCO Indoor digital alarm clock with thermometer HX44</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termometr-hoco-indoor-digital-alarm-clock-with-thermometer-hx44/</t>
   </si>
   <si>
+    <t>000013031</t>
+  </si>
+  <si>
+    <t>Машинка від катишків на одягу HOCO Digital hair ball trimmer HP71 |7800rpm, 50-80min|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/mashinka-ot-katyishkov-na-odezhde-hoco-digital-hair-ball-trimmer-hp71-7800rpm-50-80min-/</t>
+  </si>
+  <si>
+    <t>000013032</t>
+  </si>
+  <si>
+    <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
+  </si>
+  <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1804,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -1945,50 +1795,59 @@
   <si>
     <t>Тримач для навушників XTRIKE ME Headset stand HT-09 |4USBx2.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-naushnikov-xtrike-me-headset-stand-ht-09-4usbx2-0-/</t>
   </si>
   <si>
     <t>000012203</t>
   </si>
   <si>
     <t>Тримач HOCO Stable magnetic case screen holder H93 (display screen) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-stable-magnetic-case-screen-holder-h93-display-screen-4-5-7-/</t>
   </si>
   <si>
     <t>000012316</t>
   </si>
   <si>
     <t>Тримач HOCO Magnetic retractable mobile phone holder GH8</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-magnetic-retractable-mobile-phone-holder-gh8/</t>
   </si>
   <si>
+    <t>000012317</t>
+  </si>
+  <si>
+    <t>Підставка-тримач для ноутбука HOCO Hope notebook stand HD14 |16" Max|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-pod-noutbuk-hoco-hope-notebook-stand-hd14-16-max-/</t>
+  </si>
+  <si>
     <t>000012356</t>
   </si>
   <si>
     <t>Тримач HOCO Campo neck-hanging holder K30 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-neck-hanging-holder-k30-4-5-7-/</t>
   </si>
   <si>
     <t>000012357</t>
   </si>
   <si>
     <t>Тримач HOCO Campo magnetic neck-hanging holder K31 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-magnetic-neck-hanging-holder-k31-4-5-7-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
@@ -2059,95 +1918,77 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
     <t>000006247</t>
   </si>
   <si>
     <t>Універсальна лампа Baseus Magnetic Stepless Dimming Charging Desk Lamp Pro |5W, 1800mAh, 24h| (DGXC-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-pro-5w-1800mah-24h-dgxc-02-/</t>
   </si>
   <si>
-    <t>000006250</t>
-[...7 lines deleted...]
-  <si>
     <t>000006927</t>
   </si>
   <si>
     <t>Універсальна лампа BASEUS Magnetic Stepless Dimming Charging Desk Lamp |4.5W, 1800mAh, 4-24h|  (DGXC-C0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-4-5w-1800mah-4-24h-dgxc-c0g-/</t>
   </si>
   <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
@@ -2230,59 +2071,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2302,59 +2134,50 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
@@ -2422,254 +2245,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011191</t>
-[...16 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2896,59 +2641,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -2971,104 +2707,113 @@
   <si>
     <t>Фен HOCO Cool negative ion high speed hair dryer DAR77 |110000rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-cool-negative-ion-high-speed-hair-dryer-dar77-110000rpm-/</t>
   </si>
   <si>
     <t>000012954</t>
   </si>
   <si>
     <t>Електробритва HOCO Engraving electric hair clipper HP28 |7700rpm, 150min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-engraving-electric-hair-clipper-hp28-7700rpm-150min-/</t>
   </si>
   <si>
     <t>000012955</t>
   </si>
   <si>
     <t>Масажер HOCO 3-in-1 massager HP55 |4 speed, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/massazher-hoco-3-in-1-massager-hp55-4-speed-8h-/</t>
   </si>
   <si>
+    <t>000013023</t>
+  </si>
+  <si>
+    <t>Фен-стайлер для волосся HOCO Cool 5-in-1 warm-air comb DAR41 (46°C-80°C-110°C, 38,000 rpm)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-stayler-dlya-volos-hoco-cool-5-in-1-warm-air-comb-dar41-46-c-80-c-110-c-38-000-rpm-/</t>
+  </si>
+  <si>
+    <t>000013029</t>
+  </si>
+  <si>
+    <t>Фен для волосся HOCO High-speed hair dryer HP19 |2 speed, 3 Temperatures, 110°|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-dlya-volos-hoco-high-speed-hair-dryer-hp19-2-speed-3-temperatures-110-/</t>
+  </si>
+  <si>
+    <t>000013030</t>
+  </si>
+  <si>
+    <t>Електробритва HOCO Six-blade razor HP300 IPX6 |7000rpm, 2h, LED display|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-six-blade-razor-hp300-ipx6-7000rpm-2h-led-display-/</t>
+  </si>
+  <si>
     <t>000010403</t>
   </si>
   <si>
     <t>Android TV приставка Amlogic TV BOX X96x4 Air |S905X4, 4GB RAM, 32GB ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-amlogic-tv-box-x96x4-air-s905x4-4gb-ram-32gb-rom-/</t>
   </si>
   <si>
-    <t>000010404</t>
-[...7 lines deleted...]
-  <si>
     <t>000012886</t>
   </si>
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3088,59 +2833,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3289,59 +3025,50 @@
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
   </si>
   <si>
-    <t>000011008</t>
-[...7 lines deleted...]
-  <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-nimble-portable-handheld-fan-hx60-3-speed-36db-2-5h-/</t>
@@ -3563,50 +3290,77 @@
     <t>Вентилятор Hoco ultra-thin pocket fan HX611 |3 Levels, 50dB, 1-2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ultra-thin-pocket-fan-hx611-3-levels-50db-1-2-5h-/</t>
   </si>
   <si>
     <t>000012951</t>
   </si>
   <si>
     <t>Вентилятор Hoco Ice pack series handheld fan HX612 |200 Levels, 60dB, 1-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ice-pack-series-handheld-fan-hx612-200-levels-60db-1-4h-/</t>
   </si>
   <si>
     <t>000012952</t>
   </si>
   <si>
     <t>000012953</t>
   </si>
   <si>
     <t>Вентилятор Hoco handheld fan with spray HX613 |100 Levels, 60dB, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-handheld-fan-with-spray-hx613-100-levels-60db-18h-/</t>
+  </si>
+  <si>
+    <t>000013024</t>
+  </si>
+  <si>
+    <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
+  </si>
+  <si>
+    <t>000013025</t>
+  </si>
+  <si>
+    <t>Вентилятор Hoco Spray series ice cooling handheld fan HX614 |100Levels, 60dB, 15h, 50mL|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-spray-series-ice-cooling-handheld-fan-hx614-100levels-60db-15h-50ml-/</t>
+  </si>
+  <si>
+    <t>000013026</t>
+  </si>
+  <si>
+    <t>000013027</t>
+  </si>
+  <si>
+    <t>000013028</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3616,51 +3370,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a83a49e3ed9f77984e9b2da459972801.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f827f3119bf8891b231210da8e9c9d82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcdc272aa23979e8c415bec9a7138463.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f12f86a6e8c20e73d94bae0fbddcdfc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f39b9c19d6874bf9074806c92a50bba5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fd0bca18fc79609fdaffbfaf453fe16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6915006ce5b42d66c7433f80fb676c37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967cc3510a6e5dbc49aa983afcf169ac8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2f82cb66bf9be826d207c12f6065d99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d85082ae7121a5c8f383e795b52d5ef10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fee1ec90a9642b4831a1e8eef3bd0c111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439d587d6c8679ef3abde81bc2a298ec12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8529a5965dbc08e8681d97c41a6aea8513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adec3e90f6b838fede5e55728a874ed14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b69d4d4fd0bc01caa7ce1ed5c8591c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24874504e93e7d093452110c73eb038116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842e8389139054b49ccc5492ae2505fd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3955b7f0618d4a40f837532d496c9c9918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47132330884fbf97f81014638ea6613319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf62de6e0302f0c858fded1742656320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9868fee153a7b209296777f2ca467621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d013e4a2c797d6cf969b5cf65d9ec22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71205a42102453352394418b9d15246723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a3443df325b784b6215d480395c48924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72782fa07b5941b84a436305b53f61225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e77b74917eaaaafa5059583ab99b1f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac4917bd44aa1a98c3dc72affe1215827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13aafce7b1bf79af6373e146c6a829228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2191a968dc2a686de13f27ad5671b3a029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45547334de557b2511c4e104ed83b4730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f14009d8d1b242560fa871d07e7ff1131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3ef1d1fb3f41db351d99bc7af50a1b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e840bfc12836f3ea823958b2725737d533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71d1df3900b1a03ee88a5780592808634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef754b24b4aa93671232d11dca33a52535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb28a57ca3d4619a992e1c68ce8ff4836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c974727d73a1c4c132b082b61a7e1d5237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b772f5963f38da4e745c7b76d469f838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cece67d0cd9a08fd82e092002e96062d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e36efeb1264d791b0f784d8a3ed64640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3166bf9ddc484484707d38f543627ec341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a98ddc99c4d2e40bb7c00dacdd1f5c742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b288153737fdc115aaab08dc780bfe43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da1bb15e3e658ecde46038d83ece12644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82d46566ed0478a18ba5aaa6f7be56945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17666d386d422cab007b4b91b01c07c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de880b7e52f688a19421fce58043a49c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26246e87e0b5242bd357becd1bc2c0248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f9248e84f09bc300772793ed3437f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdf0604a79effe26b4ed8c6aaf9550f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24a5d7b074a16b9e1b65ecb894b3eb351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93bd77fcff760e7fdefb13e3e5eba5252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feccdfb2df3c9fc09b1def5f540503e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcc950c9d33ad4c77f7e8069929211754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c1637964fb4bc12e460bc946905e6855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a10360f7e455666e31910690eb31d8f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebca28b981d11a4d51403802d5e1b10157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956972073cb85eb28c6650cfa69dfa5a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aa07ee95452317f66701514d00476259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0040294ce7b3b3bce0639cd09608203460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed4e63e6155c2878d571f4a4dc941b461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2927ec02b5cbf10a8799367f30695162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabb839c84c702d36a5634f1fd21b52863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a96b0e3b41aa7e3289043e612c1a7b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b5e64f86d4a8aca6657809d334a9ec65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94700a89e95272eb81e15d9a91e839f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076cab3713afddb51a95d0cf9e33645167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de85d2a115893925162fafe4fc90bb2468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b43ad9cb0d6494aaa9f2cb8a847d6269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b6824a42453e76ea4de691c8e6e04470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6795687f0ef9f7cc937f464e530ba2da71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e142d1843dd96c00952d74eefef1fb872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8020f5ade2f393f7e38309ea8b73b69073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498b1f3de43a332666b92af8aa98898c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453e50e2abec43d714baf3c8cb2f639475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a147ac4a9149ae5bc138ce83247512b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887974e53227e69e7e98ad1bfeaf436e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedfc8648885a1c4e74df2397cae3e7c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d935ea9647eb5b4f2574b1e729aad5dd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baf23bd70f0ecc9565165982b3180e080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e5abeb67c2c7bb5625c75c222bd4ec81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6594f093fafb2f092d7494a6c9dacf782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6007e2557b0ded9f5dc7953283db490383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab11dffbdc2e36654cab608da7a7fbd384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64aa5ce033bd31117ec16899e5efa5485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c3523ca12154eb308c2453ce83a5cd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab3c10f66ae1db5720abbf031e5bb6587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c8fe4516fdc48ddb5e72601bed6a088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031488ea7c722e61d35976e0b671e6f789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1993ab5784d4ae996f1c5cdc147ad22890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d50a0679049d7ca7c7929c440c604491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cd4116a543138aade571d12ed4963492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35c72f0108fe7f28f33b72cfb35a41393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019c7cd99dd54d207e001975480909a994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f06a5bd0febc794cdda4bb03e76219495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed454d37bd9bf4925a1804b0d641f3f896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab3d7e26705b36da7abed786c689bbc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99d0813ea18fc14f468af506f95198c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b1825ffaaaefd99fcd4ffc106da1db99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a427e4e3bd40349d12568be6a9732b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f64bf4da809c5497ca0ae85ea4eb04101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48203e572306316e2b161509948fd022102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ed145e358b928dd22a9a6c672abdcb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a34f08272a2c7a6951fc44fe09fd1ae104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60173c8ea066cf7e250c55b6098d72a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25674ef9b32cc85cb8d773002157cfd5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6075987ab8d087ed319c459859d6b36107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da99d57a5ee4a3017ea99aa519b33da3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5cde059c2beab246d673485c35300c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a68b6c5893e74858311b843c4a32f1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5721501e42216a382ff904a48c360fcf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d1dbca690a5083694483ed970abe9e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48495024dc8daaedcf15d1c28e9672f7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e569d1bb7d9a22d5915d8491ea7730114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde32dba6f77a8217f0582254ced10c8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8b46f7b10df31b7bf9ff2d6ec47e70116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2c74c44a6b22bd5a7618d52fbfe0c6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577c2533c1b72074de23a208042ce19a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1958750f1fa7a062061bf4d96c2920a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f6b9f17cb9cd455347459121455d7a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecef928176131d47465c74808b40355121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0696b662af42304edb0c46b5ed506a8c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b52b341583a7c543aa6f6ec6bd226123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc88c982c7a2e9e3347d8cfc5fa25d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68ff44b2f3f8616c29c072825f3088f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e264168efb465915128d29c35960e1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df164142658ea7d3108db64c284ce60127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86731bac032bb41114e9626bd1d77fb5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e389e6f3cec3449c2ed5a371f1da2c9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1778b6d5051a9c933c2210072f2998130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a4ba6c44c821363f62ef3fa5b9dc45131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1686f52dd3097cd63d7510db01887216132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe9649c77530077fddbb6ba03803bba133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfc70d110d40d0bff072ab3b5a9f1bb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec26fc15e6fbe9fa2ebf32756cdf0675135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10865ce732e2187a664e295a6c18ce4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2695199c417e1134bfe558f82a66d1b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092c43c29c5d7d01cbff9b2e189182fc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275326afd62dbe66855dbeeb166ad039139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa01d2302608e093d02286377c2b806d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139c123a07794ad131197945cad52395141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9597b4a6d839b2af2d689401890cc55d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe7040daa2c40499f12674d3206cb0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76c6ee136af096be52942fc550e2f9c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa28012dfd725ed1972c3e63941363c3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302bd47113bbb2a464b3fbfb09519358146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7052b376c0ec94904c5cdec4d38baa61147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c802f4831b39adc58d13e033bdbba26c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4af6e8dc6f3cf61b6a56f81609647d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e47609eefe0a79cb10e337d78a9c2e1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b419c3c78ad9adc1f0bead9363d7edf9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de116a9235cb1469f607dd19d5b0fc19152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85190fae79804d28b83672075b73eaa9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bda8173f2ad5c92e6f292719c3ee49c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50991137677236460bd00032e8484141155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c74924f605a1bb81aba2cabebd3cf0c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40695a009ce585b976337d4232ee847d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19061a607fad1e0638fc366c50999e3e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f4df7e73069d303db9c843fe0ea345159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f8b6469e697726869db284e46a6a7e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd3a8f1132c20aa4ff8b45bacd774b1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc8a687cfd40524cbec12b88eaca2dc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c2c267fbf0e3c60401c7b8667be8d4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59556e1ec033d9cafef89d48f1e3b15a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329d738b77fa34ca89919fbc27a437f5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ceb1280627301618e431310da95193166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd577995c13fcdb1e160065912a47c43167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99f631c173b68b9bfe089e8b3890934168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab6d4484bcda27e5c599d96bfa49531169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be20ab45f5e20ff26fde7c4b748cc6f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749940977dd3bdd1841fc1d62fabccf8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70586fa1c0d52a569b564b33c7025df172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ce2a4f191cde7ce1452fe8b0ff88f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90611ad4fad8a5af5ab9e630e1e4beea174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f12d7b66d8cfcb54e9b8a4549f7449175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f5248e6e86e3698a26bc1fa7cc6c28176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d62943070e440f856567c806b75a75177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49680d57b730951b94ca5dceb84bfb89178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d2ed0eea5955d34ae4fd68744a9373179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcb8d6795bf8ac442bc701c808e8803180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1444b73f39f33c12057244c9db222f1f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251bb6784e4e0b35936fe80574017a18182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee4300b24f3e85c62021096fa3fee6f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3779e27959114a55fab1693843a973c3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699dad8e3368b938359f06330102fec2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8d1651585841b7a79699732a7c4949186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6672ad76d951b37469d0f1b2016fb94c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7f04d68ba24f102e405dd334a05d34188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f099da2310ff0456e5ec182257d7aab1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc7d9c264607bb3751db55eb86b31d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc7e6792847d8d0526950e1cf32365c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22386b151ace5db9313d69bf8840a5c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558ddc1619414448a770a3689596fb5f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922206943062a21de17e420475f8634e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6272f7228e643c504223898a5e02c193195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775ac83eb5c4e0676377b3a2d2c15eda196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a114a2bc83681c6754fafa231264e24197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf020bafc90efa1b77d732c1d694a782198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f0e4b7ac912bf48750a7d9444d49b5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc305ba6ddbcccf53f509f68d71dc572200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fd55009b3f180bcd2e693e85ef3a78201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa948198dbf38acfe4d0519be997ea3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6785519c05f023dfbf36595956eb988d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6089f06ba8233c9a35e6813f5c59e88c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c519d9dd06296d7506d06b4ab79780f5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a391bfcb18a74254323ac50382e94206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ec3419190e4137b1887f66fc609f8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae620b6eb594d598aa20803b345346f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798c4a43d05cd60e0bd268e2b1eb4a6b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8defb407c8894e309ef8087a92906d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c6ae981ee3eb2cf88b91dcb8a82ce6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be547be6f335aff396851f4d92afdc9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2177eb381dd874e2735c73944db64de213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146c6d8693752830a7f90886033e9874214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a2f14972c9779ffb6a5d5da0033394215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba4ce8b41b299820dec2b6d3322012a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a424779715f6b6adab361d3dc0a0462b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001c802aae9e049dd0f1978679aa35ba218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408b9c7de63a407aaad708b6b42950ad219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eece389c818971733418c1d3e652b74a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec38a11b7c86c5cc76072ecf31dd492221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c6f324b2ff263bef2f72755772da9b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8013372d26aa711e227f5317540ae26223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf7d151e2fe337cce46d8d32eb8efc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9a471df2c91abad336ef84eaa4bde6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c76cdcaef7156f46ab994b432e5326226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b1703a8af44bf82dee28f1c4a6ee30227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83031262a236fcb87c6cc7acad8cdf7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7446e4747e325098ccbc88bfbd8b07b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b36b79b30dd88f1674c3cd525be102230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1be3dbdfad3fdd930aa5c0c296f55d3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617f07a67f435cfda3d7ccdce25cf549232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe663c26126ba01286dacf7abe332b1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca0a2f37e017e157a0a88e8a60a597a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30f5b2e19086926f8b7e3370d8f31b2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0e989ee3cd2683e21588bdf531dfc2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe8b14ffb8e472aebc406da9f121fc0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c7568a4964595f60bdd755a26a55f2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4398bf8d0ba035e0f14ceb6b28b6ed44239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc05726dabc9193a0003499d41bbd17240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596a5eae8d7c3d89717032421b97906a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b663b462b5aa068e42f1bae8a1b59c3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94b5cfce416958846297286dc3df4b1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691d816dde41cae89dfceafd56afe95e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2913a1f4d3dbe704d2615ded97b77d53245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651978dbd379a69114cf5dd14e143397246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae32c9f4c9abb1d88451f97d36a4685247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e07a348437c6127f31837bfed46402248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcd62dfc3fa131306c59283f33aa04b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c846e91fa5c0a5a9a15a196f5384dd7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05395e42362230f981abd2978d58d00251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80da95669537d4d979ccfca4e9171028252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf493447d3b8716d20c93ce0a9c11d4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b023dae9b6f9c391a19ac7031340c63f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291efd48bd58678122c21b85c792b123255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6749e2f6aeafa3f74029a54809c1fe256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b569ffb410c7d00fb4c9ba04e9d4a8b4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdae485742f403f5661bc2ef74f593f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29e4fb9f7f49a1d3d84c36112fc8355259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc2ea9fbbd1d679607536809c59bdd9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62e376eb7c60100e64d2d106dcfad47261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ef83ce376e00681949d7f6c291e501262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6aff43f7e56080dcdcf2d4bdd85e75263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a4eff9f79b58832d8c8703701480ff264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b881f064d4eb4ce24a002830da51bf65265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c28d4975f02ca97d4907d01bb8f1e94266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50b3195ada55ee1323c2391a76aaed2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f446aee66746e6059e822791da1acf37268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7336c5b7745bc61129bc1c22f51727c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff974718e473055ddb79b28c55fbfd58270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47a55bf6912d62ab6712532ece3b533271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6f8f92a0c1792b5946ca608b5f7545272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e0ae964c9fa54c7715538f6d7848e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ef471a75a4690422200140372829ad274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd15f2346f2cd346bd48f92f02a68a2d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4dc0ce53f9d03ab01212ebc3aa49e8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90d005c84300ffee38c89b69d3a57c9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3b9eee4433dffb7f467490264ca20e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88399a14bdb1da5b88401cfab49d5f50279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb452e4b0b55efc4deb9ee58406e88b0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296411f21d9889d851b625c8061b84bf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcf31ecf9e1b272d62caf758fc6ae85282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f187850faa2c02e34bd1754a0ece1f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5014b5d928e601ce64a7bba73cc49035284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace225b5a07af32374fd27034c4da007285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74140c4890e91ae14b42262f3a6943ca286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f1eeb12eb163f39bff2a25ee6c3bf2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a4c5c15993086365edd75e72dc2f21288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad075c8d26335aaa11aa89ea2260e15289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da786e076fe36069fa2d8da3a22f715290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e13d8d4e117d11b21019b35a8935b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb32977fb90797d845ec856edf0bf9d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47384d5b0f15c392d4ff73cf8cf1a42a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351ae90c7e3b0c5312c42a7ae1c71478294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce342379f32363ee45c58db03818cf6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a81a3fa7019cf19643c440deabaad17296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b6cf0de3f9e65c2e639241d72ad430297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e9c91b7de673b7bdc63fdebc5623c7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233bd3dcc0000b9f099e9eecf5908588299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c82ea8e5540de777254898b8f3ebfd1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df96fac4797e4b27d0d2a31d7d8677f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9589eaac1cc88539d4ed81b4b9291cc7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b2c2f2d48f74e9fbdb9bb02f75a0d3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ad690ae69de517ee5bcc14d76b001304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba46385de01f4ad3c81c3703ec109cc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8117f0a2428088046060647696670a40306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a88499215c0867f98388a3118c4848307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16e430316646982ca4d466e69d27c2e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb85ffee0a69a48b5f24432243ca92a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d504319d9296085166568d1dbff64d36310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38ff7dc3eec97b133f4c9df16191bec311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba166685fd707dc09e47a8fe807e2d1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e489d4a524281c2ee98c9f9b0dc047d8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66029d6ce1c34e05a08555601e1d96af314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971dd6b139fb1a104f29053b05ff294d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edccf2fc767a9ed249d614ffbd469c93316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da04207040b52b2a6dc247e8915f1f88317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d777cf7e97bfda0bac1e080f2fbc5c8b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a2035295250f3c61ed7bef80a78cd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af68d939eeb8e2c64535742a29b5585320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f29b4402a8cb2f2d1b8fab118c98893321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f71dfcc82d9597b3ae9a5a0a3b69de322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba3bc34241a5c408f13807de018ea7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c861badbc2e016eeb42df4ad9fedf6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f727172cd7ab5c07efa9da3df255c729325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b83e09fe20166692c39cae9494b9a91326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a51d8b7708f3f345b67d25774943d8e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d834363063724e7134fa9cec3208f461328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cb40239a6d14a4d5dabeed3c8c72d4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f11e1266fd72407a13174b2f488e0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e62c97d14b1ca1ab9f228121d3254a0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d6a470d45b75af548e8624485cff81332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55c03d6aaaca3f97f988b509c8bee98333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f692021daf4279ef23db8e5c990b6b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa642dfa97bea31c24418d707146215335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfae970daf6f46241069cdade097f25336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27abd0f4738110951f649ae2e9198fb8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446b3a59e0f5162c20f00c8119480cea338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8862ba1d5598d641d3dc8ff2c514b0a6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae44d328d209df50180746d485042f6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36e45b6a49a80edc80bd3262143cf85341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dd10f6331f66e3b2bdca8e33033e08342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f87be90ef3f08ae9b5e572f7b77014c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816c46d6bea17fa2a0e588de841481f5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e68680af83f56107999cea251d361c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de7035b0934cd5101a0eea99ab5db41346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d984de5a9527a0e7697134cc19841e21347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e496bd47f37fd2eaaec7b50e67b94f84348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf46ac9a136dba84531b485b99175673349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33aa17ac7936f556c46ef0cdb0e7334350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aa58b43fc55585f145cac96b0f6dbc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdd311429b8db4c61e0f8f7c8892c8f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997e26ec60e2574b955d9663deabc597353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07841e570aa092f529804c3ac3408172354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be30ddc4a1ecec91b133f04c5ca9b4bd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62412bd5b1aa86b400c33cbaa091284356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a61086c0a785e919f5c299a61bbfdd3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60287c604de2f47ad7e1f4f60973397358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ced1e529ff98402920901d4d3529e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3c64b3f54ccbab274de306d1625841360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19f3782e89c3320a967602d9afa3839361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfbb998ad9f439f44b0f4ab513482fd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fb39e5264ff0dd7bc9221f23c75e8f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd42ea75bda68b9ff3ce1ab1dbefb83364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d46dd14ad56a8c59666bb1d44bb413365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f009a6c9b3902fdb809e692f2e16e1a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6c4f17344217fc364ec50d9fdc5ad3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077318c52a12294d374fc56ba9c3a7a6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c18900a875cf41d32f1bd1599b31a2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418d77564726a39a6247d062e61bca40370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be9a73d4ffb194414317a9aad56ecdd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3103ea5628c58cfa17e03e579b02f09372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c44e2cac06e1f36166616dfde7b51f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef4c2e1844960440855a8b77f4aa05374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949f1f63739788d42a33398fb87a2b62375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93968bcb3bdaaf220e3d07e84303ca7e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e49500820d5c5c358a8b37d4eb7655377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e5141f82eb868ab5ea7aad697d9c67378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2831105765a83f90a1fd81285ade5a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f17f2efeaa957ac4cff0b0324c362f8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9035f04c25f809449130c0be28bd0f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a626a67dd7db4db5809bdd5778697fc7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded48494a96e4449124dc7b2fa39dda383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a34112c2e9e9ef2385cbe3edd12bf9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82767dad44337de4cf861280e9fe5d1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d35c0ac953d50bc3124f8925126ba8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a870576a2cf426dc81cdb3507e988f5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f4f56cc0003e0a5bfdabc4208d2f7f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8187f07593b4d8abda95eaa3402638a4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acea94fe3fd843ca2cd9e11aa9a3b8bd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be63cd6d1893631373b7491d6f7ace6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e459adba8c7dbb3a97543c8a76621392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83adcda3dd68346c45a170755d207e99393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b005746e31f1a18613a70322756360394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499ff24fd384ed0fdba2853af4370feb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd51ccd844097c362d7330d1cf697d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75de826281d536f6aabfcc9bb1d8fe08397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813a0ebe480892c7708f1985eb8757d8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b29f6daa3ee928e40c16f55f68a24399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a850b76cb8ea75805c7074cb6bee415d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7732169f35fa4c1006fb4699b84231a1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda82372f7684d351b7f62f2b6a7b331402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8906e7ccc283d4c9b707d774f1be15c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0069f64d729c7d642c83b7085f9f16ec404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c5b3e29fde11f752c01ffdc19c95d1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec64ca5d9b33551daa2d965bca6465406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54772cd6059c14440bfa7ab55a010ac5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99888cff4401224bd9c7e3dca0ec621408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f87348eb9419993fb72540b2eba360409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1213a45fe5579429ee0588584368b809410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5a7e5f3c0220a5bbc0e75c60ba3337411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1358f466a79dd7f6fe7c73cf7ad030c8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b610d99e8bb563397c29283b7e1f5ef413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2d802b0d95591ad16e79d6e3a34e22414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d2dc2acbdbd328f48fea69a79c4a98415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ab67727706ec4369c200f2861664e5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfab6d5580cab12a37eed6e78fe9abf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f78b74d93cfbc31505e2729d3ffc2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf0dc9363f871625df538fd0b57950d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c60a6e1db9129d423ceafe5c67d4c57420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b497c11709082d8e9b9e719a5b9aa3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c13c7ee2ef6a349146d6ebd267780f4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681aee4ee433d75131a683e2aa0e8819423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffec0e0f227d6c84abe08bf4b96efbe424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd4e9d2bdb48296dcd53695b34cd785425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a01fb5d57c9ba444a37612d63c882b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1cb7baaa9719d8b0eeac4ad5902bc8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed20223b3e5e77ec208fdb0f53afa8c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d1b3cc0640db8ba7c96f39d17e1b5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8bc5ef29859cdb004d8325c9e12b4f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a0bb60aeb35e7dbd9a5826f5a4e92431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2866e0c87fdab0cadb3a1b8a57452f2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a0cf6761916966085f85e241ba482a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b052245cff461b7ffcaa3825fa14a2f0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f296becd3fa0272b909772dc79acc0cf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f12189563eb21d6ced33a3da0956118436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a89d78a67dedfc12b077d3caa03553f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079507d0938d4aa30ab5d5884f4822d1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389ac95df4ef09b1a62bcf52cca88e70439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b308124bca738fc87e28e673ef558159440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f76effb781ef53a95c4c6fb65edc7c3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65bc6bd083ecdb1daf4042435ea1fc7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5588c49177e653126a48c1367c2681443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c1ecd4b7a37f26f21abdb0178381de444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ff6bafa8ff3fc507b473360cc28fb2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6354e6031e76cbab5295f945c44b3e9b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fd421f3d4d854e5ece53ea19340807447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc06362674f21250930185656a68bc7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba977fb248eae23701551671d2fdb7a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f7eab5bfa09c0d528ef422055672c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560836c720b5ced33fb0f788711afa09451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3774577225d47e67eea367cdebc2cc52452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4c368ab50a10e241e11e1b08abcb2f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2381b00d7cccd11b797f27fb593d08454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ea26b8a5bc47fb25239879818e3ec455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9991e00ec1bdf2e9c5ad382aa725c6a8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56cd56dfa760d9898a25b9678f95e43457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774618ea8f4ec11fea1208113b82c64c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596240e8e478fdd3bb7964886aef617f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7393d672f37e50592c1a6e14089f39cd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c3349cbb803616a920b6d97f05e6b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c287accd427a10b24322fdad2e717462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c752af701678d0ac0e9a4982f8d4567463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c7f7c8a2a4e990a218b7a42039999464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fad27c119146b72f3702b0d1a082054465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d67999b4c644a1ebe13933d780d483b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af450e14f61e2feed32ce1480fed927b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422c8fb36487f41561be6830ca014316468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27bc3b0f8efa9a91014e7889e31cfaf469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099f5f41063d2bfbf4b7ced148447ba1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7930e2ca26366efafb5d2ee5fe0bf5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6edd73b198c6659017fa2d6057df88472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad550f157b051784207542a481f4696473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46227ff91f5c9e2e16c77906994e72b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9efa2df1b84937ff1b7be5de8a8852d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce5a42967019c5e7c81b6029eb71822476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f6f116179f1eca9c578ce9ad0d6582477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ccdff1e6a4d28b7a999537968e48b3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb370c8f2419a3fe1f54da6a328aa08479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ff591152db643464037e0fcb0ac847480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5da10e92502ed523418c2d0a9a30eb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8768335d0e87952e4a3aab0797ee0b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be3b95c0f393a3341f0788eaa69a0a9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e28d0408455d1916c5083e6aff21b84484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42631eb008d94f08d492124e2ecb7d1d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c019b5b9fa4230d57a24c163dbd7da3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf05412785af9c9e8698a7787de7e2ee487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c50d6024bc94404259b81919cbd2b24488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7dc1e20df43f833795663d3adf0030489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c49a6ae9ca7b3c07de9527598e1fd67490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e7c6a434ebe797713c01942ca02c79491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd9afbecbbb7a277159925974d2ffe492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b649e60cc221e923ecdcc98ed8eb09a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2191ac91f00864085f8cfc7c48b0e6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d0c8b12dd530ca2a7dae00041396a7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe35a09d89c7fbaa407980433fced2a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04e66567c977cb62013032caa4f9cf0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe910809432d57e9dba18933ff58a63498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e17a7062b89a25ec69085f9d35d0c9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2297bf6fd417f100fc620f7f18dbce15500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f1e0f0cc1ca2bddabc88da726ba74b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771e34edcf18e957e37ed066832c418b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b97680575cc0379e6cb9f962e0395c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5404fd0735d145f2e65eb34cfa51f94f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e864601bb164a05979ffb2adefb575505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f3bfa2f42e9f8a79b09b9046497000506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e6978af12d9fb9c224ebffce56816a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c7596c5761c61e720451f256d12a4b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d346d3983c09efb45eb7cb097800ddc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0141ca956bdd346be768c597fce129d4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc7dd91a8018ea60af9675ad8eaaafc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc8b4a5863db812e97e4b26f941faea512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c1ca5b7f64d21b3af9d1f5df70d479513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75819ad30899d15c42eacb69a2eaa117514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9199fd095961bc2f225bee424056a2d5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821905d7e5be43a183930cb0f177d9c4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc8ceb1dd1a027b7a9acb6343c088a8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af95cf33b0e120160268e85ceea19dc3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34afe659147a0aa69e50927bd7029f54519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551da200cc1e26308274ee7a1ecd6cbe520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268200bf62d26ace0a4d194e5cc47a34521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e087c586990934a865212dbcb260aec5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d508c50f1045eedac3715bdf8264227523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482462f1284419ca444b44d64355213c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee549f27bae1061f291f0e3f481c41e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fad9d87669742ccd0ae771dea05a59526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348746d551ec1eed8f3b87451f6a3179527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0e8726b88c9786d7914cfa48d1e2dc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e7be4940a37cc962113e6c44e4520529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab75045e12bea644c909b3c3b97cc1d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffab4055f4e5e0e82a88aedea2efb87d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d55692daf58b754b6dfbd034ae24b04532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e576a0b1055efd2c3a655fed01eb826533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f9b7c37cebebf9cbacb9dfb5e16a96534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a87112e97d5edc336bbe59f6497324535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b413500fd0239bb3239b9dd1b9e15697536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b1dc8b82d2d428294ca28b6ae0c9f1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f6bc7f83ed87baf13a0f71c92da270538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250266fb18fa503c184fbab7cc882d37539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba01a5ba1a83ed8661d56612b309986d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fc9db6ca22fbb43c8b3b4fde454e37541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919709a62efef59eacce58a271adf340542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60970d425e2ff5ddd8655739d9ead35c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0a251c2044f82e6b70c8e562789879544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82407d0f6f6e57968c3317b9d217b76545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48074df0a4113b205804e53844c52ef0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bea66f890323d20baf46cd06caaefc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b0b7d2326242ddc56ddad321fe42a8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f576ecf857d8b3fce62c351deb515274549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214c972d96b4eadff48172a9e87f4295550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8763f9c735463db58873785912e61087551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a60316ad9da0ecfa8b3cce1ddbfb114552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd11039c1113ce0598cac58748a9efe553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72698046a7e22c4469355441d7ac686c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264fb2b0c44ce2cae0f9a731ffb63356555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0912c783605a7e5ade15137fa1e1c35556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26017406a88f30b6a6e4e02fc40ef5b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c22a3b8203094f789295f881b007e54558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc339ade84004b71091e0f8063149cc5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf7521336c01785a43d5fc5ad98dbf7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6389eb2e56f168668c1e4a3d3765d6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c7bfc53dd28c15737fea512bba6c0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a761a61bd85edf82df6de1dfc7f917563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f784a4f4f7a43a452f305b4be871d377564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7295cd6709d18ada39c238cb2d08b6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f23734816971aa3ad790ac657ae595566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630711c7970497d1e4bb661f775392e0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5fd3101e381039032db337df511c94568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837fdda4fc0f9f4683cf825343a1855e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16100ddb6bc837717d5ddef439fd5bcb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eccd6e1a81c1f3b8a7da9208bca8dc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141df3fff236d25c229530ffabe44b6f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a803ee149f8fd454a5b6678c36f67116573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbe492582681848cba38fb0bba3bc23574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a3fc65a1514cc141640ff0ce7e7540575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade7f053ee2d7a47ee8966e8cb714710576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1503aacf5bd66b2db2730d464d674e3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c68ea7a627a361fb9f66a9ec19aa4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf1eff2ba3a110f05f8b06350c2a6ff579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb80e2d04d42caf7dc8ad76f831edcb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c694fd3deef637106fb7bc0339ebc6a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d098ddac4f16c82f9c85566a841537e2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7f4c7ca14f0258b2594b2b9dc34e9a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eebc72934a80d9b67586f44a2c28bc3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd5d191a85fda801e550303150835ea585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66824a7538e19e62a72d6ba5637fd51586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f01a1064b2727bed29a143b07b11757587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b110af096901b2e9dbda18bdadd102a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c023a673249534815e6c93126729fe589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43684a116d99bdec932260d593bb7ba0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7779a0bef357ac2e92fb50582fcdcf52591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022a505b1363eefff4495b33575eeac4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9b312137fff5ccb9ac882db4e571d5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc9d5725bbf73d74bbf833dcba6c4f8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7242d7a0c2ed3014b215a8d9e77efade595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebdcceb33bb5ca90cf3fb23c401ebdb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d20bcd8bd1d65862afa1d03557da6e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012592a34966c9f88cd954f2960242da598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9533837f451ac1873abb53378e0e017599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9d43e631027a71d0a8b380fd5116da600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc957484d0966af70b7e0c49571d049601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cc8e42b818abd0ba59103eb5f468be602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71917ade855544faadba80c454c41c9f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473ecec3cc58344dab81a50c506a3bf9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430e38ac0ec984c20103912a55cebf30605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ac7410b5cbd78b6327ef4ffdb67ac4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c37846b9a41587d18066e15919d18607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8edf57a05f13e1ec2f26cb5897236d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0d897c62f3287de311a90fedeb6c01609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72af41504deed10abaaa08901efca2e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b08b68bd57bbcb36725d7adb06680f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc7e82bc2318bea059b4d7c44548820612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bf893119ad067162daa729226eba14613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a7a527c9611695db16e02af70aefbb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba419c49550a24d33ff25ecf2de466615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f99d89e8f309ce2181993988244217616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dea26778f7c4798c9b81dfd189e9ab617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0708875064f58dfd817815e6abbeb815618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5c307b137ab7aeedd621b2657211cf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8551b39b2e37da3f53ec3d9e9b2bc0a3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a223076932c854da013ae4b1004067621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe492e18057fca929c8cd226bf5e6a7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c570b739d9f5c2cea92fde45103d60623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d830d9ddc06901d61a59bf805ce7d20624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72422cb8f44f63762e69f51b7ff7b0b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa0178f579f59da18fea2b16746f6ed626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5494816c1d5cdf3e98b3d133daefa96627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88de0425a1a54a2ac11bfd9c10122799628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b129ae497e1f9e82d9d6620166e6926629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806c0d61038733a31543a07648f43ba5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0508afaabc32f129d3e1d96fe7688b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7affcb4fb76473e32e9208bf125f8b88632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6081d07d8210f0cefef114941f5525633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6c21957e6774b0a4f2713e1e231bfc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51abb8bf9626ce15faec1f87fc456b1e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438bb8241671443f5fe9183423ab65e7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b30a3b0115e1ae6b71379d09949d95f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8e63b10193385cf4a12f465ea900a6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9897e9d88ee11bba156eeb460911df4b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99402f46da058d33d9face291a4d91a1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb7472b255c624e90e069134dba8b2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b164fde755e6d0d7f40b05bb2e1529a3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3862e9f882049e1d410e74594746ce643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f62909c7abde69f38136aa252f9b09644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debeb3899abc004ac88b041ae471ca66645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00141d8c3951ffb85b38e2eddd7d4d71646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01636adee31229f7342107a5fefa6ff647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044546a3b678c75c9bfdbefc2f75ad1d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c67f5334842a01343d104e5929569b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4939d4fa38eac388fddc3ffdb100f946650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2838a63635f72174b31f793016b869da651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa0777eb226230b234b862850688e0c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d647f524e5e0927b47ed59dd8fbb5b9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57f9148b4893eb19affb68929c070fa654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2635da044896d7ad76a64fd3f567b7b7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e747ca89003d484efcfdd52226c60656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b45e1b263778bb2a58b5bd7c52ebeb6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a680a4f9ce2d68284199f128a5ec54d9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a948952de6fe6f9dadaebda4f48dae659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d44dde0dc7b846f1891af5b27b08d75660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4214bdcf27f0633a6c868e0cb3baaa661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae14eadc67cec8a0935b794faca9e37662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d92c0a811512cc321d8a8baccbeb97663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f892b75863f410fe9db6e5a340eedb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de8c69062f3845b407119cef7b98f09665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886b9424bd44696be63eed669350161e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fbd45fd9e2651b831775ef030257be667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3fe32cf7cd65b10bc6abc5f1bfe4cb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce612c4d593688d6ee654c10eac8728669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f90e80ab7b6bbb928bed8bde638ba5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb5e471dea3716be69ccebfbd5608a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723f13e90d3c8e78e5059c48160086ca672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a801ded9a181661bbb16af2cd4a2cef673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28ffe2ba4b7643e8512eaf97e17471e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4201157d5c18bbf2b2acd458ecaf2801675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45578a47e75a1cfe4a4859dca439727676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa09389ea1db62f9213a5d5759f5ba8d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f210ea9400a2b11722c6ff1db135d2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e87c6a2db9072e56c08a81e5c8026ed679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faaa7ef10f386f0691b296eec2289b8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300e77cd032fd9e14fde2f873c7109dd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc7a38f98b01acab36235715e946c4d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d8901ebde05768844374d5808f3687683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04094b335bd398a81f41e5b3193beacf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bfcccb2e9d7f9ea4ad803f36b149f2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe155a4e84e83e5b5d7220bec30d9b8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fdfb5547ae4675317a477c3f7ff00e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8311325dbf290ffe324b41cee3729533688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d4d1a9d80ea80cacc291690088712a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a825f9058a87a659f268d53cd3ad1c4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4639d256d7376517e4e120a304e7e93691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a663107196215d842c92d11da57df433692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d157c8de916e847a839df69440e99031693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffc89ec437b61206888665a93316839694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff62af9ae495545b48a1ff3d51d34c5b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96316f86f0942a315aee48ff649e7e3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7777aa0d8749bcdb0a2676b81759c933697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4df3f1b4eecfd7c56c06170e81328c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e55ec79bdbf0be8905170e5fcaf31699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179f69cf50ab641ec0c6e37b0a278190700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b2dc8907d9e85d2bd24b24876f235d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afee7474dacc583491896cc89e48a019702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26f7b944f0a23c4f124598ea25311c5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075df17c94a48d675afeda1c06857c78704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c6b59ab8313e614d9cb9a1348f026f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d803ed6ee3706c5b3401564a9840291706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53df5495f158c4fda8621348c4b627c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7572c937269c42948aa03bf7dc19edbd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8570113a9d92257837db6ea2a1230187709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93d7f70e28cba2ff5fcfa68782267ae710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f608e856cc814af205e89410ce00cf3e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ff4ecb0d8418ed5b787a20841abe2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39004c38cf747683ef9fcc0d89120e1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f605ee21b74a8c864f0c0fc05367ed7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bd9bf08cb4d3b4a4ee125a5e72bbe6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c137e86503aeee0fa47e7b71f72c34d9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d11e25a5edcfee10660767ad5b01c19717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e56bed479369cfa6b1a8ebddc19a39d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8337bd0b00c2a07a907ced8bea38b3dd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cad24ad56c5ee00650ec9f0b6f874e0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9a5fcc185ab6523520828caa3bb9f9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76ece992b8e933087f7cff0142b7dcc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96e1eb51f0e6bc7adfabd6ac3e1f33c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d55eae5b1ce105367205f6816a8a0ea724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d78ad76e3a4043f8d50ef8cec1ab1f2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd9b8851ef69ac2b49ec1225ff378fd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07737ccc462135a262afdacbc937407727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1ab86280357b477e2be3382efd5ff5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9ccd8ed3433185142be5e8cbe7b9b4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c19a670cd9597b04699ee5f93d0484730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacf48f0fe90200e549c4240c43dfdd9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e333bdbfb2b1df89addb9b8740e2f2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1380dcd133666acde1bb23d2d21941733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed42fdb4041fddd600ce0748c6f7d4e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278ce23aca27822040ce9d055383fca4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9cca411927fa34cd028d1831b810b4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4007f66bdbc8c118f91b11f5830541c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a24b03b88fb7150ee5b5db7c575ddb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9729ca3734620b5a784d6c2cb49a2bc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94afccd825080c0f187000a2609be70e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c022d2a3364027e17309cfb2c9b593741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fea56e47fa9f378f27bf1dcb8661ba742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39686f22d12b39f19c2d00fcb336a3d6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404f1f2be5066ab6520a025d8870012e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae98e52353605ea1a2c6fcc5eb91ceb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1355e5a1c857a23da1185a4b26fddb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfde88698ad62fba9c66efd02f40a34747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6abbc21cf6b9db9ee1bbf6bb38d42d2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6575f21eb969405ba85a450ef2b18f82749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f2f53fdf73a7b5f7d3c9abd1860974750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7a322f372e78bdcb9236d58930afb4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc50fb08399d2f9f0e048b49be4410752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903e8e4130e69f6a55634109ae8afc3f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68ce0ac7ba8f47ff9f6f5caeb2359f2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a86fbad1c3619196b8e4a16d4ee18755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1216ddecb4e172189a3e8f3415ba2a06756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76bbc9795dd20c50c6955d6e5ef8519757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e84e60999a4a2a6e5c2c29a8f33155c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760a507e39d0e23c9b1b4d045613167b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5baefef0b5b997e7bba0e6eee3672a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f372c81a96525a1ff9021f9290b30926761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225f34eb0db10df4caa1315abc4f9344762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b12ab9dd6dc639ef268e943f41df765763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3014128aeedf39d373b9eb3e6b3ad6764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae429d2b5267fcafd544d2defc37eb6765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e990e70e7fb150bc60e948a5e4d36957766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc0ccf65967b75a42c8ac2a7614c73a767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4e0be68589673d21c4c513144969e1768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec9cdfc374dcdfbb7026c4d51141d2a769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3640f98a9830fb38fc29a0262eb7256770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444e200ba0c92b975ad47cf9fe737b71771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bafbbf1b463a34c13d8c5c0a5b77fb2772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf634fee7dfdc5bf3c566e47434134cf773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c848adc05cfe1eb3dd0ab4db2948e20774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783e20ab57b5ffa12e64c87ce647bff0775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e2f2f8a8baf13018d482a1d465fb0776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79da9f4541b3725fafe39f0c65ab30fa777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117756c1d1042cd8a86ca61bd032dc07778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4c724daf4cd8dd07990bb824f484f2779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc1dfd78a3b6a0da4e5de0b795489b780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac02399878464b4be8727f0116d73bee781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdfcaa2130b4861f3e7be5c7a28ba76782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc91ddc60244f541c6a7f46e218098f2783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9226981f5847e645dfb633966b7423784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd27499e6747f3a3b1ae568250a8465b785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ce6cf12c1deed229c45de10048a2ae786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81ce1a7d70087b8b8f41357170fbef5787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da16968f95e6ec1678c1020e6de5186788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff03fccbaf76b730abfc38d8d5e844789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57195ccb30bc80b67cf9ffc7af5ea87790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db7c7e1b54156a7ef3cb3250e3501f9791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece925573d2afd76382ff5efb63bb6b5792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b325c5100795aab05af2a1da2f296924793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597fde5ffdfb2b21e111a78cf4385d13794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eae9eac4dc283b3947c3554002c59bf795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11095c097d25bf558f37032e6a918bd9796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960761c2fe2c90ad25860b5c036dd113797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f07c80d3f069206293006de2ae63608798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe232cad771608eae56c1894d09fd32799.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c216a40c16b7da69b26eaa96701e787d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3027e5021fc7fb4f04ba644ffde559bf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b58aeb530ddb848e488c919ab5c222b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556e1607791948f2ae2fd600c71435a34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd055e71ddd8c17be7b17a0d6d9482b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e446203c206b377c031734b9a26edf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4055acf963361445bf5630fa09a6d07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83a54d0f24c17452913588460ead6c48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6717facb70718a42e4f5b857d78789859.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c2de2bf9e2712b4048b8040bb9238410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f91caeef520b7e86117d71778cbd97d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a56e667acb72d0b53337a1136f2794512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb30b81b8fddbc777a2eb706bc49cff213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fccff90d9dea61e0ec6964f2351d85414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff9180c92128888c6ce76c132d75d715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb00d0668459057c1e75cec7868ea8516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d272029c4a3ec7591b82a39c566254c217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244eeb51dd35f6ea13428e6eef3aeee918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66be744fc5950a5611745be0d141c1219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b60ce98f3ec194981585b8628d9dbed20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f4670d84395d74d6ae599a0047e6a621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af6cddedf2245ac43a6a43bca0c2ecb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1446fba443318cc9bfa4fdbcd51b63923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c9c53de52b87d7cf726018b863471a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286c9290f1bf522f2a8ec66ea83bdc9925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dc6654ee5deeb88fa5b565bfd65d8f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f854a222256b135b6f8bb0ffe26e46ae27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1421275a11ead34724bd0d75567ed55528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5b9d7371b680ffd8f60003bd288f1329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54003b8263c410c6a7d2b3c48d8a440730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15cd46b9d0c75385222132698690f7931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac6eebca8867745becfa43d255e162532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21ea54187558c300e56ed51abc7f78d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993d5ca4693cff2a9cb0f736a2b72e4234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518f9c0cc2804530270d24a765c7f48e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d422f433fc163a32f4c9f187916e0a9536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414e7bae013de49b26f5417be84f0b5137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1c4285b9325dfa1e8c9d56b2481cdb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e2aadca9a44336266addc25e19356139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac82556672a2e2ca9a595f3a051c4a240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06adaba4db2f4d1985c89a983fc9f7f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b07ad0816f34f85094213b9d41922642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a1160ed1bfc58c389b352d2cf1151f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7074a3b141e02652d43fd76c5d16ad5244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b20d4094b452547110facbe8e0585a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c7e0821af234bb682292399012cb0046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64ae8b07ddc00d28107729ab4050b4947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cb7fc2b74dfb6e20604687fff19e6548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521044613b2781c945341dbc767162fa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7676c66106b3c19a4c0607fbd4cf11950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa5881987ff116c079d0df66b41d56a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b736e1bcb72d81567105f29d47f0d7f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99c8ca95a45e9eba33864938299875753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380bb5d101521ab0b9abf87e8ccf4d1354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56ea37d40bf956a33e3ac51a975e5a455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1671cfca7979693f47c00b59f9f59956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107e10187b9cb532f2543e144baf5a7757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a541d42e01649bbfa1267919d0e3058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469dac0a8c4aa3b44571cb243cfe702a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12fbc15853486ef21058aeecd9810b060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c6d9a8c19d0d30a7a3a4556a66b36061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdebc8a97a1b713d5641e769046b536b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0315e18f5ce31086ab94b3e910e96163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe668db16722351b2ef582568d1f0164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db8051785829a01fd6cb669c9b571c265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0a79ceaa3606f3bdf5bcc707d1afba66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaa759eb16351b146dc3b30a4f93e2367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b774b679135e5050d61777192fcccd568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbab81be8effffd4038bb19a247af1069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8612bf00a9849506bc0606109e27069470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c4011b5b08ba9a41e6b27836d2504371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8483c63f1db3516f9e18c00fde0adfed72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6b1a33c8dee1d6e5fc43e3b641755573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808e79d453b8d1bb943251dc45dd773674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b073aaeee55a376150bd9a04ec2e6e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d68077e27cf2e2f9c155c746096416276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc4ed55bdcd13b6344620f6077ca23577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d73ff43b385a55cae76938a136db8ea78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f047ae538374b5566582dda5f8cc7d9279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb72de8ee83ce658e59c6186aa1fbbc880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f5b1ec9d34f126afc0e7967cac32d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b78631183574ff6caf486d30b2ca0e782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7772af38170fc375328a4eb78bb0192283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7be87688d928425c7109b5f460fa2084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a78aba482305279dabb610bf0c361f485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a488408b2c63b246e5c8382bfed639b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b89ce682e5a988a47a9073f64c630187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d75bfa1b109a863eba1ba4bf9efdf788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128bf71a0b1e267a45a81b9a279ef8fe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab72ef52395cbbda54fbaa813ff75490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05c1d21de0181221872e544587e368e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ab5ba7e082a21767a811ab317d307992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be80967d07f59ff40841d7d272686c993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb729f01913b546cbd84f92da2b236b594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e12d58a40aa63f1f1759c0f3863211795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe43f98080e271fb34afdff6007dd0f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022da6067d44648f13d12bf0647d068297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb46b7a0c9b72622a7f7469acd0577598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a266989bd069d409d6ed7be6fa551199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aade5505640f31f2d9c58a456eb96045100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded83f9a9488c625200a57473685613f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d824a0ca1443c1e6be3a603c76cb69eb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9255335990e956f6b251e3a28d3963103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aff4c2bbeac0694ed8c18d09ea2758104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3df2f95f6294447aaccbbd3be8ade9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f7a74243ecda21b4b6e11db17f6a0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204eb883e4df75e39a3b0c2680f609e4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047cc588287ed9bc1ed3a616c1c7be7c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9564e0deee6a3050c0b35206e3bb1134109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3e6cf2d39ce7f53eeaa3cf78c167ec110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa2cb9ae4a282a18dde449e84ef4f8c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103927ce8b063b5187c517a22e38c71b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2818d9c773eecfaa5b0d6aa390a29b38113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a42263278b55f75225e854c716c0c85114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f55553083bf5fe9e2fed793518196b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a710bebc67834f2a96008c1e08474ec6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509354d839a9102c9ad7d8ff3046fcbf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe8104d832e0649d35ccff33045628f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92981d8eacdac5b0bb8a02145ea19833119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1abe1972c40c60dfc42177e5d15fbe120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6f845d8cf89a2bede6907ceafc4547121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b6c7c7c1b474c442841bf83d8d01f6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07893ba8f60fd1931b0378a834bf2196123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66bd41c11fce199f67e83ad2f50f1cf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be565152d8b94378921d739cb1e4fa2b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dbaa6f7f40dc0159e434770cb094b9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2158eb5aa227debb6469a89e2a8a649127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b27208b7821ab3469f17d7141330b7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0cde59b0f8ed17ac700f2238a7dfb1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e550a0b6bc985928267b43fa3249f1d1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5031d29b585a5db4cca59618ace2f1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6d49b24c62b370b6b2f3f42f3784de132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4062ad15daabe486236b3a72ca0420a3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fad99fbd56f4f3cae70e4a1b2cac711134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123f23d4d911ffde466eecf0632e1ca6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464cf074d490ffd290155d1a496551be136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d3ba38412c161f6ec6feb2802f279b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8e10ebdd7a76dfd160c79932122bd4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f994178354c40df7119cd71a44ecfd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4216bd0c06adb89026a1e2b6b2d999cd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9e62f45a35150dc0923a113d39f9b4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150e690d0b21c5b7db8d06b59bf50c81142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75930c2e06362b490dc2f5b5a096079a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec69c627baf86147f0d292e148cbaede144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdb56fe6a5aef4b31115b348f67cedf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487248d1aeb569f9df441b63fee3c6e6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9912e12b9296f945220f55ba0b557e94147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf580e5b0bbdc9b0ea843103eac989fd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7461da4f94fd4fecaf8b1b0fa92ea8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a4ce5a9b62a10401337285b9feb1c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3330c95f02363d0ca2f1a41b73cc08151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b147d5ca8ce8fff40d0924af43e539152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d672dcdd3ffbe8245beaecb87467af153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c019aa3c51160361bf470180aaa71b60154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5bd7afa10b25f4b6f0fe75ae7e827b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4f3b9a96a3b29f2784aa79cbfc2191156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f01985e46ad8281b3fc2b913b9c0f0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdfa397a9d2133258e1059b9c68c6c5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6861eff66f48d848206b4f63fc111b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceae48d7d28245a741f76165dd042ba160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0a0e3d2a97ee49cca20faac469295e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b102c398fc63f3b250761725b2705cba162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7b888cbb528f4849234439b4d7f5e2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb27ae05c4bea247395cad74f11db98164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e096b97a185267505c3281095adbbb1e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca0ed5b3371f6c8bd8e690602620cae166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6466f92cd78b23d2082da5c9d0f7ba167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0798683bd9ef24e62d6623f2b2a2b0b5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e28834af252827beeee667b69fc9a85169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74426810f4f18b9bb8355b11ca68db6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34980d87b0022795d37cb52741c3f372171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60456e2f5817071f9a8cc56c8f19abce172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1acb1688dfdd3772e58dc66dc666c2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f3ee442514f058258f4d41a9f70d1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54776cb090ac8baeafe6189980e497f0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b3bef08ee0ad96caee00aa5b5ee76176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b62a9775d2152acf9d5353ccb1eba3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c422b43669b62d0847ea9f404dfce8a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b12e0c9bd5129e6b9516ec2c419eea179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4040ed6f57f293f8c3b84a4873505b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecf9eb36d187822915f4395c9f18990181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a96af6454cb16fca018133e36a275182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e3665991bc258d74dcbd65b2a55a61183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8a23ab7b0b19778d6ca143db9f4551184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd9f5a47364a57ad12d75e2f0b6ee2b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9533573c756cef1a3bfc3b77b7a310186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1874b857218f2bd85513c3b56b6f65ed187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb31d85598927b1b71c0adc19e77e50188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e4b145a03f86873e7635daec929fba189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fbe6159eab5e37041f22ba30be7a7c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c816d39c80f245e7f9fbe8aa7254e7f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2315d8b04384c7d5fe6ec1c26d0966192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ace22dcecf978542bb1019b2dc81f8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bd20a6a5d1da3cd1724cc756c34dd5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97d1a550a2bc83270dcb1dd42f6733c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47a3ddfcbb553a8e5497fb4a5925bff196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd334861708926a6c3f4fbe5220deb8c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc36db1bd9472b1236d23d8159d8a935198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4561aa2701fac589b488be446912f966199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed471af9f25d4fc3ab40c38e9593fc1c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cab1603e05029635972578775b1d4f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5259aa61ecfbe18e39316800f5db507202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d939731f5234c867a37501534e5d9729203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0254010e8fc13d6b6f474501e76725b3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c0ca2c4be58d6a39ecee7ddd50e183205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d36d41b5104fd3015596f570c0550206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc911abaa5dd4212db4e9b9e26ebaa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901567b719425afb85505c447a44c675208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca1ffe17875bdec99de636acf46e61a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e4e53fa467331915ce3c85304b5d78210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0320b8e2788ee76c1e5ff0248145da211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3b744de237fb7db43e75dd49d66f36212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687780708b0db42019b81bce5e2a52ad213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e59de388d1b511ac3dd51666c4034a6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7f7175f14030070d9146c79fb84329215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027646b1efd710ef9ecbd91f3d26f32e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb831010c3c708f2fdc35dda74611d1b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bfda4121499ea2a93df9e38645cb7c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbb24660d416fb611411a381acf7881219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5492fb05b969923b860dd322a6986e28220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b7eb11791feb91a867c360bd7d1866221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41ca5815280b03b0d4b091d16d6b3d2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8066dc04119cbc91215748fb606c8df223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41db4294faa83c0ffb0424a9f4f015fa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83c5913a49570099c328a0699e7a8b0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5533ab905b1a099fe50cbcdac2b1db5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bb48f4dfee77a384ae5c985a7cc598227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db8c01a3b348a1c75bde90e173271c9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23ef990a92c6dc9b88b94b429781351229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ecd723335fabb5176047ee96bb01b7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386227550cc1fe2aa950567984aecfd5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddf29638571dedbbbd5be0df17c0a32232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a47c2f3ad62879eba9233bd9bbf74b3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe73f2d71a10cfb0739acc41d5dd24b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f2525372fd0edea56221cc9477640235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb1c22bd49cd73fac4face77df25aec236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6708ad2d5a2e7fde6c6c434b3eba03b7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8ca47fc10b0c0ffa6e3a80e3f76c9f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cf36e237ba7ed2c4f174bdf2cdbf51239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dbe79712d7c54228a83a231f1386aa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402798fc7cee833900754fe42c9fdbcb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e21ffc7b13bb17d846264f1458f801e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80b0fd550680e81c533f36b15c35202243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64bc307dd537b412d7067ea6b04ade9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593142c10326df985a35641e3773f9b5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6399b85b26de9a46d47274a2206554b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3151d960e15ec6353f4debf0c95ec05b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54169e55b1fba2c6cbab1c3c4ce3607248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec45e64464ef27a03c28a57f3282647d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e52754a3122565e482603f459fbbac8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec379c0f3c6d5bb620a51deecd7af706251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e434a3786730f6410e161cbc1d1963252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd046d403daf81c0958ccf97e3e8ed1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138578b905cf0eeae38e90e81c27dcdf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5be86fc415422f790a1b44b57e9152255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ebce8a5cda540c23a5b1adbf9c025f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4509f287f42d8f5bcc2e554ef778eebe257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85682f9394df6879cebed7165783a008258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b488be25242438ba1968119106b00c33259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e476f6986586998e4b2ddacd96d96a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bb09bbef0474a4b8acda570d364b8e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0c969e46184414389a2f623cbb9c3b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92edf13a9560ddaa8cd13f6ea6cf7d4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32649dbeccc627891135bb6675893178264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca167df734011aa360075ca154c2873a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ecd696316f743c76a21a9acfc84c1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12465718b41b1311ab8daf7f55b63410267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553efbc80e6f368aad865ea29b8295a8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0703e4661fcb80bbfb499f59de3a928d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b418da48ea559b7a5071011228729bf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d8e43d79621691c3578b2025bf1cb9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce784994df6a9e821ebbefb09f71cd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b4a106dee91fe8633ae9f2e08bbef9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6874950d386ca4e151c71131b3611e0b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770ac5a05fa31b0d60a6d0e4814ddebb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ebd01aceb8cd743eaa9fd1bcb9f5e9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e35302dc09a03747161d5c0d8347a8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d031f19b4ec296f1bc6adcb908739873278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5de2d0e801361529604be4716fab49c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e72318d3cdd325bee1c354f4978a7a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d4e4433b0830ef3324dc767beb95c6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedfeb50f75eb66465375b8063a5926f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e2c0d2707b3c635d41df0826b5fbdf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ea130dc33c29544bdf40ddee4043f9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947fda12e5fe2f258c370b0085bdbedc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91ea006fc05464fa75c4f32f4760040286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93e03546a4ede326b90e977b79ffe11287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2491af525a1ed11cf66f47ad15b8d6e4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad1114fb6bfa6f2ab36822c9c3c491c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf20233a902c4ea85ee8cf27d4359b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc853bfa96fdad099235e6151cbf02b9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dad9682252d7ed4644f06c535a27ff1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e520ec9e86289d5d9fca667931e5f2e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7a3087a3fcc0aacd1d1a07f389aed6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b11f6c1e6856f76d8af723657339a79295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33f30b2ee7fb055255e46080ced3f07296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c245517e2b5930618b97220e5c1aa4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c502659bb6ddfb3b7f56c0df601cda7d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3867d5f85c4519f22057d61a90a46a05299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1b60f2eb5870d1adc76249399f7e66300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc6c76e1b31972ba7c1cac3631c2d82301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe46ef7ced4f680e2a4cef15301b720a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c0ec940b32c98374540af0c3d4243a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48949422da06a25129a3ab266a4fe3a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c98fbb0bc6de7e8491862fcee71169305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb0202ce3b390cc9ccbde8f698f316e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182d6d4301a3fae48fe892fa82aabe0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079c5b085cefb017a54e138946ae0c98308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6789a17ff473375949104f108a6770e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4cc87e4124f16a1d63eedcb2954fcb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71119a7db0a11b463d02f1acaa44fddd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30c386c2396668db769e4fe2b5ee5cf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9e7d8243850457643f873faa610de3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618952ccb5510689bb0f1923ef643d39314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df5f43715a0a98af60959b778c5576315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42936ed1c9e7010ffde9f74b7d04728c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951538a7985e20fec1c9253010d400f1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c1d995e06a0f6f00613705fd824055318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c555b2013724363301249ab335a74b20319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb96e42c6aabca6980db8680cb81a8e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a099ba9b6ff6df4045379c01e1325d9e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29747fba4e1fdaa0f992c730581d742d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20164fc7499c1a13e4da116914eb0afa323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad8db05c215d5c176383d43313868bc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7961884d52516632ba66ff949bc47801325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cece24ebc512a96d4a44f227ee67fd58326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef49eb75cdbdfab779340db471cb999327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee92c7810b08c9f79b9f56ea1473ab9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520e9f71eaaa617473965307cdb5be85329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b48b3a9167dabc4da38851322c1ebcb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46acc519ef0c30c324697329ff3d808331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c280abb065ce4eb320c6b3e686c5c692332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc3242609411362581117bb8cdce040333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b33df2666f03a123843a620edc7da64334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094d1dfb4fb1f066b1401f8257a79ac1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d87aa8348d6f3ecb127815a9855c16336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9bd898907d1de4eb3a678f26112c21337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2574ae81cf4f254c4fed4b870269ff338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b879d87a89f0391bcb06062c1ffed1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bae3dbf37424196838c703072d7f8a7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a3edef9764c1221ab3738db0fd9f47341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1442aa6bd282531495160bbdc3643058342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9ee2ef405942502a214e66901f4d9f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0091da334e152a2b9a51e19b86cf73fb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac91d51cfb807fe500f199ee3fb92d3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95800bd1836e6bc666b6b4000be44dd4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1010a7a604ef81fc10bbd369ebe13e7f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe761cf02d878fc9f2d4c2064bb9f04348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6285d9b1e33e134e132f990cbca34fa349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb53cab44b8dc6040ce7c6656ed81c6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719022ffa916172ca6f5f1cc14fc81ce351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edf1a480615b7c0610c28d3eaf9ed94352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8424272cc90f23a6e2ecad5b2012220f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744fed1237b3997895d1a53731663ce3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfa408aee307597b70216be4701db8d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aecfe78a28ee1ed9e15ee9a3e65407356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f68c37873248cab22065f7f886d57e8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d308a36da8135a1b57167d87056407c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c396f715937f47cfb83e14172c52ab359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d2a2a7ee1ea2c5e7c21f2c5d85100360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf75060a973b70cd02cf385dddad821361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18ac77383501ad91e6eff03bf0e9502362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8367f7fad231682b987327e57d7eba363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e52b6bada7aa2ba1b5c0bb42efd90c6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7335ae9f7a780bb2305ff438390c3d16365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621c866347a8067e85d319db70120b40366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dc3eb39c1445297962463f07c1a40f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a857959c00bd2d3e171e26b1866799368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bba8fbc42f3cb6620102f025956201369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9499cc3e4db975f5b411bcd164a50400370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c7c9bd4511ebca30de3becd090b5c5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ed7ee09e77a33f8021d151631ba6ed372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfda0b74536ec89e762b95661b9c32ba373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c8946c588710fe9d273d2fe8813440374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c9f8a000800fad9998ea9cb7b3e76375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa726f12028a1618414e1caf3c7a71d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf959d587b109d414b6496653223327377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff97fd2968615102d454a07d219d860378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1398d96c42c446719a5f0360e37aa095379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d95a2313542026594a4bedfc8278a1e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4431a0480d892a952ac19c8148eca6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083cf2e50252a9002e807a5b7f9ab408382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc2cb8d90ec9a8caebb2d78a077c2ca383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8c6ea881657dcc03c2107a9b9b4766384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bbc7d6d3910b11fc32adfd7d4f9370385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a964d2fdc31211fb6143972192472a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77dca9406fb449ab1dc74e8889b7a3d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc5b101886f6bc4df472199ccc7f015388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e339e2120f3c1f14b41e6b55a0abd26e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dd5b1badf208a8eede0905a48019de390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6886d62ea771c2f1c9cbf0fc7896c9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f2778ac2cb322812d54570e205c1b1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb209261764a2a5ce8fedfbdd75ccc3a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03681c372ad5fb7dac53da4f9fceb951394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2430eece8307cefbe51b35e09693b93395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7d954fc0ff607462b24586a354c0c7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287f102ece79d8c42ff5bbfbc3aad42c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984a0d8e11202ada6d10d9f661be8673398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb74e802f1bdfa5ea8054136710720399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a58bfd3c4af6b184e28a13dd34e3136400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917a3b75cdc786ee9b5dbec1221cf449401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75da9b6dca0c20a9efe51a8e01135527402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c020af7eca653ad8c808db15490053403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23e94fbfc0f52e8a243e7edc55a5009404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f669b65e5a15f469c1842d648124dee3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978028a353d75e8643817254abcf13cf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c72ee9ea18f7a802295d86b31db541407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed94a81d5c6ec95e21929a01acbd1428408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ffdfc92a2d37e24f36bfc3acc74615409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad56a69d4c37bf4a5f57d6fc7383ca69410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528a9ae62c4449006bae568c3b7f1a1c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d7c31e9faf5912f306c9ad7ee1ee2e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7d6acf09cf25f4bc5d89802a21f8f7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1434b0c5492c3db714c0e9f3cea6853414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4f04fdf87228e6fb3b23bec39194e1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2268a6135e2e7880395a03e4e0c80c8d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70cafb3401aa85a352250cc5dd5ffe4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db053ba5e5d15a05538f96482ef32fb7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b729b47b52f367fedfd02a4537132c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a4d1cc9afe3d9fcee248463b7ba721420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b042b5425acc9507f33bb4945ba97d0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfda2cefe7c8ed52232da74913aa8ea2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8497104d83a5b73b023f93b5e07d14d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef3489e2ca959561f95e8e87e4969ee424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1683c9391155f57b9459f03ec8f29dab425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e313f547da9bc7c2b544608a0c861d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529e1c00f2eda3ae935a203bf9385d22427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd351723ead560b6b2e971115013fe428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0249bf670e021b849460d6ef6eb8b4a5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e093fd3f97bcf5d30eea2c8b2345a43430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d005c61765c6cdd5e34df9f2657b07e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9459ea6a5f706b8d0e60ee3b7c386ba432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8afa2fa4a86f0fb4ec72cbeba02b609433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1204c7a4cae07cc8e43cee0f9c8f3ffe434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9224d7352470a36a51dd20be637d7e41435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0cd445d1af48c9405886ab534771e2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddc6a42bf48b6452b48564f7a336b56437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87257627818704a1ae57aa75dd53c7ea438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb52e17e230416bc3d26112385c7830439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4437bf652590a7d39530ff311e244f58440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76781b29600e199a01b7f2d89e70a2df441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf98f7a9f9220f1ec6e36d46861dfebb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbefb8067c1f7fba0351670c03c30fa443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ce51df85bbd62effc2481ec271a3e4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b7d4c6d3494ee4f1e8e598aaa06def445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da9d15d493488f7bf9168bca5d701e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a417a4ce7d3ca56a59ccce94a59e32b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c868e1da7510435b37fe08b96954c3f7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed778d4b3deb3d1505aa9db651df526b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b27b1cc002c836af5d4d7d3eae91414450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a07cd3472e36296d56fb10f03c766d6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d901e7af5ac00168993f7e16f294e2a7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ee9f302f4a202e4b0de4829f3a6f5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a53a4e8348a29e9e4a700c67025257454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bd7025bcce99244163091dcac219b9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391ae309f31896e0bfd23ab785e5abcc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91033ff4063b4a628a4057965794335d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c05bb6cc9596e68a224321ab9cf662f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5d7fba4d7a3257d185b5110815c27c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dd28decd2fb0b492aed40d7930d0f8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599f1b846923431e9b36654b6f55f621461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf6a847794354e814fb9e2aa585ebe1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439f5e0a6efec1bfedae4b389262a42d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc3747b2eacb2e6574a971849cb1d82464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9f9c3e67a68384c257ed345edece1d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4079f8c4e891e2092fff4751f40414f4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a1eb87eccd0a9d858f903ae3041d83467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2cf3d23c930f98c2a60aa30f044b28468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15631b9bf346f3a23fcd378e380dec45469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7102d14032d82999229dc3b95032d2df470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65a9a52cbdccd0d7b38144433ccfd88471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e5ae71fb1c427dcf71b24910396973472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f142e30b5d0e80eae7faf7972f3690a2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a451f11b5bfaab3dd6b6b2cdc1f8869c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2388ae0b83cbf02486197724cb64be3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb2b1d947512f1c3ca97336f874db68476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b172b0199bba6d6196f86ef5bd5e285f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7263a8b18ccc646d7d518360a2da8102478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1773facdbed999a09554e846b92bcefc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe24e1d4f9e87110e5c94cd77faeb7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39558d217eb002e810b55016d500b0a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee1cb8b7b2229cea477bad12fb01fdc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccafe8d8aeef8ade0cf9d143cab21c0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d703e7906cfb0cb25b1102c62f8f8b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b979597aca6af3f8552b8eaa01b386f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069cf86c1d1a4a2a39cf34fcdca4cee5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb78e67391b9affac8141fac164ec948487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f00b16b34116ae7236d90db453a559488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565e82671a3bd4485f95825818de6086489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95942f7d3373e7a38d91fa11700dd30d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3634a51b61b1f2f420f17cbbef30872a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c0d36a7972c801be8b1a89bbb93f0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c376b09855003be77e57558d9eba34d6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee48de88b999eba2eb1adcd0a867f351494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f405aa702a46a0799435d3f5888bb0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa310f2badf5191c2d338d059151e42b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984452894d1ee7074bf78311875a2b2a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f70b06fdf743eccea0e2d00ab15778b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d68027fa5d9d14ef339aaad894a95d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967ae99d1bdb4dbd3d7529d5d5744425500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55a013ef193d84d9827026b1b5faf7e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e2be8b22d73b682bd94c043539d419502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d96149aca6b351d2b0e28f158e1dcc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4886e79a933922576982068a2c81d07504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0362b320298747c84733fdbfd57cc5e7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330539e8d4bcc8745b6340f613b3a7ae506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4723cd844cb0806a947226ab23c53731507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb4a10851edb756ec00aa9969354b64508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2642f4957c77f59060518d4f9136dd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3545a7bffaac47fe27df498ffffc47510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7958213473babfd3ee1cd6ba11e88e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40d7757a1bd1d97ae642fdd8d369a1b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ac15fceedb8546057b7132d5582a17513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7f5be2cfb9416abf898411eef1a6e9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9370d333ddcdb316912dae6985cdf52a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541ff326f44825327f3b2aa0679f275c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9631f4e661981e542900a0ed661945517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122091e056a20f09857ac5b3a04d94e7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556bc8465bde8e9c28031b2f528cad3a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae44a7d4cc0843019d618da130161a7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef7c6dedf0d4f0539ad44c0e255e469521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3468c09e8ad6aeb2030a53f772e077d0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f23b368a2ae0adc77b96a2169394f69523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2353865ebf31b07c5f2233ecdaa37578524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c569933bdc9c9af1d151308280973e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229c798ea0ad6fb76f164dca6fdb3192526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f57768bc6b5aaa392d9bb8d4a94c30e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff173c67c326b710c9c6a99401622f4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abac527acf50f691a174660671fd526529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76619c4bbbbd1328ccfbd50a2e5d0c6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a4184fc8a3a4be68cef1eb7674d2f9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b31a6daa932e2039dac650da053383532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3749768d39a0eeb5367cfc2fcf923ee533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d92989873d0160476317cb0a2f1a5f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ccb79510f84ecc981f03088ea37a93535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831dab1c531bce4f1663912907ede7c3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb9c3bad144325e4164cf95e4e80d86537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4309e0df731083025fbb0d07efbd964c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42908ae8f2b03e37de598f51c5e3f463539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2229ec94c12fb043030e9d88e1a63524540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752c360036d16d4ac95ecd16cd094f5b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f6afec41a47fc97ac30eafbc8359ec542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fa6de3427914dad59f5bcbb190c66b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4698cf575890eba11798b74e3e95a6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8f483decfad99b94828a1dfc5ea456545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8df7492a4a4146b52caef96080914c3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ef0756c84a02618aae0fff3f7f84e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3811526176a25ba202fb0c376dce53b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5bfe4558e6bef0ca05d92645c0df48549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9a2a2034846109bae9652babb2b114550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc183c36e3e3c970bc4b3685f7c09b31551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da61a45332f424b5bf1e8185de508fe4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b68a0c4e3a6a0a6dd28720a8ae698db553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da00fb05d00d241543eae0195f68ed94554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e710cc63e0b9098c9de311a371b5301555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0258b1587802f76577a112dc7a9d7db1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1d13116698e8c0cc9a5b8915266d0e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcf61a0a3989529b0e0a66f330d2b6e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087849afc36113778c5ceb211271331d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8898b17e9f3796d03591324dbb379299560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c776c5286a9a98d67a2f21a23bf1636561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea9e52cc38185d50ac7b63e7e42ad4d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836e8bcc630ef1458b16aa9dceecd1ce563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001fa48a2e8a9e4fce4beac2b2e140d5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc0e312c734ec24ae4511b0b80ee37565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566ded21613f4e8a5b84c64448a98743566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a123c911c49488021487ad15575322d0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3bec2065c906adc8698da9d61b95c2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028eab2dda5dfc39d288523e44ecfc6b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772034b96f5ff27a81e5802e00629708570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6acd3edccd44439ebf674c78cec5ff0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5e185e526998a373ec452a88a1c1b2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8b1daab27701346c5feb813a5fd982573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346c4e5cabcd76ecbd6406061b4fd072574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b610f03e05d084a0c922eee03db92be575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eee4e961ca0828ca3619ab0ad33c736576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdfa10643c6b9f457a6438f3c5a7967577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688004b0577bbdd806778cb24575655b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf51eb11e86f836b5b704bbb320a9d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10a80b9dc8136c70e1d3d4abdcbaca4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ccf2b41c00b5476d55154e61d5606a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ea3c24c384d19cdf270b18c71143d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebda481e5a89fb21d1105bbfebd749c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989762059a0b8e0b20aeb2ab4cdc2d27584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef074778de9126d11ae4c5756f3f50d3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2100cfabad72d8e6f6ee62986506a55e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ca7515c22189b6d7f0bd057957ea6a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd89c453dcc84cd82c5cde1f4bad480588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcaef1fd42ace97282da81311b9e828589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16fef38c7bcb265bcc9565797226f00590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd6e0c5fc642f6ac88d641945f23686591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2904010096de3e184911591793d7016d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb4142a502cb99b91a1d2ea49decfd4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2391b21e056f97fe0c3a41b5beee17594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abcbb68bb8c76141c386f89b68a9451595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a084b39385a08d16f7a1dd296fd5ff596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8c324678568028d36dd7a2b94f203f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb11440f782dbb43beb49ab9efa92657598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030439f5df1056cc0eff7287c0a4c1c0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b694521a5778fd519da188876af19459600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d2651f81c244a9841037303b8309dd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fda9da128c6a202ac61786180ea008602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418d8dab8628e17dfac8765c474e8e80603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0a7dd44a648224ab72b5daed0a40e1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae12214d688a3a923bd01d1cb853adf4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4025752d1bd1c9147e396415fd46ea98606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee57acd9464b2304cb4dd5accecf985607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eae20f61f75278d16088e74e2897597608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45cd0aa220fa7ad4943c66b8ddf5ade609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e66d599866da9097db1712b3aaca03610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63300f23a0c27d7cfa4a2790bddb7b10611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7051a23cd7d2d4080dfee0f66d7182cb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f13bd7c3e521a2094738e36ad5b948613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aa8c68d1915f35b09f4ef4979bada2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37634c1a15e64fdab63e9057451202ba615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d48fb4c7a468b7002ec8d03f0c4a9cf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9a5b0a2a8e3873bbbdb7350befb4ad617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e974d5a915f037d7d2d8147b6b4af330618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c740e4a1ae411aa63354376ab17746a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6194e94198a9221f4b031d9373aafc7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ad3b21419d50140e54ad34e11e3937621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0315997f37f6edd1e691c886f129b3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f9e031f8459904f37fb59bb61dfef5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5b42cbc13fa54b5b979b56f0afe47a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92383ddfa5ce381ed798a98b797c0e8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d15d38895978f58810fbf6d2af32da626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd331f5b1cad539ef82e3df4bef75ad3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b327c77b00c14a5ae09e27cea899820c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577e09d047ae488761b81c71ac21410c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e2d37fb314ad33c3dce5fd88ff2a7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ae30eaafb8da7ce62edbea14be6e6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb7b80a99d4d9a1e242d353bbcb6b8d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2177ae6a678ebab7af377ae46a02b1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa9a002a3159f34cbe05500ceabf2e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6e7ba850b04ed0969160a405593882635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2dcf2328bee810b6f91d2459322ab6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65841bbafd16c9852862230053cf593e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829fac74d3c9f565982d81fd3a089a50638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2651d5626436c0b7b82b17e70c78a9e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed3e349251768575745cae50b9c69da640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e200d635a3f9a2a800b1f5c19248e329641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7b59f13cda3733e10250062487e528642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727fd422b789e3142f279e4e02d4a5a8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afd4981b8f601ce5c508b98a6324313644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c379d0b03444b5652cc3cec1df1b97bb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407b4d022517bdc7d168b669f0477cf1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fb411cd20ae775651ff4905b42be07647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ecdbcd327dc91fd495ebfd84824aa7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b6d06ffa3591fa5d25225c6c51c2ba649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629d07dd70e9690107562455d0ac452e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8091badc624d213a714ec4b4ca790bad651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e99955f56f3e8d79c0e621a175a725652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bf0c0e0b871b0272d568ee558b5817653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d12b41eae5d97fe6b9c66259e095e20654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38af2fb64b6b63c7ea48f6c1b18403e2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc91b7c9989e00fea4d940d21efb8cc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0befe240b869d4cbff3a6d310937c42657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee49bb87b54eef9a61018e22971bfb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec264e97465397cdf4df5f03d1a0d56b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a1ab8a7657387e76a004c4689729f0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b33ca6a4b71aefc262de7ccc1889cd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a27c95bf0717b7988615f0df98fda0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a74e3c1f557c69f610e271e6d673e33663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51bead8069baeaec229efd447c19886664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d441d1cb9d0a7c8839f2eb6cf065eee1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55618e4857bb27f2610190475922394666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca45d692cb9517e941173f95bac7ff3e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718d6d4122a77ae273f161f9a407d26e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e639fb0b3e848e84d6a9eb2c9612887d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b240b68c7b3ca3a10dc8121161187650670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8b8935a0adcdb238d62e4812563592671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e487079df6898b39fb3c9695d7f5078672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2951c832157d0597a10b4bb70cb9fe673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae02b7a33dcaa6e9d8db7d94ac07a4d9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab32da78979bcc10373abade0170b32d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3446e9ab8e51c6863e53c367ae58e339676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f38acd900a7e31499caafcec8871a38677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b31afb2bcb69321a4cbdec4e085379678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0230140785490d3fe8832bcd28340b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea24015b4b82708d071471157642e23680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f433109dd2dd8f55eba26e969665bf19681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0ce1ca60758a9c20fca1633f6e366e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0bd0da31558106b4ce4b16d4183d72683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdf821be41d1720dd685bbea5510306684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acdf59cb0bc0e00f262a8a3febdc52e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52d377fa6993d92b65d6fe17837da7f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e5052503a4f0f26ff623cbec0997cc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017b48b8895db97961226a7ed749ee3c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d5a3b8b197dc678274de09c6be8f01689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243f71607669702ac347e96e34ec2d83690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8287987e116d2ccd897124d092c3e9a2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729739f4a89afd0efb25e1b23874eb19692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596e58ec6faa018a90d553c195e2dfd2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cad20374b63852188426303daa0f549694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674575466180db44b45f3f04625cd221695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9e951bd634c732c8aa867eb8c7c0f7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acba0d9e6419fdc8211fd19504b50b5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905bc58199d46cf0a1bc88cd9a412c8c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c5dc146b7e7380eacb26e077883cf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df169bbfc71051e39a1a480dd6f99af4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf4c6190ac16dac02c2b315abf4db88701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd3aa35a99d75a840bd46abdfcc60f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf5af542348a5f4bfdfefb1b39ff419703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e3b7be8d8e4bb887739f5f935a923c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9b3c5f7c83fafe06af9ab4e3c60055705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8437d1e99ffb434d59a6a59dc300d8fc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4bd19b646ea24994a0d006d990bad2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c22268dd9a546bb9fe33c5ec2ee11e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19190a154f523dde2dd04bbae92a485b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62c0b35d41af789d51115cd09302837710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67b63ab09cbcd3fea5b50705518df4b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d82667af5c43788e4acdd56ced79070712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c2d1bb5c3f3d64cbd296d1cdae3a27713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f34c52cc0327943677c9e3ce24deaf714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb1ef4889c24deeef60f4d0914cb56715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fc494dfbc390b42d87c54fd7510348716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c4ec3a5096a700ecc4044e3e0cb35f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9aadff96785015bfc0dfd22f064391718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77845de0acb0104ce0773962042d90b2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9f0cf6eb3db482dea00156723b662d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369065dbe045bedd2050c8a842174a98721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e087e06fc2d882b15bd2cbde60c9d55722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0263b84ce793fefa38fbc4648faa219723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813594c2e0fecc9f8b81eab117a86d6c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6a47852a636339270be88a9f78d398725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7fafdde349100f4ab30376a65fd222726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8467ec140e26a698a9c1fda61eb7b3a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d693a42f8cd0de06e86bb4816152b656728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bbee4895e1f730eca67e67130d60be729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f71c41aa7936940f94da8a2824ff266730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b208a50a38f4c5445aa85dea8325dfd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d849b1911b0ef2abf497d11b571430c7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0381f454905de2c8f0bffb41b99279733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b0bfcfd14cb9e46b33bdad2836cdda734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47afe9c20380b9dea2edaf760696346735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab6ec971b9c4467289a6b5b01abfa4a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae487b445c64c43655848d182909475737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59349d769f5e571d8e3c62ab348f299738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa85641f5d739b5c69762c10dcbeb3a5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e168fc5965eed28cf28729841a70c7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c62a1b016447591076b38abc60a4df741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f304bb7fcee64bec03270715142bb41742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44dd2fd972b89d31a9540baf76cad06743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0586ae86fcaf72180b929442ddedd1d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84db9ae64aa00c9c601c1fcd16b8273e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a7b66bb9f495761a72fe998b6d55fd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d696c3886e74e07652cbdd9d2b89ad32747.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5758,51 +5512,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5818,51 +5572,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6358,51 +6112,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6418,51 +6172,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9178,51 +8932,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9388,14453 +9142,14453 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>109</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
-[...13678 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>339</xdr:row>
@@ -25588,51 +25342,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26018,1610 +25772,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27888,51 +26082,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J402"/>
+  <dimension ref="A1:J376"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -27964,10009 +26158,9363 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17548</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>6.32</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17549</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>7.47</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17550</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>17.35</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17551</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17553</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>8.73</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17554</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>17.72</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>17585</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I29" s="0">
+        <v>1.86</v>
+      </c>
+      <c r="J29" s="0" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18352</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>6.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13261</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>8.710000000000001</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13262</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>2.4</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13264</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.33</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13264</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>3.33</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I35" s="0">
-        <v>2.96</v>
+        <v>8.08</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13319</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I36" s="0">
+        <v>12.46</v>
+      </c>
+      <c r="J36" s="0" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13319</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
+      <c r="I37" s="0">
+        <v>27.83</v>
+      </c>
+      <c r="J37" s="0" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13338</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>1.86</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13338</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>1.86</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>13594</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>7.1</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>12626</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>18.51</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12710</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>21.97</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13666</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>11.12</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>12744</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>18.99</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13695</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>8.08</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>13703</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>12.46</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12940</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>27.83</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>12941</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G48" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I48" s="0">
-        <v>21.54</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>12943</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G49" s="0"/>
+      <c r="G49" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I49" s="0">
-        <v>54.37</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13762</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>16.42</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13763</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>92.23999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13780</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>9.34</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13809</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>15.17</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13944</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>7.71</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13945</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>8.279999999999999</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>13946</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>5.3</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>13961</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>10.61</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22017</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>15.56</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22042</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>48.05</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22058</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>11.76</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>22092</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>14.91</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>22093</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>8.960000000000001</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17509</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>3.32</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17510</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>6.03</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>22104</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.26</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>22114</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>12.54</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17645</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>10.02</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17666</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>23.53</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22142</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>16.22</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22143</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>21.33</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22150</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.039999999999999</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22151</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.89</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22157</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>9.01</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22159</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>12.87</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22160</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>24.02</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>22161</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>65.56999999999999</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>22162</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>3.33</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17998</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>10.44</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17134</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>39.87</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17284</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>73.20999999999999</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17286</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>135.18</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17333</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>23.91</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17343</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>22.75</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17374</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>16.81</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17375</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>21.42</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17376</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>27.6</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17384</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>38.07</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17385</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>58.57</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17386</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>1.77</v>
+        <v>17.23</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17449</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>122</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>129.04</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17450</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>181.32</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17451</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>28</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>316.25</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17453</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>83.45999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17454</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>36.72</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17455</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>31.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17456</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>40.99</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17457</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>42.62</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17566</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>20.25</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17569</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I99" s="0">
-        <v>51.74</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17597</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>17.23</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17619</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>317</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>105.43</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17620</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>31.43</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18252</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>85.31999999999999</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>18360</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>20.02</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>18371</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>13.01</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>12327</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.91</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17362</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>8.720000000000001</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17396</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>9.109999999999999</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>18313</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I109" s="0">
-        <v>5.45</v>
+        <v>2.86</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
+      <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12542</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>346</v>
+        <v>88</v>
       </c>
       <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
+      <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12543</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I111" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J111" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12601</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12619</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>7.51</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12624</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="I114" s="0">
-        <v>13.14</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12686</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="F115" s="0"/>
+        <v>358</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G115" s="0" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="I115" s="0">
-        <v>2.37</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12773</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G116" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I116" s="0">
-        <v>11.07</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>12774</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G117" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I117" s="0">
-        <v>9.68</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>12905</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>6.58</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
+      <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17068</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="F119" s="0"/>
+        <v>371</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G119" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>8.31</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17064</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>2.86</v>
+        <v>6.75</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17064</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>377</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>2.86</v>
+        <v>1.93</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17069</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17069</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I123" s="0">
+        <v>5.02</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>384</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17070</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I124" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>387</v>
-      </c>
-[...10 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17070</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>7.66</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17075</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>107</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>23.7</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17107</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>4.89</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17108</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>4.83</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17111</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>5.26</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="F130" s="0" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17132</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>4.98</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17133</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.75</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17279</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.93</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17280</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>1.93</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17303</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>5.02</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17341</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>10.9</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17342</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>4.23</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17371</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>9.91</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17372</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>10.61</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="I140" s="0">
+        <v>36.79</v>
+      </c>
+      <c r="J140" s="0" t="s">
         <v>433</v>
-      </c>
-[...13 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17373</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>4.17</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17373</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.17</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17397</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>2.69</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17398</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>4.15</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17417</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.51</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17461</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>3.73</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17462</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>8.67</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17528</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>5.91</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17517</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.91</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17519</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>6.64</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17520</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="E151" s="0" t="s">
+      <c r="F151" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I151" s="0">
+        <v>8.119999999999999</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>464</v>
-      </c>
-[...10 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17521</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I152" s="0">
-        <v>17.25</v>
+        <v>10.9</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17524</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
-      <c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.47</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17532</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
-      <c r="E154" s="0" t="s">
+      <c r="F154" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I154" s="0">
+        <v>7.22</v>
+      </c>
+      <c r="J154" s="0" t="s">
         <v>473</v>
-      </c>
-[...10 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17558</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.79</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17570</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>8.720000000000001</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17575</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.6</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17576</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.37</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17586</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>9.98</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17587</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>5.11</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17613</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>13.11</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17614</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I162" s="0">
-        <v>3.54</v>
+        <v>9.98</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17615</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.96</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>17615</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.96</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>17647</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>5.3</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18267</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>8.119999999999999</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18268</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>10.9</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18276</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>20.05</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18288</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>7.22</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18294</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>4.11</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18295</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>10.49</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18296</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I172" s="0">
-        <v>7.91</v>
+        <v>7.02</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18297</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>7.65</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18314</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.22</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18315</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F175" s="0" t="s">
-        <v>339</v>
+        <v>20</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>12.96</v>
+        <v>6.98</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18324</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18327</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18369</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
       </c>
-      <c r="E178" s="0" t="s">
+      <c r="F178" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I178" s="0">
+        <v>13.82</v>
+      </c>
+      <c r="J178" s="0" t="s">
         <v>544</v>
-      </c>
-[...10 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13331</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>1.57</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13576</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.39</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13580</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>554</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.25</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13581</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>11.06</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13581</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>11.06</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25017</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.42</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25018</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>23</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>6.01</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>12662</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>568</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>7.02</v>
+        <v>5.57</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13751</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>5.39</v>
+        <v>5.57</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13798</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.63</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13799</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>6.98</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13893</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>3.33</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13917</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>9.140000000000001</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13918</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>13.82</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13918</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>13.82</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13921</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>4.1</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13921</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>4.1</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13947</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>21.8</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13952</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>598</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>38.29</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13960</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>0.75</v>
+        <v>9.710000000000001</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13976</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13981</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.81</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>22036</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>317</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>9.449999999999999</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>22037</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>5.57</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17345</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17447</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>568</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>29.22</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>22081</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>4.25</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17501</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>6.84</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22102</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.64</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>22103</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>4.74</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22107</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>347</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>7.15</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22108</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>7.71</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22112</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>3.86</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22115</v>
+        <v>12739</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>9.710000000000001</v>
+        <v>16.67</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22116</v>
+        <v>12822</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>223</v>
+        <v>28</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>12.82</v>
+        <v>16.11</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22125</v>
+        <v>12966</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I215" s="0">
-        <v>5</v>
+        <v>27.4</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22127</v>
+        <v>12966</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>649</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I216" s="0">
-        <v>5.02</v>
+        <v>27.4</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22128</v>
+        <v>17071</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>650</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>651</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.76</v>
+        <v>10.22</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>652</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>29893</v>
+        <v>18070</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>653</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>654</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>655</v>
+      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>10.21</v>
+        <v>5.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>29893</v>
+        <v>18079</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
+        <v>658</v>
+      </c>
+      <c r="F219" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G219" s="0"/>
+      <c r="I219" s="0">
+        <v>1.5</v>
+      </c>
+      <c r="J219" s="0" t="s">
         <v>659</v>
-      </c>
-[...10 lines deleted...]
-        <v>660</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22139</v>
+        <v>18080</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G220" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G220" s="0"/>
       <c r="I220" s="0">
-        <v>14.23</v>
+        <v>5.5</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22140</v>
+        <v>18081</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>219</v>
+        <v>79</v>
       </c>
       <c r="I221" s="0">
-        <v>12.74</v>
+        <v>13.29</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22141</v>
+        <v>17173</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>219</v>
+        <v>311</v>
       </c>
       <c r="I222" s="0">
-        <v>6.96</v>
+        <v>6.13</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>671</v>
+        <v>668</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22147</v>
+        <v>17243</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>672</v>
+        <v>669</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>673</v>
+        <v>670</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>6.45</v>
+        <v>15.76</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>674</v>
+        <v>671</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22148</v>
+        <v>17265</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>672</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>673</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>219</v>
+        <v>674</v>
       </c>
       <c r="I224" s="0">
-        <v>11.49</v>
+        <v>12.51</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22163</v>
+        <v>17266</v>
       </c>
       <c r="D225" s="0" t="s">
+        <v>676</v>
+      </c>
+      <c r="E225" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="F225" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G225" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I225" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J225" s="0" t="s">
         <v>678</v>
-      </c>
-[...13 lines deleted...]
-        <v>680</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22164</v>
+        <v>17270</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>347</v>
+        <v>674</v>
       </c>
       <c r="I226" s="0">
-        <v>1.74</v>
+        <v>11.31</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>12330</v>
+        <v>17272</v>
       </c>
       <c r="D227" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="E227" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="F227" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G227" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I227" s="0">
+        <v>12.51</v>
+      </c>
+      <c r="J227" s="0" t="s">
         <v>684</v>
-      </c>
-[...13 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>12689</v>
+        <v>17274</v>
       </c>
       <c r="D228" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="E228" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="F228" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I228" s="0">
+        <v>7.86</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>687</v>
-      </c>
-[...13 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>12739</v>
+        <v>17275</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I229" s="0">
+        <v>17.23</v>
+      </c>
+      <c r="J229" s="0" t="s">
         <v>690</v>
-      </c>
-[...13 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12741</v>
+        <v>17277</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>28</v>
+        <v>674</v>
       </c>
       <c r="I230" s="0">
-        <v>21.32</v>
+        <v>14.3</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12822</v>
+        <v>17278</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I231" s="0">
+        <v>6</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>696</v>
-      </c>
-[...13 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12966</v>
+        <v>17357</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>5.73</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12966</v>
+        <v>17358</v>
       </c>
       <c r="D233" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="E233" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="F233" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G233" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I233" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J233" s="0" t="s">
         <v>702</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17071</v>
+        <v>17359</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>703</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.22</v>
+        <v>6.23</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>18070</v>
+        <v>17599</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>706</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>707</v>
       </c>
       <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>708</v>
-      </c>
-[...5 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>18079</v>
+        <v>17626</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>710</v>
       </c>
-      <c r="E236" s="0" t="s">
+      <c r="F236" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I236" s="0">
+        <v>19.79</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...8 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>18080</v>
+        <v>18336</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="E237" s="0" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G237" s="0"/>
+      <c r="G237" s="0" t="s">
+        <v>311</v>
+      </c>
       <c r="I237" s="0">
-        <v>5.5</v>
+        <v>4.9</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18081</v>
+        <v>18338</v>
       </c>
       <c r="D238" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="E238" s="0" t="s">
         <v>716</v>
       </c>
-      <c r="E238" s="0" t="s">
+      <c r="F238" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I238" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>717</v>
-      </c>
-[...10 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17173</v>
+        <v>12947</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>6.13</v>
+        <v>11.88</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17243</v>
+        <v>12948</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>15.76</v>
+        <v>26.28</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17265</v>
+        <v>17029</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
-      </c>
-[...1 lines deleted...]
-        <v>726</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>12.51</v>
+        <v>20.65</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>728</v>
+        <v>726</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17266</v>
+        <v>17030</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I242" s="0">
+        <v>15.08</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>729</v>
-      </c>
-[...13 lines deleted...]
-        <v>731</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17270</v>
+        <v>17031</v>
       </c>
       <c r="D243" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E243" s="0" t="s">
+        <v>731</v>
+      </c>
+      <c r="F243" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G243" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I243" s="0">
+        <v>12.96</v>
+      </c>
+      <c r="J243" s="0" t="s">
         <v>732</v>
-      </c>
-[...13 lines deleted...]
-        <v>734</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17272</v>
+        <v>18034</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>12.51</v>
+        <v>19.11</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17273</v>
+        <v>18125</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>739</v>
+        <v>737</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>25.85</v>
+        <v>25.22</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>740</v>
+        <v>738</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17274</v>
+        <v>18199</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>739</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>740</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>7.86</v>
+        <v>20.14</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17275</v>
+        <v>18199</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>742</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>740</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>17.23</v>
+        <v>20.14</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>741</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17277</v>
+        <v>17306</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>743</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>744</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>14.3</v>
+        <v>17.82</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>745</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17278</v>
+        <v>17306</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>746</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>744</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>6</v>
+        <v>17.82</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>745</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17357</v>
+        <v>17413</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>5.73</v>
+        <v>15.37</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>749</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17358</v>
+        <v>17493</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>750</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>751</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I251" s="0">
-        <v>9.27</v>
+        <v>14.64</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>752</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17359</v>
+        <v>17560</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>122</v>
+        <v>755</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>6.23</v>
+        <v>19.58</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>756</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17415</v>
+        <v>17529</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>757</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>758</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>11.21</v>
+        <v>13.01</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>759</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17599</v>
+        <v>17529</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>760</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>758</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.210000000000001</v>
+        <v>13.01</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>759</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17626</v>
+        <v>17514</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>378</v>
+        <v>88</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>19.79</v>
+        <v>16.84</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>18336</v>
+        <v>17515</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>4.9</v>
+        <v>14.16</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>18338</v>
+        <v>19390</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>7.47</v>
+        <v>0.71</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>12947</v>
+        <v>17555</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.88</v>
+        <v>13.68</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>12948</v>
+        <v>17622</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>26.28</v>
+        <v>37.1</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>17029</v>
+        <v>17642</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>20.65</v>
+        <v>20.99</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>17030</v>
+        <v>17643</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>15.08</v>
+        <v>18.31</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17031</v>
+        <v>17644</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>12.96</v>
+        <v>22.21</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>18034</v>
+        <v>18291</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>786</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.11</v>
+        <v>17.99</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>787</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>18125</v>
+        <v>18292</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>788</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>789</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.22</v>
+        <v>17.49</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>790</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>18199</v>
+        <v>18292</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>789</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.14</v>
+        <v>17.49</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>790</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18199</v>
+        <v>18293</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.14</v>
+        <v>17.74</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18213</v>
+        <v>18319</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>802</v>
+        <v>795</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>803</v>
+        <v>796</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>16.09</v>
+        <v>23.31</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>804</v>
+        <v>797</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17306</v>
+        <v>18319</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>805</v>
+        <v>798</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>806</v>
+        <v>796</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>17.82</v>
+        <v>23.31</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>807</v>
+        <v>797</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17306</v>
+        <v>18325</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>808</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>806</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>17.82</v>
+        <v>34.94</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>807</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17340</v>
+        <v>18370</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>809</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>810</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>12.93</v>
+        <v>19.01</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>811</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17348</v>
+        <v>18212</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>812</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>813</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>11.83</v>
+        <v>10.8</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>814</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17413</v>
+        <v>17143</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>815</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.37</v>
+        <v>17.46</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>817</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17493</v>
+        <v>17144</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>819</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>14.64</v>
+        <v>15.48</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17502</v>
+        <v>17147</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>16.84</v>
+        <v>24.16</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>823</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17560</v>
+        <v>17154</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>824</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>825</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>826</v>
+        <v>94</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>19.58</v>
+        <v>46.75</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>827</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17529</v>
+        <v>17155</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>828</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>829</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>13.01</v>
+        <v>21.97</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>830</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17529</v>
+        <v>17158</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>831</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>829</v>
+        <v>824</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>13.01</v>
+        <v>5.99</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>830</v>
+        <v>825</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17514</v>
+        <v>17234</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>833</v>
+        <v>827</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17515</v>
+        <v>17234</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>836</v>
+        <v>827</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>14.16</v>
+        <v>32.08</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17515</v>
+        <v>17235</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>836</v>
+        <v>831</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>23</v>
+        <v>402</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>14.16</v>
+        <v>29.51</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>837</v>
+        <v>832</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>19390</v>
+        <v>17237</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>839</v>
+        <v>833</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>0.71</v>
+        <v>9.02</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17555</v>
+        <v>17237</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>842</v>
+        <v>836</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>13.68</v>
+        <v>9.02</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>844</v>
+        <v>835</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17593</v>
+        <v>17238</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>15.62</v>
+        <v>18.66</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17593</v>
+        <v>17287</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>23</v>
+        <v>402</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>15.62</v>
+        <v>23.65</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>847</v>
+        <v>842</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17622</v>
+        <v>17287</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>37.1</v>
+        <v>23.65</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>851</v>
+        <v>842</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17642</v>
+        <v>17288</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>20.99</v>
+        <v>14.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17643</v>
+        <v>17289</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>18.31</v>
+        <v>15.76</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17644</v>
+        <v>17293</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>22.21</v>
+        <v>13.93</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>19442</v>
+        <v>17294</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>0.5600000000000001</v>
+        <v>13.91</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>19443</v>
+        <v>17295</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>0.78</v>
+        <v>13.91</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>19444</v>
+        <v>17296</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>0.7</v>
+        <v>14.64</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>861</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>18291</v>
+        <v>17297</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>862</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>863</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>17.99</v>
+        <v>19.45</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>864</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>18292</v>
+        <v>17356</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>865</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>874</v>
+        <v>866</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>16</v>
+        <v>867</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>17.49</v>
+        <v>20.73</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>875</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>18292</v>
+        <v>17522</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>876</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>874</v>
+        <v>870</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>17.49</v>
+        <v>19.72</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>875</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18293</v>
+        <v>17588</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>877</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>878</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>17.74</v>
+        <v>7.61</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>879</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18319</v>
+        <v>17657</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>881</v>
-[...3 lines deleted...]
-      </c>
+        <v>876</v>
+      </c>
+      <c r="F296" s="0"/>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>23.31</v>
+        <v>18.02</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>882</v>
+        <v>877</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18319</v>
+        <v>17658</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>883</v>
+        <v>878</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>881</v>
+        <v>879</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>23.31</v>
+        <v>12.59</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>882</v>
+        <v>880</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18325</v>
+        <v>18274</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>16</v>
+        <v>883</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>34.94</v>
+        <v>1.62</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18370</v>
+        <v>18316</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>19.01</v>
+        <v>10.81</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>18212</v>
+        <v>18320</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>378</v>
+        <v>402</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>10.8</v>
+        <v>19.06</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17143</v>
+        <v>18367</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>17.46</v>
+        <v>13.96</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17144</v>
+        <v>18368</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>15.48</v>
+        <v>35.59</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17147</v>
+        <v>18379</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>24.16</v>
+        <v>23.09</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17154</v>
+        <v>18382</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>902</v>
+        <v>900</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>903</v>
+        <v>901</v>
       </c>
       <c r="F304" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>46.75</v>
+        <v>20.95</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>904</v>
+        <v>902</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17155</v>
+        <v>18383</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>21.97</v>
+        <v>15.32</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17158</v>
+        <v>17097</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>908</v>
+        <v>906</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>909</v>
+        <v>907</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G306" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G306" s="0"/>
       <c r="I306" s="0">
-        <v>5.99</v>
+        <v>42.59</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>910</v>
+        <v>908</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17234</v>
+        <v>18353</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>912</v>
+        <v>910</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>32.08</v>
+        <v>40.26</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17234</v>
+        <v>12248</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>914</v>
+        <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>912</v>
-[...3 lines deleted...]
-      </c>
+        <v>913</v>
+      </c>
+      <c r="F308" s="0"/>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>32.08</v>
+        <v>31.41</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17235</v>
+        <v>12251</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>916</v>
       </c>
-      <c r="F309" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F309" s="0"/>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>29.51</v>
+        <v>15.91</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17237</v>
+        <v>17537</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>16</v>
+        <v>310</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>9.02</v>
+        <v>63.02</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17237</v>
+        <v>18269</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>919</v>
+        <v>922</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I311" s="0">
-        <v>9.02</v>
+        <v>1.9</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>920</v>
+        <v>923</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17238</v>
+        <v>17164</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>18.66</v>
+        <v>21.33</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17287</v>
+        <v>17318</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>23.65</v>
+        <v>24.22</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17287</v>
+        <v>17319</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>926</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>404</v>
+        <v>94</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>23.65</v>
+        <v>13.8</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>927</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17288</v>
+        <v>17320</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.36</v>
+        <v>15.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17289</v>
+        <v>17321</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>404</v>
+        <v>20</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>15.76</v>
+        <v>23.09</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17293</v>
+        <v>17324</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>13.93</v>
+        <v>30.97</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17294</v>
+        <v>17324</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>13.91</v>
+        <v>30.97</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17295</v>
+        <v>17325</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>13.91</v>
+        <v>13.1</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17296</v>
+        <v>17326</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>945</v>
+        <v>948</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>14.64</v>
+        <v>19.43</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>946</v>
+        <v>949</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17297</v>
+        <v>17328</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>950</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>951</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.45</v>
+        <v>29.84</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17356</v>
+        <v>17328</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>952</v>
+        <v>943</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>20.73</v>
+        <v>29.84</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>953</v>
+        <v>952</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17522</v>
+        <v>17330</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>19.72</v>
+        <v>53.5</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17588</v>
+        <v>17349</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>7.61</v>
+        <v>29.73</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17589</v>
+        <v>17350</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>14.45</v>
+        <v>29.28</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17657</v>
+        <v>17354</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F326" s="0"/>
+      <c r="F326" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>18.02</v>
+        <v>49.55</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17658</v>
+        <v>17360</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.59</v>
+        <v>25.8</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18274</v>
+        <v>17361</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>971</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.62</v>
+        <v>22.25</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18316</v>
+        <v>17364</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>972</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>10.81</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18320</v>
+        <v>17365</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>975</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
-      <c r="E330" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F330" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>19.06</v>
+        <v>15.15</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18367</v>
+        <v>17366</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>13.96</v>
+        <v>60.76</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18368</v>
+        <v>17367</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F332" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>35.59</v>
+        <v>10.81</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>984</v>
+        <v>983</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17097</v>
+        <v>17392</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>23.13</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>986</v>
-      </c>
-[...8 lines deleted...]
-        <v>987</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17098</v>
+        <v>17496</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>13.81</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>989</v>
-      </c>
-[...8 lines deleted...]
-        <v>990</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>18353</v>
+        <v>17527</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>990</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>991</v>
-      </c>
-[...1 lines deleted...]
-        <v>992</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>40.26</v>
+        <v>47.22</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>992</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>12248</v>
+        <v>17617</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>993</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>994</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F336" s="0"/>
+      <c r="F336" s="0" t="s">
+        <v>303</v>
+      </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>31.41</v>
+        <v>16.61</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>995</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>12251</v>
+        <v>17617</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>996</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
-[...1 lines deleted...]
-      <c r="F337" s="0"/>
+        <v>994</v>
+      </c>
+      <c r="F337" s="0" t="s">
+        <v>402</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>15.91</v>
+        <v>16.61</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>995</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17536</v>
+        <v>17618</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>662</v>
+        <v>368</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>20.27</v>
+        <v>10.72</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17537</v>
+        <v>18256</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>346</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>63.02</v>
+        <v>64.55</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18269</v>
+        <v>17299</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>16</v>
+        <v>655</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>1.9</v>
+        <v>126.27</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17164</v>
+        <v>17511</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>21.33</v>
+        <v>108.2</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17318</v>
+        <v>17464</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>24.22</v>
+        <v>4.03</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17319</v>
+        <v>17466</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>13.8</v>
+        <v>12.68</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17320</v>
+        <v>17481</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>15.96</v>
+        <v>6.41</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17321</v>
+        <v>17482</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>23.09</v>
+        <v>8.07</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17323</v>
+        <v>17483</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>1025</v>
+        <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>25.95</v>
+        <v>14.31</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>1026</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17324</v>
+        <v>17486</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>1027</v>
+        <v>1024</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>16</v>
+        <v>655</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I347" s="0">
-        <v>30.97</v>
+        <v>3.4</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17324</v>
+        <v>17561</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>1030</v>
+        <v>1027</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>1031</v>
+        <v>16</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I348" s="0">
-        <v>30.97</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17325</v>
+        <v>18311</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>13.1</v>
+        <v>10.9</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17326</v>
+        <v>18339</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1034</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I350" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1035</v>
-      </c>
-[...13 lines deleted...]
-        <v>1037</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17328</v>
+        <v>18337</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1037</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I351" s="0">
+        <v>4.79</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1038</v>
-      </c>
-[...13 lines deleted...]
-        <v>1040</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17328</v>
+        <v>18340</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1040</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I352" s="0">
+        <v>4.65</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1041</v>
-      </c>
-[...13 lines deleted...]
-        <v>1040</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17330</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I353" s="0">
-        <v>53.5</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1044</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17349</v>
+        <v>18341</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1046</v>
+        <v>1043</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>27</v>
+        <v>342</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I354" s="0">
-        <v>29.73</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17350</v>
+        <v>18341</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1048</v>
+        <v>1046</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1049</v>
+        <v>1043</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I355" s="0">
-        <v>29.28</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1050</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17354</v>
+        <v>18342</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1051</v>
+        <v>1047</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1052</v>
+        <v>1048</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>16</v>
+        <v>1049</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I356" s="0">
-        <v>49.55</v>
+        <v>10.79</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1053</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17360</v>
+        <v>18343</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1054</v>
+        <v>1051</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1055</v>
+        <v>1052</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I357" s="0">
-        <v>25.8</v>
+        <v>6.64</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1056</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17361</v>
+        <v>18343</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1054</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1052</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>122</v>
+        <v>402</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I358" s="0">
-        <v>22.25</v>
+        <v>6.64</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17364</v>
+        <v>18344</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>8.210000000000001</v>
+        <v>7.35</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17365</v>
+        <v>18345</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>15.15</v>
+        <v>7.24</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17366</v>
+        <v>18346</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>60.76</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17367</v>
+        <v>18347</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>27</v>
+        <v>303</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.81</v>
+        <v>12.34</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17392</v>
+        <v>18348</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>23</v>
+        <v>303</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>23.13</v>
+        <v>7.82</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17496</v>
+        <v>18355</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>13.81</v>
+        <v>12.27</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17527</v>
+        <v>18356</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1079</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>47.22</v>
+        <v>11.41</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1080</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17617</v>
+        <v>18357</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1081</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1082</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I366" s="0">
-        <v>16.61</v>
+        <v>22.72</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1083</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17617</v>
+        <v>18358</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1082</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I367" s="0">
-        <v>16.61</v>
+        <v>27.21</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17618</v>
+        <v>18364</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>404</v>
+        <v>943</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>10.72</v>
+        <v>3.6</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18256</v>
+        <v>18365</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>64.55</v>
+        <v>5.5</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1090</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17298</v>
+        <v>18365</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1091</v>
+        <v>1088</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1092</v>
+        <v>1086</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>101.21</v>
+        <v>5.5</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17299</v>
+        <v>18366</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>708</v>
+        <v>94</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>126.27</v>
+        <v>12.41</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17511</v>
+        <v>18380</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I372" s="0">
-        <v>108.2</v>
+        <v>9.94</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17464</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>122</v>
+        <v>655</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>4.03</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17466</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1096</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>12.68</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17481</v>
+        <v>18381</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1106</v>
+        <v>1099</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1107</v>
+        <v>1096</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>6.41</v>
+        <v>15.57</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1108</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>17482</v>
+        <v>18381</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1109</v>
+        <v>1100</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1110</v>
+        <v>1096</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>8.07</v>
+        <v>15.57</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1111</v>
-[...649 lines deleted...]
-        <v>1182</v>
+        <v>1097</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>