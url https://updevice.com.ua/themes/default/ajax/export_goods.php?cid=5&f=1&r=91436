--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,487 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1177">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1101">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...346 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -508,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -991,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1378,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1498,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1654,80 +1519,86 @@
   <si>
     <t>Сонцезахисні окуляри з навушниками Bluetooth HOCO Cool air conduction BT audio sunglasses DI87 Max |BT5.2, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/solntsezaschitnyie-ochki-s-naushnikami-bluetooth-hoco-cool-air-conduction-bt-audio-sunglasses-di87-max-bt5-2-8h-/</t>
   </si>
   <si>
     <t>000012812</t>
   </si>
   <si>
     <t>Детектор камер Baseus Heyo Series II Camera Detector |6month standby|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/detektor-kamer-baseus-heyo-series-ii-camera-detector-6month-standby-/</t>
   </si>
   <si>
     <t>000012956</t>
   </si>
   <si>
     <t>Термометр HOCO Indoor digital alarm clock with thermometer HX44</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termometr-hoco-indoor-digital-alarm-clock-with-thermometer-hx44/</t>
   </si>
   <si>
+    <t>000013031</t>
+  </si>
+  <si>
+    <t>Машинка від катишків на одягу HOCO Digital hair ball trimmer HP71 |7800rpm, 50-80min|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/mashinka-ot-katyishkov-na-odezhde-hoco-digital-hair-ball-trimmer-hp71-7800rpm-50-80min-/</t>
+  </si>
+  <si>
+    <t>000013032</t>
+  </si>
+  <si>
+    <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
+  </si>
+  <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1804,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -1945,50 +1795,59 @@
   <si>
     <t>Тримач для навушників XTRIKE ME Headset stand HT-09 |4USBx2.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-naushnikov-xtrike-me-headset-stand-ht-09-4usbx2-0-/</t>
   </si>
   <si>
     <t>000012203</t>
   </si>
   <si>
     <t>Тримач HOCO Stable magnetic case screen holder H93 (display screen) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-stable-magnetic-case-screen-holder-h93-display-screen-4-5-7-/</t>
   </si>
   <si>
     <t>000012316</t>
   </si>
   <si>
     <t>Тримач HOCO Magnetic retractable mobile phone holder GH8</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-magnetic-retractable-mobile-phone-holder-gh8/</t>
   </si>
   <si>
+    <t>000012317</t>
+  </si>
+  <si>
+    <t>Підставка-тримач для ноутбука HOCO Hope notebook stand HD14 |16" Max|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-pod-noutbuk-hoco-hope-notebook-stand-hd14-16-max-/</t>
+  </si>
+  <si>
     <t>000012356</t>
   </si>
   <si>
     <t>Тримач HOCO Campo neck-hanging holder K30 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-neck-hanging-holder-k30-4-5-7-/</t>
   </si>
   <si>
     <t>000012357</t>
   </si>
   <si>
     <t>Тримач HOCO Campo magnetic neck-hanging holder K31 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-magnetic-neck-hanging-holder-k31-4-5-7-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
@@ -2059,95 +1918,77 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
     <t>000006247</t>
   </si>
   <si>
     <t>Універсальна лампа Baseus Magnetic Stepless Dimming Charging Desk Lamp Pro |5W, 1800mAh, 24h| (DGXC-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-pro-5w-1800mah-24h-dgxc-02-/</t>
   </si>
   <si>
-    <t>000006250</t>
-[...7 lines deleted...]
-  <si>
     <t>000006927</t>
   </si>
   <si>
     <t>Універсальна лампа BASEUS Magnetic Stepless Dimming Charging Desk Lamp |4.5W, 1800mAh, 4-24h|  (DGXC-C0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-4-5w-1800mah-4-24h-dgxc-c0g-/</t>
   </si>
   <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
@@ -2230,59 +2071,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2302,59 +2134,50 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
@@ -2422,245 +2245,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011310</t>
-[...7 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2887,59 +2641,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -2962,95 +2707,113 @@
   <si>
     <t>Фен HOCO Cool negative ion high speed hair dryer DAR77 |110000rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-cool-negative-ion-high-speed-hair-dryer-dar77-110000rpm-/</t>
   </si>
   <si>
     <t>000012954</t>
   </si>
   <si>
     <t>Електробритва HOCO Engraving electric hair clipper HP28 |7700rpm, 150min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-engraving-electric-hair-clipper-hp28-7700rpm-150min-/</t>
   </si>
   <si>
     <t>000012955</t>
   </si>
   <si>
     <t>Масажер HOCO 3-in-1 massager HP55 |4 speed, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/massazher-hoco-3-in-1-massager-hp55-4-speed-8h-/</t>
   </si>
   <si>
+    <t>000013023</t>
+  </si>
+  <si>
+    <t>Фен-стайлер для волосся HOCO Cool 5-in-1 warm-air comb DAR41 (46°C-80°C-110°C, 38,000 rpm)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-stayler-dlya-volos-hoco-cool-5-in-1-warm-air-comb-dar41-46-c-80-c-110-c-38-000-rpm-/</t>
+  </si>
+  <si>
+    <t>000013029</t>
+  </si>
+  <si>
+    <t>Фен для волосся HOCO High-speed hair dryer HP19 |2 speed, 3 Temperatures, 110°|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-dlya-volos-hoco-high-speed-hair-dryer-hp19-2-speed-3-temperatures-110-/</t>
+  </si>
+  <si>
+    <t>000013030</t>
+  </si>
+  <si>
+    <t>Електробритва HOCO Six-blade razor HP300 IPX6 |7000rpm, 2h, LED display|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-six-blade-razor-hp300-ipx6-7000rpm-2h-led-display-/</t>
+  </si>
+  <si>
     <t>000010403</t>
   </si>
   <si>
     <t>Android TV приставка Amlogic TV BOX X96x4 Air |S905X4, 4GB RAM, 32GB ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-amlogic-tv-box-x96x4-air-s905x4-4gb-ram-32gb-rom-/</t>
   </si>
   <si>
     <t>000012886</t>
   </si>
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3070,59 +2833,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3271,59 +3025,50 @@
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
   </si>
   <si>
-    <t>000011008</t>
-[...7 lines deleted...]
-  <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-nimble-portable-handheld-fan-hx60-3-speed-36db-2-5h-/</t>
@@ -3545,50 +3290,77 @@
     <t>Вентилятор Hoco ultra-thin pocket fan HX611 |3 Levels, 50dB, 1-2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ultra-thin-pocket-fan-hx611-3-levels-50db-1-2-5h-/</t>
   </si>
   <si>
     <t>000012951</t>
   </si>
   <si>
     <t>Вентилятор Hoco Ice pack series handheld fan HX612 |200 Levels, 60dB, 1-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ice-pack-series-handheld-fan-hx612-200-levels-60db-1-4h-/</t>
   </si>
   <si>
     <t>000012952</t>
   </si>
   <si>
     <t>000012953</t>
   </si>
   <si>
     <t>Вентилятор Hoco handheld fan with spray HX613 |100 Levels, 60dB, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-handheld-fan-with-spray-hx613-100-levels-60db-18h-/</t>
+  </si>
+  <si>
+    <t>000013024</t>
+  </si>
+  <si>
+    <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
+  </si>
+  <si>
+    <t>000013025</t>
+  </si>
+  <si>
+    <t>Вентилятор Hoco Spray series ice cooling handheld fan HX614 |100Levels, 60dB, 15h, 50mL|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-spray-series-ice-cooling-handheld-fan-hx614-100levels-60db-15h-50ml-/</t>
+  </si>
+  <si>
+    <t>000013026</t>
+  </si>
+  <si>
+    <t>000013027</t>
+  </si>
+  <si>
+    <t>000013028</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3598,51 +3370,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba64bdb85901d863beaca908898b1de51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aee5b1c823cde26d2c362d002685172.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151026122a4cd183995851aec4abb8ec3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b9f0b7b15557a90d55b8a00fa88adb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd6609511b72f0b9c487d1ad16d5a715.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadbe6256ccd9f58445467bf782029ee6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe52ca38543953728cd3bc6fe04e35a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a62021a44afad52ec207f3d8cd18df8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767b4f4f9c94c750b07592538c3285ad9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d177cbfefe13d9d8ad2048e0181afe2d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4ccc6f46aec98b184271ff73ad01d011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672d4410954f5f894b7967f8c532827d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bedfc1a90f400ed656a3afd8e0eba413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16eb0d85be2bc907c0f0fc0f3b07b8e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbb696e0a7cb85a3d16bf7bbffd93f315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626f9482297c1579960f59bf730cb17216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6090d5347862c5ed06478a2fce16d0417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dcef2f4fda7317471e6b0ec4f3995c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13abadb8324cee81621eafdbbeff58e119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4328e4c55b6ac559a49999c47f9799d020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39891fba4c660608c310586ea381d6da21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b8fdefcd16cfc1bcc056c07111218122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1155ecaef2c70d69ae4e5863a85081f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdba67c9916a523bed243a211e0f63b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b4575597720f7e3ffa150ce59cc39125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d58806bdb49241b7b93a20a410720d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56009c6e69ebf5db7faceb88020210d127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3f00b4c000c5ff55146a4c5cad1b3c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfa4830288884275548990b18da8f7a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09cec87c830dd6db519f4a6ebd97d4b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d118ad1f670dffa0463e5c5a28827b731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f18af0b45d59a3ec554d8d85ba12ec32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce581aced2a6e6daa5dcc1153ad4962d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bc127b2dcbe7c808a64500faa497da34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef10a690cf1a0ce9d3795a11adaadf735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a29f9a43334397b1aabb5c581bacd136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa066a624c197a0dcf6c39d89779cb337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2338c1cfab955cc4ffcb476378ee72d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec185f9670ca3b9c5de82cd61f68bca39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057b0e68a90060f6a1d29db59f220e9340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a243ee7e94e05c862354a694d71db7b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1b1e28c6fc49120cb1e7dc36e9c7bc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afab2463374ce1aa90f248d053cb2a6b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72cd237a0f360f3601cf66009499ed044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e709fa40d0f0fc631280f2b52d06fd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f70e2ae04f5f30c74c93827bcc545346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf7fa53beb0cd98b6f8752c6fda4b5147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75ea164c9460bdcf07e5ed8a619408c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccdc89f712ee1010cb06cd16608b11549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c119d872c7716b59bd14316cdd6b8c2750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3d02eb9e286b4e15749d79aeb7eba751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0eb5e2086cb7b4c771766df7de1c9f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56c19af6b0466809de61c6cc63f822453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce823303789db05de1dfa3db1064ac0d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd7c552a93fbaee6f64f80d759c0d1f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9caeb538ecf4aa7a5ef28c231f706f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b021f9fbadb9b41d68b8a2e355c33c0357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fcc877cf6bdcb43f283da4f38f0aaf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48097a10589b7d7742794c9243c0e5d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c212e145d2c86fa2cfe06fa1ffb73f0d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd8c507627ba8d999631082bffffc9c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156cd6a138e2e91a69455f9a080c4a5b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2269b739782075e6f505a09eac4db063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4676e17510256ca1f51b6be019513d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bba623cdde94a6247dff1b00100aff65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1908c984e38bb812db273bf9b09157bf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec2ca040cdcf0fa3af83b244b83892867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198b3b8342f15c617f090696d77419de68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd72bf2cec8b71f77ddfbb4ec765553169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d090d78554f902fe339321bef0316d170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d1b64328e14adf8908d9289736578071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800c32a6a56b81188f3b049d57f70f8472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a556e123c0501347caf467ffce852d673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e5dbdc044c33f9b953daf9c44bbf1174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13893a160a856a963d241b3b6169e9aa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf9b24d7f256b61b90934d353971c3376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5124fab1b9f380a5ab126d228de726d077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58575debf94f393598410d81d7dc137478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4ccd5bc41db07fc68af538940414e579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7b090b23aefa96436bef50eeb24d0b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897e99a160453fed4408063b80424e4981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd86f0ec2e247af26839e46044cd3d882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7a817e970424bd3e537e5e7fb6273683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5aa76a1917bd29032a972a792fd7db84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ec12e14aec114d56138f150b5295bd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6b5dc3f0bee71d9de097925dc2ac1286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1586bda6acbadaab0293b4c8eb1c805b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27d32673663771bc30d10d51d1312ea88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7731af574a19d7ab1d21347eecce90f989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80110e00ccd44f09132cf6d8f6c0dca90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c826fa3366440122181dd44b6f830191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dcccaa352affda0ede6aa50f4e3f0f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8762f1b28065a6648da0382c744a539f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e39b1fcb790af161c03af1a674e07794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca01033030f82596125ee5b7eea4a3495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2210cc72e067bad2240716f42ffc2dd796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7831826ad9fbcc1c3edac49a041d07297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcdb65a08ec1d2fb877c9ea052cb96298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313eef6b01f6b45409da15608697fe0699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c81dbdd8d9dcaccc14c9648df54b44c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e28d89d0ff30865f3ec81cb50f8f77101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8cc29dfeb9e5d426ee28912d0a5ff3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ef7931a50d25ddaedba8eb6c692b65103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4271e975b69ea4e501a3c1a3395ee888104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87453a79aa5473d9aef966f82d0a1f96105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad461921ca442b81adc24e8bf6c521b3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a293d50bcd112ae8f7708843b14dc81c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1cd27e84db9d551ba16ef91c5624f9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6827d98c6b4035584829cf7f720ff8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453965412777977127245ad8356a0bc9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce375c78269b4f732f8d477ae57dcdb7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a752f15272c6ca6718eb498e29ec7db2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3001bbd66f41691fe245d541bb5523a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adc4880e37e9a000f5002827b8f4d84114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e27d2dea99d05cfbc519a2be554429a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87640f3461452b2587b708804f13a74f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec7d2348235f3986d08d7170c2799f5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afa87969bca4c2a87fc7945adb4ae62118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec9f044cbf6308a84e5831e1346e5f3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa7d39385688cb7d96494aa3afbf0ad120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a32017b15680259303c0009be3d3e80121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6936ff7c7b33a0e1855979ed570cdb70122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25ef4677615f71ee4327af2db67bae5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74756d66e392f4b0d240a825e12796e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77802a60a271ff796d5441b5b02fa22125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eeb22a022a31d4a1734d54a0996735126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d70e0b0a8599d0076666a020a01ebf0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07137d65b23159f6c6a8692cd4f6ae2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df7048035e6d53a2e215eabf3c6d877129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad63d7379074d3e60fa448f9f456721130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6523744d36ae26cc25f529e3c5163377131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64592c09d75929595d6a4f308b375de132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98efb9a84290c6b335079d9afccf4c2e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70fbde676058ed228dfe0a02e738307134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1eabd5542c908b8bc8d65acf64b321135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b35ffab4759f9da9a5ef2118e2e7e3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e14197f5fbfbc04814e08935e4e448137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aa5b7dca12a3b38abe09633ec43392138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce1ad780f457c0c225e56c80f55d4e0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c272cddffd9e7f70e661d0ae608678d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b324bb4f4b7a8aeee5486a05d2551fb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5a073c4c52e58f4d8323b72096b9b5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36dabdfbad2604d8a28135f8dfac229143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88743e1b08987730cd72086c1b0d768144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05854ebbc56aaded85f91f148fd6204a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3b023a0a16b88cad3ec4fb51c3be81146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732bdf7060a5ea650dd423efdfd3fe82147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d95d18da10e62281b0eac606c1e75a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87077cabc1e53f0505d6201155080e8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7fae48fcc3f9fff637bbc522961863150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28440336f6cb2007dac5c5201f3f4d82151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a212b65af4c5d3e46bbbd6a26e668aa0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b9e2442be7a9bbf7cc34797cc56eb6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a019061ecc62906324e5298fb9d6a5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32565646daeb38f46bb34deb879fab21155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5583db763387c3696ec18b3884dacfe156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb587991bb5f0a2ec31523d5170d4cd8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98fdb4aebf993a119f9965b0047ffe8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05154153beb46c47d3ec7259467a5bf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347ad8900cd303072111b5026b16bf63160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495cab0e52598416858eab494ba33387161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc42dd0af3362534cbeb0103df33dd97162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80efd0bfb917f016091b2b3adcaf3bf7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db54819e9d2df06682af093f789d858a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a697bbd4b9d9077eaa9df51fcf537cf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb567f3cb4fca80cda94a999c233307166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46de90bd48ee913e93571f30f386673167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c0cec7b409b655023ba8948f61526b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027fbda132e78e1139f0e3d20fd9b588169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f153d43936fd2134e893efd04d190f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3575bb110d5d16d19422634c6e9e95b2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22d2d9c3ab5ffff061c737febdff604172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eb0292ae20eacba7996d6a95da2764173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9427b6bab69966086ebcf1698928f3d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e36839bf7df928eb4e74bc34663bfbd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd833a96cf6c3f8d47b987eebc868780176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29041b3f2406aeadeecfbf7a05a293f1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f49e0d61d02566944c0f7ecfa6e4e0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f2116c6cb5bc6a13fc73eea8550fab179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e3fdeff14794d557a8735ffd2dbaa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc3baec7c2f8152d5952731f2fe2d3e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701121b2546b2ec04530b574eede4976182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790eb7515a62b392d439de5f9559e3c8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b1f4a150eda363c395d26ba822bb7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd22cd4691209aa0b42d3b3285390bac185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e255cc34dbb42e204378bb97668fe186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b59cc4599650b3507c56ed87e503e4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e003d747b49e1ce5f7487228bc38503a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e8db897f96269e3ca6d6887c18751c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f649d737df941763457527a4cd196b2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62758c07212ffa8166fd128881fd1bdc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eef5d282c1e00b674cf827e187af9b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7117c2c9a875f9ffa51eb9558935e55193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d55d313406050a8f6e4a3f69fbdc10194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f66b6ff58267e7745b641df3eb3d06a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fcbf9869d7075d28057603a4624f1c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f46c45d1b86b42ee4a54f1ed27e40c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a90e745d47333ff299c74cb8132e04198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6191eaab88d89c74c5b65cd9a020bf9b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239a2276bfef6feffafb0d79dca8bfb3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9495666faaee0c5af5bef6b2a67a99201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e63f47ced97d17fb9c97be2e32b2a7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad49bf4668b7c43f59d2b3ee8f75c21203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f6193f356c81a2166e6dabda283529204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31279dfc685405c7f4535bfeddf4d25205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427e59d6b2f05bd8b07f4690e0dc140d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d245b1654aafca59d5cab25cfff19b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d0a7607b0755e60eb6aa1ccc9dd333208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30713fd38ee73c7ea9067d303c0a2ccd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4e7ff46302af24ca6bd6e2f5a021bb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7197ff582c9c7a27aff907379cebbbf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7359a3eb0da9755bd0b397aab8c0610c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38327b654e2d7bfea53b5f6746b3ee92213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b20c954427feb914ec335aa69b168f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b250c33e80cac493541edbf0358f3c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b075629e4ecf34b7f21a421b13da2fc3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f4b2ecd58d98b5385c2fdde2855178217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc389dda11bd2b7ee6fdcc4550fba20218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dc35bc7f6eb9ad3999850dfcc9b749219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb268d09f769ef80a769f4e26aeca57220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f1509574d00d295fe858ba53df91b7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcfbffea45f8ce8fe15b705e3d18ad6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e50c0bac247d8d526707dac1bcbdba223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fec1430a1a07f63e5f405762d31958224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68ab60f7d1f6c0a83a69bf1eec9bd23225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e976d323973ee6a57035f7500a12f1be226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6ce36edacd3b4d16f44833fa9a8a5b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5906dea2e62880a6dfaea90e18c4426d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35759728d9dace8dfc70a5817aa79d77229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b8e2678ccc6b1089ef077a77cbfb0f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177f0e016cb29377ca0e2d0e6749743b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf815a0cbd10cffdb763a28edee4bea232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0491932dd1e60b8928c16b692bfed512233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d428af4d963726b6a6fe8a1d1cd47de234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc7fbea166ce758551194e0b76b9bd7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483803fc150db40ce6ffe014895c4844236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaa84d2a3f20cd8226069899e64c0ac237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64384683134ddaf951eec3608e1347a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c102a958ff6f3faf3a853eff247f8c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04b4fff8a09961892489d3ed708f57b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09ca1061e09a3bd25b1c864cb2a4d07241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71753a3dc2a4ca36b4dcea47ffabdd87242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528abf0f3386a12b9388471d77614cab243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5615446072cfd2a5ea54464ab5021bb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e3530fe51f614ad117cdf60c0c9c48245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41494577757a687dc7245aac2475bb1e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc988c28055c2a23fb83979dcff460e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0359c00175da6ad7d7cf78da90359db9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a66ab040db1b4093c63083f1a899769249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e16dad4a2f92151fe584475c90486e0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65cb9adb78284f711bb61a38b01c1a5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ec8eb58c31a62b2387711c1edec9e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100e1eae6d091bb7069a343d4fe7a79c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c668fae1e12b8dde05bab18a9898d38d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f03ada26eeda9b1590c4041decad07255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fba5988bd639bad4883bb23b1d9642256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a0b257ad8945bb08c76379d8a89bd0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad8d41b258a6e1b3b1eaa3d5042b4b3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56611d06558cf90e2af090d7ea8396d4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6037666eb41887ec58d804b14d643d4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37096db8f5ee11b92b4886eed162378f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd0e59efab74bd67ee0cdeee75fa42a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36b09f6689c4b7680cb15635d40731f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2e20892f2f8a25cfaa64defcfa4d15264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104bc76697b1fe8f660e6627fd0710bc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f671db54f35b51d93ea8429c5a9d8cc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf37a9f05cdb49dc438d7aad5d47bdc8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f950f93c33cb19592737e8838002be268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fed85a639069f4839b33f2ceec2c840269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5879385d75a91765a0a8e4a94ab1967270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6f43157659475c1661dd6e1dcbf7c6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebab549a8b449616b0ba25deb41333a3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaac9b162f30f4f0d5cb6da2120c0a6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea5dd401ab30be0c0f486cdf19a41d4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518ead0fb0d3a0d86876215161c50669275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e3c665eadee8e2edcf0aeaee8113c2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb177ede6967b9d6178a8f5dc01296f9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e51b43727d8bfd42c8ccde01858f28278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681bba5dcbd8050df88aa189d53f7782279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde48f817e8c14836ea7dd66d0e28806280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c5fd3e32f472788fbf674108a5ac6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a9ffe935f031d5f8a434c82f65d0af282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce02e5c62903032a3ed4d43d8b05b7a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2389b1aa0244bb104dc90153676a8904284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9651e34b76e48874f1a31c37f95ed4b7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b37d338343de6d509215015852459a0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa4613067de2ed648bc88cb3bd4ab18287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5870721a2abbc5021705172f005393de288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a2c84fcf38090475003e4b55c884b2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc5ae3a252faaad21471fe95472f9bf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec51b5cda49d16f5d981b679c0f66d0f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c53dd8ad7f72672d7814ccf694eb57292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a7af5b583eb47d5b57c6d8d33b83b6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c79e74a977adcff75a12ae66463fb5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac80055cc846ec57027387837c9197aa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439abeef0ec19df584de6b36e1cab58d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbce246df463e8d7e34ff3dec0ed90ed297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a052985fd803ac61f7312f0d68e5853e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f4c02ef446d9c22943b1a3af93e9d4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50253e79d1f7aa3ba61483c3490a6c31300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5524342a35dffbae53a939995ea34535301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06d03b9a3a60220e524b95009cee42e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0371878fef254c6ef7aebde3518d038303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7830ffb1390ba65a0f4a06fc3270d1c9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eec9e4641a54d8e1d694d9d2286f69305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9c8f56bbf55ccc7c3a0eb9e8df0113306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133d9cb61219ba6c5d2baaf43be343a2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59cca952a2f603fe811bdb9571b54f1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe9a0452b0d81f785ceeb6a6291e17d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6af3f3a1273a88b5ef54592bbbae4ca310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c858bb81c31959ef67095c24296109311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706051152427862bb7088da23048d035312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3b51f6bf4eaa6cd7b9ae7aed19bf94313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03352dbe4d85712c917d384a52a187ed314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e6c4fd521757d286fca99c032dad2f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7113d26c8ba6d81021751bc17d246c7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcce9ba74803b2e6ce2e3d10f44a1b3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f976bdd6fa070601743fc42f0c1337e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0816d4f321baf0655fcb2564c5ba697a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5ea97e5a91ab9d03e087b7fdf1b774320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b841c3d3e8c3cd2fbe21da6fb6d03e09321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c603bc4de636f5b1dffd47330323736e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea8f01c3f2fa733338e4c0b21dbba7f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2741c039e3ac57437a606fce61431928324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6bce74e7cda4488e8ff11128f26e60325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f34902e0bba42a69d9817b21886911d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab39ed0045da9038b97e3fc7ff56ce1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00c3e84f0692e0c61b0618fcc03166d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7454b61b28bb72d2d4ed0dfa5ebd0b2b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01d81cbf3f7a1968d86030ee5abaaa5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896aadb86a0ba9e5e2d4abe7a92e06bc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e0e0ff296df2dd34cb4fd90d4fe6b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af86ed40a2012126ad7ffee387592c3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff38ce7b1e40b9a02a55017ae8eb2ea334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dae59f85ea1dcc254164f56117506aa335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e6c24ba77c783d20830e6641a3da6f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71fb74f5fe3cc7c801cc12826d59edb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f75b8816d125fc5ca3e6a8bf00beafd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221ddb2283055b8fbdc665f5906654fa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f419d4a740b1d7725d726435eac6c80340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218623e203cf7c866b76f833d7afa27a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ec512de361b5627c8ccff641b569a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca7ac9b157d59bd46fad324cb553541343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781b6398131c0a43a9e2542b0cd4abce344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a628ff2575be0df9ac4a4fc38ac79a3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f227aeee61e26353ba97f2a6dcd157346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d4feabc4b65d5604b1a41fe36c26ef347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a77ac2a61f5ff3a38b590d43e01e6d0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5775f0064faba829764375de120eb61a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d951d8188a9acece396dd4a7ef46e6d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcbb05fa2d0e6890c4e93ab7ee27cc6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d7da442cb361d7a59bd05a30db33e5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740c2174c9435574b6b9ec6ad5c81aa3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3631ab56b89ba658fba910cc86686fea354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa89d5920db6f0cbddef9b3eeac80781355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d0f063fc8ce95261189a7aed4d9062356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abebb09d5a2da88ffc2e05cbd0f1200357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba05ee144d7a0ef094153074d0dad8f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df064643f456f26e740e37ed359d23a7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d494a9a958a42ed512d3da2205bcda26360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0297c3d3218ccbb666f4ceaa03a8ee7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e936499565e413dea21eec629eacec28362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2033bdc6a18f7b0bedcde8a50aa02c78363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86edb4487e5771ad23a0ffc6ee42a8fb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cea889f8635b7f5c02005df6e74766365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3e97549467dc1faceae487a4d54e04366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230c04707fb97d3289635063f8d888c7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59529baa1f80fc18979fdb5b474a492b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0807b74dddbe0acad3eac4e2c519ca68369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa34f18bbb05a3ce3b235cf5703b99a6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ec6eab30d19daf17ab860cfa61f44371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd368a356364e1be4512ed9e0099e8f3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2e8f67528159eb45c92054a8d9076b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc0e5950b2e27705b7de3cb7faebe08374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3640f9d638f13baf94848e4da7708992375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de92e83c2807b2f3a0b3a2f80af98ab376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77be4f4d3b6f56e00065b097d8e2f8c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c859d155622a48012e239879589562d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d0f8a61a9946fc1941474856df5ef2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b2b1a5caf7a0af530953acb3f07c38380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34194912d58172e77c7b8a1ea159bd05381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5fefc437e1854a4c8cfc0c3f7b4dd8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32125b3c19a0f6f00b3592ced2e1caf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d39fffa79aaade224867795f12e6655384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb26cc1de7b405a6ca5fa53ada82623385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d99b984751a8678775f7611675e287386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b47f68e359db625ccab90641354177387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1931af44f81ebb5fcfce03d33d4eda4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2150142c89f1440c302c9d011c1a59af389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a20e78ae644966cd8144449aae34a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb4e3aeb34a968525c87281c0459eee391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a866e3c661a9b80e930b81610d848250392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be17676d54d9275ea147ce440e23f24393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630fcba6a260d2a35c9bd745a60c5e6e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e054d083b541d4bd0ae6881795cd79e6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c6ed0ee5d28c3f93cf290f9b78085b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0b330153354b3133173e0cd887330a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c368d7d6d476fa28477715339e504806398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466d2a556097b18d97ea5d650a696557399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3311ff53bb73c235f1e4a7237be3802400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ffec93c38abe24797728d9f5b29c4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42483f64240023ef466c89be703400d4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2959791f0e5848d28253728067d37678403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a039e110cab29e1435b00f1a9998e0d4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53965c8a2f83d5e9c10642a134b4c4ec405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a543095af09a2ce45efb88be39e299c6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31a8c2d6ee2be0ad815bbfd15d01b88407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702d2c8e49757a00687b9fed245890cd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8891bb5c8c8565aa41081fac1859e9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b16f26e8231d4a85e5723ffc83106bc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ef58df9a28ff8fcf1d8823b8f57a6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7386397eafe4427e9917169f7e7defd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beae7dd4c8fcacda4d7129ce31d69d9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e88a155b8f67afcf0d9d766772fbfb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b0c050d6fdc290a40baf8a7f266fb6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090d538c93ce6ea7a7971b376b47cd3a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6746e4cd1bb193df1ce9fe8744626b3a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163f049218e9a3ab7173b9cdaca6ccb1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9309d9d9257332d6ecb1924c735cb61419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f708e2297cfc519e09a24d6ed97fc903420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41e66f1b539c5841e2a29c5da9d0577421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0833a55f66aebfbd397fed86c61f95b7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd1d76c9c87bb3062e7849140ca3d47423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7250de5dfe1f5eb64004c92f01cd14a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e052a6b762291240428819b134c20c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce51676024c0258bdb38161b1e46d90c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19627947750595f92d8fcdb9920d6399427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f33fb6a515a22d94b2a7c3af12c8c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd5c21080902bfd36175f92efa9f710429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f32050d5deb6671ede0d4a288d8935d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac9ff1d0b35b86ac1dfa8f3485354e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bb8486ec05f18361d1fc4d1fe898ed432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837e2ff302a703b78d5dece2ba31606f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe43fca8a25784514b9e95c56dc9f0b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7199b7726ca50ca276f5c1100ad609e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db84d045c2b42d11e6c6f9c72bde44ad436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f91eaf3f579ab6fe30b176fe4f8b5c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b172c1931ccda82588d1e0a62b4b30a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726660bde893b57733ba70de079473bd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb263e5987bcb6d6917d683f54afa60440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca0aa4855a56e919b3d2eb11f30dd75441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b738bc2c79e455bb37f8dc78f0ae568a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c131957e64b6dbeed65c6f1ac778e88d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005e832b84b1bbaa11ce9e6838ae2cf7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33477bfa65d8858c79cbc25fb64a9526445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0c00cc700c9f46706b94ae2ca2ebca446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f7e6caf00bd51a55c15977e9cdbe71447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f83cbf5e4d95515720daeddfb914c1a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa3136a25fa7c52e491eaa782e69399449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5cd6a9ea2e3352f0a9d69b0776565e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441331ef4b4bc5f46ea72811cea98261451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075dbcf2437687b867326324a597f20c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc739f1cc8f16dab50c76e76012c0e2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a8cc5e8ce6d7cc25ca098a01ee59a0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd9a9cdf485b0c38392f3369de3b359455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b203aa85fd2ebf14764e61e34e08c4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef9f04a2dd058b69efc5fb5398b443457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0702f0eab0580aa1c58a28c751d7f8e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e7c53926ffb2e8f6fc63f81af5bf54459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a1a7078b28342acd47f3af9d4130bd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d0c8398419448cfdccaaef824470b1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cbf91cecd1381dd7d794b458f08c2c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cda3df7f5fce69e1bbbeb68e9fd5f9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db51b1f7d282e8df59590162dbcd59c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83cf5113b31e8059ec0727a8b9c5b4b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a6ff843c60c6af21718c6067bdc19a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a339f2ca95f235e8c4ccdfb494ca5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189caaa6253a062e261e8d354f8c0cab468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f6d25e93762bb20009088fb19f4e74469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35385b68d262a1905b386cd43b9543f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb817891a05b89bce2785a0648fd6b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9d1a808a094e678d26e27ef69f18d8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3037b6bc1d14a42e9bab8a74220455e3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637dea63c449f78394018f7694f45e7b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2d918ea09ab5d79f30a0210352f16c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65793127515d2a42763fb238b11cc16476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67d44144c79d3dff42d14e22a59a947477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0806b89b27af4488302513fd6446d2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d8b70bf4e778998ae0cd88f8f7bda2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e28700f59b2eb02719ce3c71914e41480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfee7945d2b521c7a06d361b3c578700481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfe78c316f235bf0432516c9a91e0c5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a8f6f6d7787aabe60fb7d82352ab93483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d676790275b4d2a02931d38e54ef8ff9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74e190f8d7d170aa7d6abc24d5326ee485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb37273075ebbb293c270e06e3fc4e6c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2229150ce7fd1c06f5861e9a685fdf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8f6cc57eec779c191964fe0b40e879488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c843eba25306fb2d8e141d161e3b609c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd60d6ba5e9d5b45881c63fd39ab6832490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ff201e57c8c5790b8e76da5b1df25491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c998abe08734c9fe1506a9f07e1130f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360047afd425f8f58d8141cfffb0f04d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520c1ca4afe293dbfad2274bb9715c8b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f37e4cad032d204dd598cda0d6484a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179a427ba80933c9270b5919d96c3f30496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f3c2871caae083329300ba134e7eb3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5e20ac1795fdd8466e077d3a140e0f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7987eebf3ad5178cd5c5590f47d3956b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab687f4cede82a6f26bcc5664ab19575500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3f8a3b6bae64e80526db3e4894a1d6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45587061d3e6e45861f2f7eabe90d51c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf09ca9780338ac16c8ac44b475c9048503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb58f2f712e469e8506e26a1a5890603504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6deb61da2e310efb18f3591221a999505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d0a4487f2dd998d5fbb6a9f1b04c80506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725321e0806ee321ceb206c2a686e436507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02c1aebacdc98549e30e28bac28eda1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06b204aa992e95efacb5ec5117b5f22509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e642a5344074533cd72819ace0e276e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a0d329d7e73c7ed45a2f592d7329f1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e04ba853a4ab6621da989edcb1ce9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bf2edeadc7af0abc65986c1f367c63513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795ab49ef7ed316e964c25a045499154514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a69916bb8240be84fbe18f8b0876b9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d2ad7385e203e5a35da85e25cb29d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a410c2e700babfc533f329c3b0f233d5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148b406af67af789ed9d228a8a2627d0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3ecce2f60b38680de7fb99f12221ed519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7496404332a2288b0a6fab99c263ba520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544212152b0ecdc560bbf07f2bbd79f5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6962b94e9c5ee94c07202421ec6abcf3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046a6d18769293d307d8140fe1c4182f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843c7405c8b25e5929d5c59ff7124672524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818820172f04f3c385fe66fb18194ce6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b856cd59a89bd63432baa1b6c0c5153526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd10189eb0355d4371b3b1d7ec118c2c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d604af76cc35f2ae204dbf09d19f95528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980a828b893991d4f69a477114d21114529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3e7d7d2286b3e12e6f558c237d52ae530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8806d07e4c26e5540a1d763fb3b657d5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9baeb1878f8d043cc3f68d3034865e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119fede0b5db37bb74f95d9ff24a4fa5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6648318bf7af630210ea31844b0fb75a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831e36ba5c6dbf584004e3e79f1e9e08535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1387e59196cd550eb8dc7869d9366f2c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ea94765b355951db6e294f18636d6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df2fe647e7f6d1e8fbd02f55bab991b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c38f3fe1be426b722cddfa07a5683e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12065fde492dd63aaef1da10ae0939c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7932863c0a8a729dc3c373bf9557cdb8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a0c2a525b8a1d41b1d21700ee32442542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b11be5a30f6351766ca989e852910b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f58fe99c88d206f6f418c599564382a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f893ec510d5f447a15bad85d237f6f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2e8674a6820e6e53a736254adfe50a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136e0b56c763fe2c4c50eea0d0194675547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd36d9f09d896b06a55236be7dde8a5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6dc2b8d5127da95cc58d9a96e6cec6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e80bb87d87eb03161f573d573fbad7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b635d7c07167d75178e933583ce7a5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5f777a4529f468edbf115e8fe6c776552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc03f85202f65765c464f139313975b2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d68de224af9b00c94dfc6772cae4211554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2018e16bbfb140bfce86ea2aece789555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3f2144a1389c724d129305d0198569556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a674aabacb0ea4f562c14930cfb253557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809498eb62c3dc4173d8fb1e5028cddc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ac6011696fac3420ff6fce4d8a8eef559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df31c2d4b9f562c0e7496875281207d6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37890373cf5d00a07d13dfdefe1bc43561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c85cc3e4db1c2cdc780714d755e9be562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb7fbe142dd78c5d4fd00097d040976563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5c1d8110250474a95fadea968af27e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11044dc9df2670139bf9ed1f60fd9a6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7294fe65b92d3eae2efe4253924d079f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813ba32abd8ffb74e119788117cf8911567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7093389d0db8657a9bac330d84385fa2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b0bbafa0f4d45672cad250a4c5f700569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d72047c74838ffe60c536391a2ec25570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e00e43b03f9f4902234e2f89d03c216571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a312b3b53941fad8ea4d348e83c089572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be33bd1a47925bebf01ae9576c77a028573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcde85bed6da7f60fd1322cf5f2a4b9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3f5fed887410184e40d0fe12d6069c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30d98cc4760db3f0e693400edb3d948576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67331dea5e965044d4d247d3d5671d34577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd866975ebfb791961c81fee010ac7c2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2572d503503f7b1a65c60d29b7d78cd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d8ddcaea8815a58b1338da5de8fe5b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277ab7584e5b3749d0e891e0eaa2eacd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0833b349b5f628deb7c52c9d652a0bbe582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e73d9271c026badc2730727186bc39d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063ce552ce1af3854dd3b7398d14ca2c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1796a957090b0a7cd67e7bc2c2a55425585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c2d56e29f16eb20b6b8c58121f014586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed46d7121d674f6bfe928bb3241c4f45587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06abafeeaa41e0289846aef5712f829588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663eee3374dfac790ed0aa0c7730ad20589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5380e0b2fa5687a7b04ff000c06a14590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcea66f72d121a6b1e747603eff86e0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1cb9951a3093d098a56cd31809779b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c619368353c8f963697c63818c4b645593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bc694fcdc691652d04abe92cdb9c97594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ee5d4663bbdd299e0c6e0cfa3649ed595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bde96f7d2024502faf2f645a00f3e9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2f6d073259a8791813b71be863948e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630b98a8ad95bd597b41cb3610349559598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d342881bbb1124d8ecc6db4b77bd0a01599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9cc555357f6c06eb80cf82c998e50b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be91ae54138058cad4a8bf6053cede2b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c582a6da6d059a29f31fcb0dce1034602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab78b7cb94ee9cfc6c06f496c9cab7b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d5931afe173f46129e7123927c9d1a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321b94515e4fe9d73f41f1fc790fc8ee605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f13ea5971555b787a1de15aa404f613606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fe9989175fe7a3ed043996a9310e9d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134f9696dacefb74318b312f6e59d239608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0855633668e526c6c697eb66b82955c1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c07e0f88e77cf9409a81eb42d594071610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa4e6714dba3c21ca9d034e33856223611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19022b2e3652f3862f1518e4dcdfa184612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8766fb3f0abfc709e4c346c4cb90a50d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017becf384a200b7db7e7a3d4603ed0c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0532887ad433d278df9671c1b601f9cd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4614e1fcde9ee3d7b1593fbf933d3f2e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ed0dec1fe479a1fdfb13b3e2c19d59617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0eb7c137a4e37da40e1ee96b583152618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517d18c6e4381e06eefa216a0d37b36d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f31ceaae05bc983fc80e3e96c58acd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fcbb5678796b4ccd62161b277add9d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b0086aaa6deba3dd27312d970c9e47622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe518c0683bf6cdec5565451e7c15b22623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95ab42bdb6f7a944ce441184cd683c1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac2daa35973cd0bf686ac7dd63695f3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807d7d77f028475c2624b3113dc1ff74626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1228928b34d24ae4db6892ce87430073627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8560e50c2d35ff057e8b68169b48bf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d270bb30af9544c1440750061d4393f9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca3a1ecbae9a5eff2092415278a8bbd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b24805e6763b5151116244171fe4b73631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef3b61299eee5e203a1a7f4cb609a0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e081ed613af5e56c9e0278394b5857633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507d309033eca7e5cd12c4728d75c258634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4397abe87a7013cd13d05d44182f4809635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5bad66b597d9afa8312308464fb935636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b11d407506f0e5beffbd69c67252d44637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d940393001ef209fc04c201c8619bfea638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f93d9ca6aa332c421219d696e06a365639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d1481bb047cef783f28843d968ca67640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e88cf06fda8f5433691c7c18b8932a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61af7eed6a360c2a4f90f99aae7af67642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6520cfa878feac03f388156af15cc9cd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc4bd4f30d031b08054649f75fea00b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7197691b3f384a73d72289a17850cdf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deded6c4786b42c4f6498de805ac8684646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c263277c079c4eb588c814503940984c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1c09f10aba6bce79628a8936c37ed7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3c5bfe8dd90c16985f3113402dd156649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b9aca460d80df77e5b605e914a9e5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1325a3930d5ccca4b69d5ee164b6ab08651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb16f8e5e8713f23f6db5572c0dc87b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d7980255686ab5eb9fe9bf83409f0c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ca7ab54b1353fad87c3c8bea9fb75654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efc63157bb8c0afd03a4a2bf217043f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594c71331346f917ec64fa082553b1f2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef63860a2c1051eda181f1903a016a2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3fbe64cf868e9209ebc6938c3e5c87658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4315e87917d590a6ec2ec21064cf1b73659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86d5c715e5f7d26f57139398c0b8977660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179fe61c97342244eaf89207c90b08d7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8e5bcbbc19e2088153cc488ea749ef662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f500b2a5fc7ff8e07a68abeaf7ea739b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b22d1444f897acbea25fe8de13dfabd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84017469c72559c16d217f9cc05d25de665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454996b9e2878d37d680334336308c3b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca292065fbfb023524b6b06ecac8a04667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53272734a957886c79394c4750c9a4ac668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6850343c4cda25d2834b04795625281c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a9314405ab6ade5ea4b58f518fe7e0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f40d2bdf4935741aee060f62a6f56e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3debf556a44e8624174c0692c4c627ca672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c049ab555d9370e6a86bbda256340f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8d4d89cc3403fa80495e9ed6c787b3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7cfafe9761e07f32b3089143cf714e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1034721259c5a49e881310b862505291676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23478193aba5200a14045d9857432f35677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccb26a449888f58aa34991cf5bc31b5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f86cb2b47bfeb3e6dade74d5eda703679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64af4925f5abaa73c943df56cb4697e1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e14544289a02e7cfcd1a2177c1ce3fc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ae8f5e29bba8953746afd81511c78a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7236d9e99e451e27c1dedc222870a482683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de90ab1083f171ea9f198e6d1ffa3ebd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32d44b03a5280855ae3d6cc2ec1fa39685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486fcb1c0bf23f14ce2683eb6ed263bf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecefb556e046d8ac8589c0c1af41cde687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f034a95655808d2d8b781f36b4c31688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744f7502233871f4e24a14fc811765a0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6117cd6cf40abe21dafe51ec9b5b80fe690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b7c192523dd521f9bd8377f23c1e7a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652e7a55c41c53fb754272c7ff924a83692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd16988471976473c31dde1930ba4bc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d2889e9808ad629d79b596b78991d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5843e4bc0c39332f0011c2332ca2329b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fa1e77afee1865f4ca700aab158e0b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a961563354c975c838e9125641e9fc9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c0039858eceacf779859a82bee6fe5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4405b301829ac7839563c5775f7cb64b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e81664a7fe034ffba9e4684e4333c75700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01072b6a15d7702d1319e7e1dddc61f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1196ad27d6d6dd6ed2e4c9d8e4a4f84b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c853c4b237e8a11c1c2347a3509443703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36df73cbd135ab6047178105abe0ebad704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50e181c925a3aed1ab91f13e2f19061705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854debae07938b27fd61f2affb4f6d68706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598112a40b022d9d3845f64a293fcd2d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe971960967c9116b7d568659c8cfb52708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb26ab04040f74ce145752a2d33dd8f6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbddedfb8edc93635f415c769db66e5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4513a0ebbb9acea1a9454ee1818fbf97711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fb413c7d772123e61e74f842498894712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288be24b66c03c08f61a9ef136983934713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee098c32b49c92a73dab531dfb6d294714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0720fd1d854c8990960716167c62d025715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1f2137a5f38f107156eb9c676a433a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1af33c07e0cc90a675d3802cddad08717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421adfcf9d23ee4529ade043da241089718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e79d9c0a2a91349cf63718a6989b09719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2adadb07de6372490e60d23d6129072720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cc0d11fdcf1e8006dc43ff6412ca3a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc99633c51345307349fdfd652a887f3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0283a0a60004532e9fd5d8f2bae35c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121392f8f0b78a294a7a398bf8b00238724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be213007fce3ccd39d61465b65cec0a0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb075a5c42dc15c9464e886ec93b8a3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210e15a6ec45e8f88becc3436c5c1ec5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e42752f298d8e7134115a2fead90981728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31ce46d4d13173e02c9532ab3a67f11729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea9fe2dc7285b1ccda9c45f744109eb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bffe1772db63f9a588e665f417a932731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329c19fc583d10aeb031c3912d7f07cb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae9b1fff3c781e76ee536ffc003e954733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844b08754e282abd3817e8f80115610a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7a0835c3f0fd2149e41ced9cd1247f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb24398baca0ea77229ec5dfa901e78736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b53a70614599568229457990128e76b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe98ea2355c78023d14d3160de06bc82738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2961b19c4206c2dd11b02d731a91d1a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b337c89f390b27dedf9acb22ad7fd88740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66495918604a8022476c9a0b357c1c9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc07840f72cf54894df5612a48b36e28742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e15327e51c6f108db3d0e1f3843cc6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dea272345c0852ab01ec796b2d4099e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c605328fcf7a458ac00f1382332fd99745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ba0c8739c69ab8a2038216ebc07f1a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1abb13ea1d721d3f02e4a02243030c7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f27ff4eaaa43ef0f6b333ba830f40748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4534f716771e3d9269b2096e02257d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6d5a29b573fb84a6d6dad391f6ce63750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe2d73ee649a2b28f907e7cd14f59ed751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853269266af20065b4196a7277f6ea7b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddb77a471220fded22260527df07615753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce4fadf597ba7386b4464756f687dfa754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3f6790c1da8b7adfd57177debf4e2e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b200dc2f6c1ea1a8cb392ecc21fa63756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d375b8b598ddc298fdc31765ba531f37757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c411a2e5407ee77a0208cf073e07ca18758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d716b31526a58f8724378904a0de1211759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67094e9e019721d31f811b9c8e71f1e0760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305d84a7ee7f9ab95f6fdc7337040037761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e04e03ab8be86280afde00b2b496b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fab5277c0cad26174654f15d5bc094763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7c91994fcb61e21b23192c51ad7d43764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5e2126d232157b373275d353d3b4e4765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c51e99aec63817970867c716d1e0586766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255cd4f7c8b6cff09f9c8c5df128e65f767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a48a17c037f53d739af2ae70c9203768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391fc29d86ff1978e7cdb2608db3d942769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445ed78a8a8008bb01f461071f83abf5770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9573b9e1e83501664e71c3465e8960771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0661104832e3bbb2044b3cf09c242dcb772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d1ba988eef7122f09347151e05ceb4773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d41f64dc6c0a015980ae13bcbfe5519774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d61661bb813c44c6bc2cfe960a11b5775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c361700fe4d7efa6e9f0b4119ab098776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4162f1071096353836d66fa55522d6c5777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ac6237cd136de5ce6ea3d630057cb778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f49bbaf23b64d7f5eeeb70d39f918a0779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda6d468644cce0ff4d86aa57ec09a87780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e85ab1948f3831fa99e98fabb9483c781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce945afaf767a62b956947400767e1e782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56af0b049292ae3e53f4789d3371ebb9783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99132c405588c99294cd5df0145a8aa7784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2459cfcee34ddf0c18ac3da6ca9c74785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41490bc351e7dcfe76cf4679c47e8756786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15c34f4f45732d4df34f8063916cd7e787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c042d90474dc1887026c5b5700c24e49788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd5b0fdd3fa6de8dd7e88ddc0f8717789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6852f4a3ad1f0c13153fd44d494f7e3790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f24f75e07c843c271d9a0c7a8d2160791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea5bceaa926f98213abc8a0a8b58577792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9573e0e90bbfe8fa4558df0c449d2b5793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ca175510eb24bed85f2a0339d97f9794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d060e4d842cbace951fc22289f364795.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b55f29b7b62a3d7a5cb26aba7c8ea111.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6809c568a9845f52fd83d6e91aa390cd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ca0b8d023823a760172485355336cc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bcf8fd2417ff2ad1a982156c40f2674.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc2b5dee0b569928da2c92be777569a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effab24675051824782dd92b6c7e1c026.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c793afd54789e67dd660225af9847f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200147e70d935d5f46b258865d29895e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe6846dabad19ab548959e0c6797deb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644afdb1732f4081c9c783b937e89e0510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3185ee5a9cde14e96d833c44dc961bc711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2e82d153516bbb968c2eae32842b4012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c5576d97be9622c9aca0704f49efc213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cfefb1e6bc2b326c21c1c3277d9e3914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf2f4a8d9babb129a191e0396ad066415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1fd15cd0d9e0ca1f5f26384aa4652916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efee3566e5ecdc5b4313c0e3716f1a917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc16bd954de0f74a2e05b5a41ce73ea18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71685b519176e04802ca94aa91757f4519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c2d3718364b1cec97542cb444d902720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ebe041f4a651b0fc715f30602b28ee21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f9e63388cbde063ba7f704739c434a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5535fbabf5907007005e2c44b27562723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aa0d866d79f812b407b63206cb21cb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe2deb8472b8f1597a113ff2bcc2a2d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3c0c957bacdd5da14288aa7ca4aae26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb72b026938812f2c8e44585cfbb9fe27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de633c62752cb918d7d5d33e48bcc028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350aece2958e7b8708989d5d723f651829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e7396eab7e65d286d27d6af98284830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2672652eedf549911c06d7e8e617213431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65838d022219e2fb049bed7df4188ea32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc06d36a32fb0503198dce6a7d7f3333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4b5c2abac752bba5118bf2650c8c2434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f3b49ad143f42c87010d87c983aa0335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3fa5368baa12eac0d15a5bc8c79ad236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97715032b3dd335148990d0d4fd7369e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b381c11fb77560604680a6c843aa0f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4ad59490467dd5f8ab49c5748422b539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebdb270dac2630fe651f5547e44274240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af51a4e1217641b97e33221946d1152541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf79f615dee9611e66fa10b38a301ac42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4615a49d243c14475c9446625b71c6343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b505ca177f2f8f7ee9ac23269fa3e444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab83a0956ab8132c6b34ae54964e198045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a23bfa738baea6b540f0f2e815ce32b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a289c1c69c1faa1ebb2e164ce5473547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6eb909396acbc25b632410c13fd7fb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a7eb363d99e16b6f3e883bdb62ac6149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0c1d629cb7436cca0b5be15ea931ec50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad5ffa68f3351a7b3c5d003057b32951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b826caa0fe08d4ba0c93f0f73b23ac52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68284a81744c841057c5af533714153b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee171a83e6fad11954ebf9314e67e6cb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae8a85b559b8c67ceee3a1aec251afd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42686aad55b8a4bc92a248460d1eff3b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b20a3c81db58a74bfda9c148ad2f2857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20699ea3e080e522363108099551367f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4805f995e2b9ba2e3ca267194f73f059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e121800f7c1c1c26d8c8b6c3a0e0c5560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffed145456bc47ceef31813247b8e6561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52568cc1803153cd9167138f562cf6a362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca4568fa80556251b6ccd4f6608f3763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6154a661b203a65c701cb188569fd71064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7307ca730b83aa75e162fe39e45ddab65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a68be06b4f31e19fc16821dc10a692266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df6c40103e4d50692a1ce6e9a0922ef67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3bf9428f103200df554bc07bb7452668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aa256207e059b3dfe654100efaa17369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b82a45eb1e948601939ae72490becdc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a690ae359555ee14b943823074d1a60871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efde81ea925183a481e505deacdf23572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15bc382210a19648185317a7acf81de73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef510fdbc872f099e69a1e55436654574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8608b81458f8fcbd71773fc4fd2eb5975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c6141b04680a30f847934276b5838a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dc1ce381fe4c8c0fcb704d3f8cc33377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b6d33de096b926ed997fdbb73b41778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607693fb29c39010ce776d83ff1f586379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e1b3bfb68784295d6afd3ef962955980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b831b089e250ef9870558717ae1a2a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9977df7764290d2ff9e7be4a9941006782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808a685eaa698f497f6e916875a3f82f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2ed00453afef7c8345e36138e0628984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f6621962a491facc9a839baff0b7e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dc492be7fa008a7867dfcf1f729f1386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5652f6589234271ef4a7cacf90c60987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08855b5117c354b08b9e0dcb2c2311f488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a15df6dd458e7c718a95f73793816189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adcf3e8e6fd46d36ad0e3a1a04b25c290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90168f5b15185ddc2e3d2aa60b29cb5391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b9c6a22d555f8b3fe5a0126b76089a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b79f81728edda9f19b07efb6c7e41c193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8a22d32306bd55f3bc3563b4cfcebc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87817f080fd37dbf45a7576cf4cae2d895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72855dd2db8c187ebac998a5c697dcbc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f20564e482da099c0d4c1f6a361c01297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c9c52c30928eadb35c3478544cd53a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d6b1efc24624d0a229318b96ca0b0c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20f9bd793139d8be93f51e8e5d4dd95100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ca7a299995324240abe96a8d6713a2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ff991232dff48a4aee134da7388e2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93757a16a9b7294bea28037952e0e20103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca00adaed392ced7081c754c8fd288e1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c7f2bf0c2b01849cb960f4ad7ea190105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d82f6a47cd68970d026b87910f28ae6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532a6ca4abf97d5b1109d1d2a50c7261107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e793ac5bbdc3749f33327e721a9f0d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca269385795fc590050af92833452d59109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee6833ec15c937c3cd0d8191cb0862b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a806e5a580b20abca82d9d5822a87a03111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7823c9c4b118b5e8334b571cdc50c5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d4a625823f00ec61119f59fa89931113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5026f498ec2d375e83b063212f707f7f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fefe5c9251e2345f11dc81de1dfc016115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca99da875f5837f4b956cc8e975b4a6d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e885ec5395154180b9d50dabe8cdc0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bad9ce87c619a984088f1a19c90d43118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6d60efd18ae2b4dbd06214daf7fd92119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d36acdc61379f8d7dfb34e08419f7c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a023b92c3641b12484da7c08817a65b6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8865c667a34e05bfdfbca73873fcff122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b76a048c0fd555fdc1d0545b244d4f9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e275c76c199231ad535340d82844804e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aada82827aac90d5d7ead99a5160202125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b191fc68edbf8e6c9a348cdfd377f327126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ada2a75d06562bb25eb6f12eaff43127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d679ce14592f731a2268e7530a836bb9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ac71e16ae6d0b8c2bde1ada07c11c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef67314715adbb7a2c97a0836b04deb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0b79b3ddfcb26ba81c1143ad13f7d9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2822e384be5608961a1520d6aa56bd00132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e383d6bd42b6ef89afeff26b76ea1cd7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2df8209b35a4cf884c468df03ec868134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79683d5b6181105e507f86e96d5960c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7f2a0dfc50c336cb857b79dda3cd94136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868075947cc38ea820fcb0bec0ae9921137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc04929fc12a04c31365444d6436858138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804ec911de873a02b4554a1d585f3058139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c23ae7225e357758c953187905f25da140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79453db00ba5399837ad300670152cf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0677b56264ed2aa07620338f768f894142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bb0e8775f798e904bfdfe3a15324e7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a875444de13d801d0500194a6f5d1f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd747d1f6cdb76e5467650b75d706298145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d359b6775a49e1759923d6fc906c1b2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa5c5716970e6567a4ba4257b182324147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d01c83c59f4ce04941602b3cf4aa02148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856b7e879f95566e8a8cd0edf0d8640c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db35206a4e1d82ef5cfba689c877c2ed150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a30e420f6b7f71ea79480d19276ca5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c090a9c9f1a3cddedd3b4b9ff24185152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7f260140534a5d96fba5213efa4cd9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cced36495cd3b2ec0395ba67d080fb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d59eb8b8b11b94229e086e6ad301f1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6101a2069ba55a5ebb2c871c6e0eaf6e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe78a94dcf83abd10ab76fef85d48eb9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bab34e418ff402f359f02b3cb72d7fa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa39c0c57b3aaca69bedf1283367d55c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6a59ae7873a9b00402ab286d2bba30160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad147c0d06125511638394a216eac26161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa66787299d19e0c9a688a71aceed94b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94107d9337b21105f731f3ee327b6f6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1099278a638eff7f0953950301fc3a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8a7a2db2a9957713b194911753159b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1feb6890e347ee998b37830553ea53166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d14b4b684a7155c4ee65ca0cbe346a8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c556bf5f4d887316c1689a799fe4e79168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4da18da28540ef0c329ce011af1ebf3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d5f9b848f1100f4e2b30dd8df9fc95170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eab9c2448b5b279a103ad365dcf5f22171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de3c2cac2e5ecf1c7b99618210ffa8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb9bbbd1336c5a4814a48189863d46173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e495082f787d1feb7644ea647fb983c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4754f6018ea605fcc4d0a254b39744fe175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f923000e49ece542dc98b82fafd03bea176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925c64317e94e861b5d1bc3e173779de177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea5195eaf167e2571b048a4db30e3f7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9240c40ec60e13fd309b1cee6a37439179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d65287c19f802649266b51995d26e6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8a46838a3e94fe0e8dc4abf855e284181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb48bb9e0e7de8e97cbc3f5b6ec43b86182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9882491d68198841fbcee79cb8c9a80183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60279dd6539922c75087dd50d65d4680184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d2140860bc36ee84566cb63a459676185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963a0a88c02d07838ef71f7cf2c6b9ed186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c18cd7f9ae28f6a9f5e2372e38d729187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6619b7df6ac98d3b7db9089c40727e9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9f4e435b79e537759af94674544965189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bdb82a3a11ae551a9cee99b21b7113190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e3f780fc27245286e8b1d99affe5f8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e41b32c05fe44792fe10313adbb545c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cad8b9199d3a5addc79acf6930b37a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271ea9b14c2dd00cc2961640670b57e1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b24c6fcea34e8f780848d988390136195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05ddec1420607c323cf643f7e040c09196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47ac67f5a1323c8ead0b6566fb0fcf6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0823417be3061a4bc7e965aab799807a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0b0ea2c01082b766f46efa3c33b431199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8dc7883657dcde7ee9f335255fe0ff200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fc92c4dfd88f43662d854aa0568532201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc49496b5d0c6348235980bb2d7e3d5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8b114530adf1d61b40c17bfc568fda203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d55924970895b61eb425aa0280bfdb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a1e83ba4fad3f584df4bf0a217d27d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b7a634d4c393f11fcd1ab7b2ae9e8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7d5c9b2b0c1fc27ca130bfe2d83a10207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d90f9514be1967e5a1f769161cf9919208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acae5c549f7a7d3f7ebe6690ccaaa02d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182cefa425b03902b08d3f51c4283e31210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bbfddbe89873f3d2f43c9d81e0f8d6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627bbe85e7b2ace68bbbb33c8ece227e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2f6b24a1d642db0a274cbae8be674c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e9e64facff4669cae22720f6a6e933214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf74fbb3f7568ebd2fb4894f9c995642215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd48c2f91dc99ec944c16888b534a99f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d047f7d8b9376c70a795434f48daec217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d34a7496b479a0a6ddf85d05f9be1b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e165eaa04ca46b834fc5aaaa9c4029a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1ddde32d7cf455db9e479ed9a5fb68220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89eaa35e3d7abdf788e19f9de5ac511221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a7b5943e182be04c509508f1729be222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc2a370cfae8a7daef1360892d4e59d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b60c7bf8e5ed083327deb826913913224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aed4f7c84d1bbe5983e2b7252776011225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fbf4f062b557d3f0af189b9a7debf4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c63c0263aab4670f0220b31adfdbb5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee6dec245487ae68659da279eb3e2d1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4f9a39295de5e157f92ace1588dae9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d84f42bd646aeaa6419e691d602ce37230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99feb8ede5585da6867625ba3c8b0bab231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdae70ccb98b3d975e1584e9bb73e6c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097e0481a22ddd665646bfd3c91c4ef9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de902b1bde20cbd76117442091592563234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68dc0fb6e3826ce6424e4dbe76d7559235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77660f63375cfec2fbec8aad26cbdfd1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b48efdfddde821b6ec6a701436d345237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e76139ef5b73e0830d1af6a1cb56b06238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3112433f2d01292282a0e47e36628c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365340dc916f8b8b8a1beb21e7288028240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6838a7cecfc951b09e1e463ed36f29241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f185a59d89d9ad61abf82ed2cada0f1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab844aba8c83b04619b50d764e4d8b7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec827998af525cacefcf0df239249e3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33760ceb528d6485792a8b3be277c40245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0eb750f22e7492d85192b58824fe8e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992adb5518df47ae3c95855148ed87b6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c730de2d3f67d043e1b09127d7456248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a34cbe7a0c8282914d2894b04ef71f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ac53a5f6896da7f4895c7cc398ed37250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4aea1900ba25901f44493b3042d533251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01377f073d3bcc8c0c6a208312576534252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419500abeb8a6e6071725d84d76048c5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309f9ecfcc49f4b42818ce1e135c8ee8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7879adecabff0f94d9e4c4ca0e50c419255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870df595bb8f8eafadbf46fb6a593c40256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bdad2a591b21c76878d1429ed48d81257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ced54d5da9056a69789e1ba764697258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20041fad09069169f27b06856bb9550e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d559dcb2cf4325d46a41b99711e2777d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5058a29f16eef71f078e10ff833100b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8371229a7f35c484c2b01c338971fd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759da32a85603b44de85ef1e71688347263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0682b2837d625e59413b03cb7d54a71264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd114084875e2222b15fde852509bf1e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3945b6fb478084dc851899324798111266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ce175e130cc2eb48ac1847c772f414267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b0276383f798bc33329401597a2bd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68a9bd6832d80facdc325dc0f16eab3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ad4f0983f3222fc73de483ba7eb9a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39500cf004306c1151b1963b7f0e5e26271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2ff58cf2c5287436d63eeb55a973ce272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7be447a25f3e60f4b865c2ca7d721f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a5280aa4da091ca9fa59d8c862ef7f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9504bb241364ae3b8b30f75f137326e5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c95ac947c95d4a8a23408f4a54940ad276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c511e6e9a57f66c73e77bd146730d5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755004321c72d1b6a725a5ea83c79f86278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12640754d063f39ad07a16026512d66279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcc1866ba61a508f3d8fc69d6a0047e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c212d37c77b28e58af614965d8408b6c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26548d369ddac3665831b4c96e4959b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8220fd36e3d6411cc5efacdb4e2a63283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4983a96e13794843ab458f59ada91d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b029634cfa09bb2725456b1f340847b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235d332e2f9672ba1e9a72d6250ee10a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732fa4adf54aa564695213845f449a51287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374990915e205bfcfd0f814b2dc88586288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2c241b6c86d86891c1cf3913e5e4c9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa0a757455700c77f5c131d7a74ace9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e4d70eb62956b0add7daabbe064e41291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdf412a5113d4eac9832c5a94246b1e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c288e5b71c5601bc9554a95d229a35a3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6682c0b91083ae13895904cec477dd8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545e1eacc9e72e58d44c6cdd3890c58d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de4a23ce79ebc00d7e11bf72151e7fc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc9aafa038aa1814bedebd139195551297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcc1639f7fa5872afb9fbd118b2ff71298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eb0f5d7830550399fc8010d64fbc96299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e5ed9a732863be20abe777f0f13a0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd41d661220ae09bbf9d3cb6bb120fe301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33598046be8d036e103ae1bd797c3dee302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345eea7e92f69f9abea392345086c624303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18a3215a932e7d4f427cf62d54a32af304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed4c4495af6b9ce066f5bba73f3fdd7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29169ca15cc52c03c19bd859219d3c05306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4876aa059a22a97dd019f78d01c9f1fb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7580b8de8e644a6593c66e68666fde76308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66869c80835224f1d7477d0c3c8bf22b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de8763ae7a971f8dd4a067a1b4f7489310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d73ad0102534e4b358cb1500914bc9e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aff392bc3f630d9fff09c9641e7677312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185b3a42e1e1262feb7808b21f2aac1a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6c277e1597d57c426935c171ea1b47314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfae1970198c725e3ac784166a12476315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6ceeaabdbdcf83b8d09977ebdf1b2c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9080aff9340ac09341f98f83551746e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1880a64c037dded89445519e43a0e1c5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06213bf9eefcb2220204c6b88fbffd5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf1ed9afcb1ff67ded9ad81a5219397320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c389dea910a89b0f345136465565659321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587363d4f88afb402d02562314d29ef5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a490a50e8530d7d3c38d4c3dd06dbb3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486bbfb81d4077ddab5f865098f108b1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16754c25538f018e6cf121b4651b7015325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bbba7f5ec73a192c2ad4404a40be16326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e692e7643f79ead9914ec5dd65b8d41327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027ae9bee97551fc902b7ebecd71c24d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cffbc9c52483117498b9ea0822ed669329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d4517474bd1996c0794c48ce462ebb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5101c5c01ed2a6bd04afe7583354b1a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb7fc1b17089724290f772f4b8f37ff332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f4ea44fbf73119958ad7338a38f6d0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa22d4222a44b0ad15f2f2b7c50711334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ccc5a90fa6a8a1b9570f47aa042d9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d97f17b4b462b505056a15da4192c73336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8bec7b9d710cefb9b84b454118d36d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe7484439f521b42ec1016cc6c09542338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08169c57599a3f8de21b0a6ac6e9adc8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026bc9fe165bc331bb44fc801de96ad7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27473f666b5e15fc021b7c5e98e04387341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c42c09076bc3a0b3d1c6cd592e2f7ac342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0bb99ca1af3309789787616b8c8dae343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032726daee5840eb34131c9e1e67e78c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4216ac4397190cf8c37af10b3356f378345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b890c44b57cc1182b2eb629189b24e90346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2146388563476807119f11dc87fc591d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b7d86bc14f5641d7e4d6531d59fef8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd75b2c3bf60ec502b783462af6b0cc3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30facd535e6326079ed50fd4bf5b228e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f27543be478afa48e87a11dfe1213a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40869435b17dc3cddba4d31a696cd9f7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb50ebac4bf0b5ecfa675c2a55f91505353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4614074be0a187792b72ba9d12f4b30354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da28c1f5727ed8695bff8dbd62675393355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8207f604134b30e5265fe97b02918dd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f74afd2d4cf4afc1f7c0c996622b34d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abd0b0aa7933ee5964596e09f3b47a2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d514257b188a5b174e4df01da82336f8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31feec90be1d3f531027e3c9f14cc32d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf4217c6055a7572f19f1cc7bdb58d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f14771e0f66eb4a675e012cbafbf6ed362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab15fe4f7ccc7ac5f407a7e8670404a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bccba5adf95162157424a912aa50a46364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99472545789bddf3fbd6a0fc56aad9a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c10361b4a62457bc76d89ea8628f70c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0258c2980c02ea1ba255df823ff8be03367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab74d53f47a624d4bb37f9c41bdf235368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baf5dc08021c05a73bc49baf00e2607369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28205f5457893fe74e9f535fd13f59b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0662543fe3868aaa040a39e2b09adc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258aa04586895d2fb32f2794fcfa9be8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff0fbcb0aecbf9b110adc284ce1a6f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadf3bbd4f7fb82c47fec511391ad831374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bd15c27487ad24153af7740ac8a394375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee87e512016958d4731f8b212d0bd664376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50193c4b64189f708dc19e940648bd03377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b05d7da6ffe3d1be728308093e19099378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbbb88e2d8718f73bc3be2563d6633e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cfeb286d3e347d120a9d23c4216869380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f3e306c46e8add792a6bc2ad257860381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8feec0047410e9e5bcc130474fe0fa382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ca5ff8459dc2326a90d68e69d06614383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b69cc3281e350842ef7c356475a0f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca832323091152f23eee433e7d40106385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c2bed72cdd1dc11ad9f8cb60ce7e56386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93bc1a97ce319b83b7d00e8d20455be387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0b52b3352e28b1b95f9377bc0a743f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30fdb9970fa7fe6754ad67abb1cef76389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f87cd8a5741c8cab209506acb79c0a4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e191fee4c70ce40a12f37187817bae1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeb1a32446fa35e4d77e4fb5a724c21392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04af3edd5db161b0af8838a90f576410393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3499c566fefafebac5fc543d67217539394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d8c55237cc5b1aa9b133dde7397df395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb7b0ca9d9b88d71663a01bb869ebb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce770ace71b5810b513de3e71c9989a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069335bccad0a767553ea174789dc9ad398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c5e5b60f82192327da62a9f4326b44399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26351ca4aeee2b8ffd83c4dece4d8f4b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e93cdc3f9267741c2973af48807c0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602bf1f4afd9c149727ed6fdad8f0e72402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340848910f89c7bd940108380375cadd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdee30bfa24c83248c6e4d57a3a1972404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1256cd6e1e9ac4843b9bf67e5da6e5e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ee0fc08cdc1cc682bc3e3df33f0e6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61324ce32e2efd71848776b4192633dd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a66725041ea402879a4c32a2a68246408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73730362bddfea939c6165b4a4c92dad409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63725ac5c70f7038c194172e8ea53e1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a584bd0bd9e42a9969bd17f86da0ba77411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f3c9a95c65ef5f11813a5d334d50bf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4881498209703799cccdf46bf21f672c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4160b72e230ae04ef5c6e1c6e58a0f6b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6675e430436b47da52570c715928dd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c37f300175d5c1a3090c1223cbd5502416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b897f75fe74e87908447b6110efdc0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38214e87406a28779cf34657c827719e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abefdb4905103eb3517a2eebd84b574419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b37f032780ae19e373540679c27e32420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c285ff2d577907a25cb8045cb7f6e8c9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a524a0e428551efbd911e0b7a28e2be422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6884e69076133be37b8cf9b454bdf5bd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9cfe465142721f9939bce02ea7ba6c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5479f56e36fbc1ed5480f6cbac95af79425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eae27b2465122809b78fe5384ad0bcf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb1f7b3c9a6624fc5e21ae5887e597d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aadcebf3989b2f354f5854590f31e2c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e88d037365cd9f671075cf7507d7ce429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07295cff85d86ec1eb99b9d902ae4dc4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e04a34c2ae3f06d9fc19e4cb20bc966431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00a5bbe93d66863e3007636979c384e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f304170d5f57322975040ebc5cb06e96433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91168a0a3d91c63469fdc1e35fd75223434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2633ad16b090f5cc24587bf9ad6a0f23435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60b4692eab49b5b7dc857154580c5b5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa00303e134cf83dae74b5fbdf226cc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3563ec3094f6bc6305850c99c6ffce9d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82547a329b5f0d61d47027f2882bc7e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7140c033f7ba701a76c2abf9ed95f7ba440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c716d66e4d193696b98ea3eef8ed13a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8286f4313c5a3989e1f6b157786afccf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915ca286a434552488804c65ff30440e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcff01e492c231e4a19884aec2c0be73444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57805322a9530949580916d74f0057e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fe58857c601021f93e918a7a63cf63446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b921b13ef5f6635a0b120e14f444852e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea9e1a99d6a5df09f63aa68fbc8b749448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f130813322af2f78debe6bc56dbc3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb0760764e95ce7165df1570cbf1f96450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdf41e841e6edf1a4a4d909972426c0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a26949033fe94ce500f8e57c962384452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c0e0ea1ea70f3b9bb30062f2d0908453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7be963ac6698ee825f531d08248e0f5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1094eaffd375e2d55dd80d85ab452a50455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab10e732d63d77b5b50c7b52cd137ca0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd7aa615255e3826d4e7e1cde118f70457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cf22c965e3d303a382da08ae8c3457458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d97e6d2ea962bb0d716c280ad0ea9ac459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb9474f1712fe123847e92e854ef02460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8916265c34421718b96a211b8c864be5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662f4b37ee090db659bc6f2bd16e8830462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda12ff84af085ebddd8aefa000003ca463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97c1784767194da44badd4c0014b9a7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ebd5b4274b523eea3dd93d3641be28465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075a1221a399c11e7768ab96279b45dc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d449214452b3a47c10ce01ba6dc1c725467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdae3fbe855698597b903c4ae2400319468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa395d17f16cbfe5417a388d67d7e1e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb157455d1bbbf2b47a68caa2fb9973470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90de70df7433fe0579a5efd35ded508471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e707ff4624afc8299c47e404c5be8133472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d85281cde5ebc81580b4c339fead36f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b5c409b3110487a72f70a7fd8455dd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c25c55bbeee4e1f5edfd1702f71738f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3e61099960daa57abe2536bb38770b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362f3abc4b2437388004ab843bc9c7a9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a039b1ba0bae82c0fc0ae00d486daf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f981a2e2ce7fbbfd56864f64a9ba395479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9158a58ccdbda54a4053774faf88c011480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a2223b40f21b9190341baa1997649d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4689e7a6b3af3c5984c6799f60d506c4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e02e6e14e5c9a5f1579fe39b678338483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ff25f48c632b1d518e770557beff86484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def67d21eba92ece435cd0b336516970485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e432443831476616cc21633bf27bef48486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11802fc232a1e0bb24604a8fef173fa9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a5df7974b0fdf3f3a329fc8f0052e5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc1ad1095ae3f027a62fddf66afb21d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2519095bf55823fbc6c4a2e7dd681c91490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1b6576765058c7009fb655f8ef95ad491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cd61f618ecfec5f997f42591c91936492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed150e0764d310d83d5abf3d6a3c1014493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5454b22e3616e9c44ad43c44ed799c60494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e252883b2cddf1b7de8143dcf66e35495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33baef4fb88a8156d26e98e7761156c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b050c2eec2d3d3c8694b1be03ca50e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd80e44efa38e38b290af43c590f08c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9cb8cf7dba24a9c1071a810977f8ac499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7388306078267502c188053871e75367500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffe0eea9c8eaa8a97657cf54876b8ae501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d903a46a481de71b741423c22dc286502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec178f70f915db336d16f2000d83422d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c5328b233677975f33dd27e4ddece8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ac49b733a298bfd1d03eb0638ad582505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4062520a1a5c485a2b654da38cf2f9ab506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8bebb069317832d5b79fabd7697b13507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e63088c810aa4e70887066aaf230b3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f05e9f9c102ea8891a9e6a68c1ef671509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070046f21f170ebe9ada52560e94ec18510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ba0d38241ff82a80319911ee51c6a2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d066203b85d182dcc1e807b2a8436e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56645ac0fb0ad2711157c26c50ab74de513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1fdf809bd42e2647e4177b198d0949514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa4adafb92ed398ca39daadb162b701515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55671477853112c81e5ff8e81f50301c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448bc23cda631ea05bbe72179e833eef517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce54c40fafee6287c73f90f8cbe3d1dd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21aa4365c41093b17bb1b7b9f12c6a6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707155d06535f9f8f9e8b88f23a8179a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36137de9c17b6a197c98d86f71afea56521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32afa25e651a90899c8f1c7a8a7d618e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e022aaba83618fb4fa28f9ceb46f9a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ab1afc50537dc5635f1a0a83765e68524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7c2398a119e5125964edeb00a76a82525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a841c498d26b7af035506fee2379d4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31e45668b3f6af43a34ffa0599f5fdf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098974ed54ddc6891b483c55e776ac6e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7894975f2d084ae959cc3433f638272529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a56bf376df37e01a00688c67b4b05b1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5606ae19e1070cb8aa47db74439b75531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17531de9b533e8451cc5ef1828dec7b4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace21b4ff48d949ddaf524bd8202d595533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82eaffe4916787e8427b222911b57f7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed773aedd1ff8a6fc669a1818d66322535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920ff50358166fa0776badbd7b3269c3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c4462c957e915ef73d126306a4b8b2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b54bc73071bd2d720523c87f4034bf8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdcb14c2586f75a7b34015a0bc6be55539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d58aedf307996ebe7ab354e698e0f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3029198f4d23605738123c03b89e587541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfc5746b3c3abd44895d7c8441527b5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87936ad180c828570b9af085b13e558543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062b660541735c534ae17cbdeae57460544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203bc27b26bca2071720a6eb11233588545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c947bc63fe0e36ec125ed5f253b37546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5356e3dd3086c0546cba2a31e0627322547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f149e69563f4c1273e06ccdcf378844d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f33bc5f3b249c2a69e3c0f7179763b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d22260951486dc83e4b604131cd700d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d380f62ee09475f4355251f470fe9b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd7c729393afe4d3d34c6bf2ebe7582552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae5d1ae724bbbf24607a6ba8cc66c6d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806a5e7f97112e8d0e6c22dde69fa447554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314d9c5e4f1a824db8a6b25ccfc8c2f8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dd34af6d4f7c074bc40524b4c15464556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce748de2d24b86b84cd39e097574643557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea107b89f386f55030d43ba1effd684558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8f03f7d98ae2c817f8820d0ac3412b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccae82985a8ae16d664cdb44f08a0119560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e6a742aa7aa67c5837eb7d3d10a074561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edc63a42cb3c296c52d7adf728cc393562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b530502e87afee3f053543e237cbc3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e478f1033437efb204f37beccdab78d0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d77178e1835a5d94adfe201c3e71ade565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9251dffd5908ddde1b610d4b5c2a2d5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104462a6be70a9274f320ed1f52ce2e2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b04372c6b796b40b7880d629c8fd0b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d693ec772f9969aced661080e6cf4a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d907780f9ef7a4a584250091643b9abf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0355e82e9ae61d1db1759a1f998a46571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acd238fd9bd7ee1ad2823453104cd08572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454a3dfa90142dc6243d53ee8165e3a6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c8ed1be44d34cd015d04d6a7d02982574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7698d34c1cea5e95d32102371fc7c97575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0278bcaf1574485cabecff5878330337576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da4b18268e2f02bc6bdbcf84adcfc63577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f4b138dec7ba417c2df8629d8680f9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c42b4a05b9c559cd63685ea4f73c02579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57861c8762eb0c6d17415bc475f95807580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7445251979f557dd02b4c2a20c1d9c2c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b39e63d42a7037f14b5e36955ed7601582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8535c437a6bd120db6295106897f95583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076af0c3ee77a4468c55a8d5f53e2856584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07da0cb42a08af2f72fe6c7521c6f5de585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abbb5ee1f5dd482c1b17d38dbd21174586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1bfdd65918363ce54f77f5d2fb4e40587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c979dc347570c5e6fc6ee695d6a728588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee75c65093d2f9428f6e676b312b096589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e57226c214064a791c721e516c277e4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7238b4d186365bea26abb6a1bf8505591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1235b6cb52fecae3e649046464c8be592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08f3e2c8c7679388a039869de8e5711593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b413ae4321c3984357f4f349d22e24594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a44a028037077bf5030476a51cc448a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad663c84037e40e98f8180ca657abe596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ad78574ee2c44b83b7b90be8dab201597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a72e997e777cc50a9e122427a97853b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219f1e0fec5f2555a50b419231db7d86599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64c658025e8166b685766076fe6aba6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df8106d41d9db0b54f72584ab8d499b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398bd8bfc604e79390acf5f4ba564036602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56b02288ea1e99ae64721afc78d6898603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e994d640070e4d932fe5e77f0af46d25604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dd2239d8fe711f6c571efe442aeefd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3f5ca3668b778d6cac95ecd36eb4df606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fe288224557a46d041881e4328852f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8f3e5fb39e7acb17b49c00ac836b6d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f64ca8d9e8aef6ef034770e186c3b16609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65fabe62f70df74f3e36f10fcce8a38610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634be9719904677bdc88e5888dbeaa19611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ba35d5fd43dac36f355a213a3e8e43612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f461702f3ed35d88dcadef348f5a9603613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d442e77446d002b968cd60eb795721f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11680aa85f87c96b425d0f087ed32b3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cedae888a60176b7d5995244488420f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e209ad77db08bfbaf79b5f9230080fd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8babf09a70edfb4b422be898ee83dd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55954073bfd05c491468019436a7749619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e03d19e9267e96f1c07762461205af6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae3d77832182c85ca94ba51466aa14621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b13b72f2364f2a698d6053044d5658f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f83e3126962d91a2076a1b215e8311d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff12c3b67ebbd24bf91d0e6d8dc1fa624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e998ef3f1475a879cea2aa0f331fd03625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a871682c0c01749d11ff102d787705ee626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6982335da3472b0977ba1e4f57e1f7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b454346481dae8ce3a0e9a94ae31946628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34efc2b02a70c7cae6a30eac51e0d50629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b070bc5b2e8e3b10eb7f85228eb8d8a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d2d4277f0257d462aab7d89d55524b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c968bba9289f9a498cddd3144c3bde8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e476b7d19a9e6e004e6339ed0f5f7b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4080e56e89ce393ad214144438fdd209634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bec9754d757269fbf316b43dc740b4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd9b6bc46c471d9eeb0aba52c00cbd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd94635ab77727b1c26cf770437f018637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa501d4104af68838d120a0b5acda7c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8875af37f94a2949b7acdd1428e90e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b63c85449b8e973b478289fabbcbe6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b862711a85921bcfa4add6ddc961ab641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e06b8128956014d2fbd588f1a3f9dc8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf540fae554fa097118fa3f40d1b07aa643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f621abc92b9dd2325cba58e42e1a2a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1324decd3a811ea0c09935d92ebe5c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8141518e1662426c4a4da1ff97829e33646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ece7f4929000c5adb05ab5745289ff6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc0987df61c2ae458c18385c236fb10648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf5530178886b64444b3ccc1413bebd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b049bfa21012081a20ddaef32a30a7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f4fa0feb72d81c491a1711240ffaf651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6901f9db403737e77777e43c26e4f9b5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac73e65e3d658a65b827cb20259f63653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50a3022402ffb5aaa490740cb8478bf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ac7afe411967a933ac41bc9036713655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304ca6dc684bbcd334641dc6d80c965c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd42599ad73704070b4ca4a50ec479be657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9147784270aa474e1064e76c98b01a8a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac4dc97942f3528203dc7043396e4ab659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15521a1b6b9cf40ede17a715399343f1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adda0e58e0943c36ed402f59ceb3e3f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec04d8f25be6c7ae29e5fe2cc3022d3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c5a4dce73e4fe0695be2979e65b0e7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883fac3b816bc6acd825d5a9a97d4c28664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4bad7c362bbe69fb9d9850fdea25c4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2326bead772b34bd20497888e1d29085666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81b6fb7c1643beadfa9324952f1887b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03207fcf0ebd15d4f46a56ecda2d5dda668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e338bf11d7805e647dce9b9091fca676669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05fe2b75326db5bd8c1fab25bb025df670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e911e92fd6cd3565421f53b919b56509671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00b78963dcbf07658d2c4183ce692dc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7c549c3d767f3af9f0c102563bbe72673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b577c6398037d7f1f56c98ea168a7cf1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d24f35eb790349060189452c5de53e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd087de1eccaf58ad4944c5c53a1ba38676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4749cb8d670ae719a53e23ea419ef05a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b50aafc609a9abd3ebfb757f804f6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9084acad8956d13e4806ed5095a2752679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c15589bf0e1e11833ac3959de50bbef680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4de689eb2f43c300c0a8159627368e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af632f9a791e359b8c4b66bc3ef1b6a1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c539257109f6aeec5ae41a5f99299b4c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f69aab8eb142eadbfd8dfd33395385684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ac0391346563cc423d165f164b9adf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d192c4bbda03168d2da35c68d32125c9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f43306386e98f360a2723a47eb712d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee8c1c013505e3db679d37786aa107688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353a83e0b10059b8ce317afd5f9482ca689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170bc90d2d7c44f23b680b255181f689690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c570516d7bb6917d193494de15a19e2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5affad86bf1a0b73c6d02865bb2af2a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750548332566670af67b94f50aa68897693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e5540d64372a2ab67361d87c9c3b8d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad55258ab1e7a17423d6db1e0906eabe695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10c1a0ba024ecfbcbe2d3a9890a828d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca78ae875c99f659e335c89ad29afcf2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370188502316c9d909284cdad2c0ea3e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3138ccb7384bf4203e992d586461afb1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182f4d41f3d060a51a7f251d6eac2b19700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60a38aae67f1028771aa4c41d0fc34e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477358bdf63dbbffd98a5e19c8dac6ad702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27cacee143eb428ab2d94ca53c23ac5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd993e243b9171b0633141998323177704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e131b262d5f498b1ed98a63d9cfcbc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3e13a2c50db5fdd61f98becce0a857706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbefa1734c95e2c2fe1d776c6da7b0ce707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a839dc89758912d7e055ee0e5fddfc79708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2da5df79657c7de2f2c5e77b103463709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0163e162e89e33a668fde488facdb475710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c54557f33e5e2cd0110462cf2367bae711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad54d1759a7eeefaffefe9b6d2a19f4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2d72543af4386ae722fbf556391648713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d38733075fe329b3ef6592a91dbe22c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bce8f2e24b04f7e5b0b7eee85bf5a2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c219f5fab01b388a29533333db5cd744716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013d6565eb4a53cdb0d7a7afdc307d60717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8943f1a81ed197e08d1a91950627d7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd60ab47aa06d9f6229183483154e8c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6cc55aa3dd20b561bc78f030fab2b9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a434e2b3af083f8d745b70dcc91760f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b29557337400ec7962f047b1be5fc0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d5a9698d3278949b0357a467690bf723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c99b56678f6cd95c440235e1f2ab17724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd30db10bc2baafc6d9d285692c726be725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c73aae8ed9effa6b08669b3e5990d56726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f275cc6ff7efcb071d69592341c0844b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b28ea0ecf396bcc30444b7f855e3109728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0d353e99c85de6fad61a02f44435cf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef4495caf0de6aaf4040932fc24d464730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee033025947fa521c99a148d52f8143731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5eb27c0e6800fb93c37f2aa46f6255732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faf9d5fadbbacd603808a0453fb9f84733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84e48c7e87372aa076fafa6937e7f23734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413b462b16375cd406ff1bcf7e68edf4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568b47adc49cba44a86ae72d1d0758f6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba3fa0dd8593bbfc390860406485f1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aedef71dc2a0644023b02539ae7c721738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d5bf9da096d809975e90092c18773739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6ee4f04bc928966748636b6cdab29a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0a5d6a916c060e8d75a19114d3498e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9398d413f1e5d295a5cf9d32f48b3f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd166202b4fe9094e26442ee7f4f3d9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c229112487309cfd5af67e899c2e07744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5082ffcb13a4eb04c69f140b865aa8cf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cbd131f86956946234e19bf11a2f48746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e301334f7bdea818410954ecf4cb40747.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5740,51 +5512,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5800,51 +5572,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6340,51 +6112,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6400,51 +6172,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9160,51 +8932,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9370,14453 +9142,14453 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>109</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
-[...13678 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>339</xdr:row>
@@ -25450,51 +25222,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26000,1490 +25772,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
-        <a:stretch>
-[...1438 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27750,51 +26082,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J400"/>
+  <dimension ref="A1:J376"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -27826,9961 +26158,9363 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17548</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>6.32</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17549</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>7.47</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17550</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>17.35</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17551</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17553</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>8.73</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17554</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>17.72</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>17585</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I29" s="0">
+        <v>1.86</v>
+      </c>
+      <c r="J29" s="0" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18352</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>6.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13261</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>8.710000000000001</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13262</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>2.4</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13264</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.33</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13264</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>3.33</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I35" s="0">
-        <v>2.96</v>
+        <v>8.08</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13319</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I36" s="0">
+        <v>12.46</v>
+      </c>
+      <c r="J36" s="0" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13319</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
+      <c r="I37" s="0">
+        <v>27.83</v>
+      </c>
+      <c r="J37" s="0" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13338</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>1.86</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13338</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>1.86</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>13594</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>7.1</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>12626</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>18.51</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12710</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>21.97</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13666</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>11.12</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>12744</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>18.99</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13695</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>8.08</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>13703</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>12.46</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12940</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>27.83</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>12941</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G48" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I48" s="0">
-        <v>21.54</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>12943</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G49" s="0"/>
+      <c r="G49" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I49" s="0">
-        <v>54.37</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13762</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>16.42</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13763</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>92.23999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13780</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>9.34</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13809</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>15.17</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13944</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>7.71</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13945</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>8.279999999999999</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>13946</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>5.3</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>13961</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>10.61</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22017</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>15.56</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22042</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>48.05</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22058</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>11.76</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>22092</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>14.91</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>22093</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>8.960000000000001</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17509</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>3.32</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17510</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>6.03</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>22104</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.26</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>22114</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>12.54</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17645</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>10.02</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17666</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>23.53</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22142</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>16.22</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22143</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>21.33</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22150</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.039999999999999</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22151</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.89</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22157</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>9.01</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22159</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>12.87</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22160</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>24.02</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>22161</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>65.56999999999999</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>22162</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>3.33</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17998</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>10.44</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17134</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>39.87</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17284</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>73.20999999999999</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17286</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>135.18</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17333</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>23.91</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17343</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>22.75</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17374</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>16.81</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17375</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>21.42</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17376</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>27.6</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17384</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>38.07</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17385</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>58.57</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17386</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>1.77</v>
+        <v>17.23</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17449</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>122</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>129.04</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17450</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>181.32</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17451</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>28</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>316.25</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17453</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>83.45999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17454</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>36.72</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17455</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>31.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17456</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>40.99</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17457</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>42.62</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17566</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>20.25</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17569</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I99" s="0">
-        <v>51.74</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17597</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>17.23</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17619</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>317</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>105.43</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17620</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>31.43</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18252</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>85.31999999999999</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>18360</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>20.02</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>18371</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>13.01</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>12327</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.91</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17362</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>8.720000000000001</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17396</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>9.109999999999999</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>18313</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I109" s="0">
-        <v>5.45</v>
+        <v>2.86</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
+      <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12542</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>346</v>
+        <v>88</v>
       </c>
       <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
+      <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12543</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I111" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J111" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12601</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12619</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>7.51</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12624</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="I114" s="0">
-        <v>13.14</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12686</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="F115" s="0"/>
+        <v>358</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G115" s="0" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="I115" s="0">
-        <v>2.37</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12773</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G116" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I116" s="0">
-        <v>11.07</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>12774</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G117" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I117" s="0">
-        <v>9.68</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>12905</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>6.58</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
+      <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17068</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="F119" s="0"/>
+        <v>371</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G119" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>8.31</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17064</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>2.86</v>
+        <v>6.75</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17064</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>377</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>2.86</v>
+        <v>1.93</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17069</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17069</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I123" s="0">
+        <v>5.02</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>384</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17070</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I124" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>387</v>
-      </c>
-[...10 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17070</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>7.66</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17075</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>107</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>23.7</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17107</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>4.89</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17108</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>4.83</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17111</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>5.26</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="F130" s="0" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17132</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>4.98</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17133</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.75</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17279</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.93</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17280</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>1.93</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17303</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>5.02</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17341</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>10.9</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17342</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>4.23</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17371</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>9.91</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17372</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>10.61</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="I140" s="0">
+        <v>36.79</v>
+      </c>
+      <c r="J140" s="0" t="s">
         <v>433</v>
-      </c>
-[...13 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17373</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>4.17</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17373</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.17</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17397</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>2.69</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17398</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>4.15</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17417</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.51</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17461</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>3.73</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17462</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>8.67</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17528</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>5.91</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17517</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.91</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17519</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>6.64</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17520</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="E151" s="0" t="s">
+      <c r="F151" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I151" s="0">
+        <v>8.119999999999999</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>464</v>
-      </c>
-[...10 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17521</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I152" s="0">
-        <v>17.25</v>
+        <v>10.9</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17524</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
-      <c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.47</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17532</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
-      <c r="E154" s="0" t="s">
+      <c r="F154" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I154" s="0">
+        <v>7.22</v>
+      </c>
+      <c r="J154" s="0" t="s">
         <v>473</v>
-      </c>
-[...10 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17558</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.79</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17570</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>8.720000000000001</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17575</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.6</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17576</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.37</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17586</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>9.98</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17587</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>5.11</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17613</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>13.11</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17614</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I162" s="0">
-        <v>3.54</v>
+        <v>9.98</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17615</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.96</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>17615</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.96</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>17647</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>5.3</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18267</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>8.119999999999999</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18268</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>10.9</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18276</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>20.05</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18288</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>7.22</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18294</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>4.11</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18295</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>10.49</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18296</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I172" s="0">
-        <v>7.91</v>
+        <v>7.02</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18297</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>7.65</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18314</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.22</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18315</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F175" s="0" t="s">
-        <v>339</v>
+        <v>20</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>12.96</v>
+        <v>6.98</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18324</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18327</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18369</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
       </c>
-      <c r="E178" s="0" t="s">
+      <c r="F178" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I178" s="0">
+        <v>13.82</v>
+      </c>
+      <c r="J178" s="0" t="s">
         <v>544</v>
-      </c>
-[...10 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13331</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>1.57</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13576</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.39</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13580</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>554</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.25</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13581</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>11.06</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13581</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>11.06</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25017</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.42</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25018</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>23</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>6.01</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>12662</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>568</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>7.02</v>
+        <v>5.57</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13751</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>5.39</v>
+        <v>5.57</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13798</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.63</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13799</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>6.98</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13893</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>3.33</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13917</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>9.140000000000001</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13918</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>13.82</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13918</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>13.82</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13921</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>4.1</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13921</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>4.1</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13947</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>21.8</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13952</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>598</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>38.29</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13960</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>0.75</v>
+        <v>9.710000000000001</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13976</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13981</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.81</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>22036</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>317</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>9.449999999999999</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>22037</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>5.57</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17345</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17447</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>568</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>29.22</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>22081</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>4.25</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17501</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>6.84</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22102</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.64</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>22103</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>4.74</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22107</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>347</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>7.15</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22108</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>7.71</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22112</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>3.86</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22115</v>
+        <v>12739</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>9.710000000000001</v>
+        <v>16.67</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22116</v>
+        <v>12822</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>223</v>
+        <v>28</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>12.82</v>
+        <v>16.11</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22125</v>
+        <v>12966</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I215" s="0">
-        <v>5</v>
+        <v>27.4</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22127</v>
+        <v>12966</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>649</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I216" s="0">
-        <v>5.02</v>
+        <v>27.4</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22128</v>
+        <v>17071</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>650</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>651</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.76</v>
+        <v>10.22</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>652</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>29893</v>
+        <v>18070</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>653</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>654</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>655</v>
+      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>10.21</v>
+        <v>5.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>29893</v>
+        <v>18079</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
+        <v>658</v>
+      </c>
+      <c r="F219" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G219" s="0"/>
+      <c r="I219" s="0">
+        <v>1.5</v>
+      </c>
+      <c r="J219" s="0" t="s">
         <v>659</v>
-      </c>
-[...10 lines deleted...]
-        <v>660</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22139</v>
+        <v>18080</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G220" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G220" s="0"/>
       <c r="I220" s="0">
-        <v>14.23</v>
+        <v>5.5</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22140</v>
+        <v>18081</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>219</v>
+        <v>79</v>
       </c>
       <c r="I221" s="0">
-        <v>12.74</v>
+        <v>13.29</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22141</v>
+        <v>17173</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>219</v>
+        <v>311</v>
       </c>
       <c r="I222" s="0">
-        <v>6.96</v>
+        <v>6.13</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>671</v>
+        <v>668</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22147</v>
+        <v>17243</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>672</v>
+        <v>669</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>673</v>
+        <v>670</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>6.45</v>
+        <v>15.76</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>674</v>
+        <v>671</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22148</v>
+        <v>17265</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>672</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>673</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>219</v>
+        <v>674</v>
       </c>
       <c r="I224" s="0">
-        <v>11.49</v>
+        <v>12.51</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22163</v>
+        <v>17266</v>
       </c>
       <c r="D225" s="0" t="s">
+        <v>676</v>
+      </c>
+      <c r="E225" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="F225" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G225" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I225" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J225" s="0" t="s">
         <v>678</v>
-      </c>
-[...13 lines deleted...]
-        <v>680</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22164</v>
+        <v>17270</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>347</v>
+        <v>674</v>
       </c>
       <c r="I226" s="0">
-        <v>1.74</v>
+        <v>11.31</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>12330</v>
+        <v>17272</v>
       </c>
       <c r="D227" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="E227" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="F227" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G227" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I227" s="0">
+        <v>12.51</v>
+      </c>
+      <c r="J227" s="0" t="s">
         <v>684</v>
-      </c>
-[...13 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>12689</v>
+        <v>17274</v>
       </c>
       <c r="D228" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="E228" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="F228" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I228" s="0">
+        <v>7.86</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>687</v>
-      </c>
-[...13 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>12739</v>
+        <v>17275</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I229" s="0">
+        <v>17.23</v>
+      </c>
+      <c r="J229" s="0" t="s">
         <v>690</v>
-      </c>
-[...13 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12741</v>
+        <v>17277</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>28</v>
+        <v>674</v>
       </c>
       <c r="I230" s="0">
-        <v>21.32</v>
+        <v>14.3</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12822</v>
+        <v>17278</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I231" s="0">
+        <v>6</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>696</v>
-      </c>
-[...13 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12966</v>
+        <v>17357</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>5.73</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12966</v>
+        <v>17358</v>
       </c>
       <c r="D233" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="E233" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="F233" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G233" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I233" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J233" s="0" t="s">
         <v>702</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17071</v>
+        <v>17359</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>703</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.22</v>
+        <v>6.23</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>18070</v>
+        <v>17599</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>706</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>707</v>
       </c>
       <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>708</v>
-      </c>
-[...5 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>18079</v>
+        <v>17626</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>710</v>
       </c>
-      <c r="E236" s="0" t="s">
+      <c r="F236" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I236" s="0">
+        <v>19.79</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...8 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>18080</v>
+        <v>18336</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="E237" s="0" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G237" s="0"/>
+      <c r="G237" s="0" t="s">
+        <v>311</v>
+      </c>
       <c r="I237" s="0">
-        <v>5.5</v>
+        <v>4.9</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18081</v>
+        <v>18338</v>
       </c>
       <c r="D238" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="E238" s="0" t="s">
         <v>716</v>
       </c>
-      <c r="E238" s="0" t="s">
+      <c r="F238" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I238" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>717</v>
-      </c>
-[...10 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17173</v>
+        <v>12947</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>6.13</v>
+        <v>11.88</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17243</v>
+        <v>12948</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>15.76</v>
+        <v>26.28</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17265</v>
+        <v>17029</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
-      </c>
-[...1 lines deleted...]
-        <v>726</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>12.51</v>
+        <v>20.65</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>728</v>
+        <v>726</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17266</v>
+        <v>17030</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I242" s="0">
+        <v>15.08</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>729</v>
-      </c>
-[...13 lines deleted...]
-        <v>731</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17270</v>
+        <v>17031</v>
       </c>
       <c r="D243" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E243" s="0" t="s">
+        <v>731</v>
+      </c>
+      <c r="F243" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G243" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I243" s="0">
+        <v>12.96</v>
+      </c>
+      <c r="J243" s="0" t="s">
         <v>732</v>
-      </c>
-[...13 lines deleted...]
-        <v>734</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17272</v>
+        <v>18034</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>12.51</v>
+        <v>19.11</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17273</v>
+        <v>18125</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>739</v>
+        <v>737</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>25.85</v>
+        <v>25.22</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>740</v>
+        <v>738</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17274</v>
+        <v>18199</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>739</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>740</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>7.86</v>
+        <v>20.14</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17275</v>
+        <v>18199</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>742</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>740</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>17.23</v>
+        <v>20.14</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>741</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17277</v>
+        <v>17306</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>743</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>744</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>14.3</v>
+        <v>17.82</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>745</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17278</v>
+        <v>17306</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>746</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>744</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>6</v>
+        <v>17.82</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>745</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17357</v>
+        <v>17413</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>5.73</v>
+        <v>15.37</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>749</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17358</v>
+        <v>17493</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>750</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>751</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I251" s="0">
-        <v>9.27</v>
+        <v>14.64</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>752</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17359</v>
+        <v>17560</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>122</v>
+        <v>755</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>6.23</v>
+        <v>19.58</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>756</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17415</v>
+        <v>17529</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>757</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>758</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>11.21</v>
+        <v>13.01</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>759</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17599</v>
+        <v>17529</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>760</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>758</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.210000000000001</v>
+        <v>13.01</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>759</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17626</v>
+        <v>17514</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>378</v>
+        <v>88</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>19.79</v>
+        <v>16.84</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>18336</v>
+        <v>17515</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>4.9</v>
+        <v>14.16</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>18338</v>
+        <v>19390</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>7.47</v>
+        <v>0.71</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>12947</v>
+        <v>17555</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.88</v>
+        <v>13.68</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>12948</v>
+        <v>17622</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>26.28</v>
+        <v>37.1</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>17029</v>
+        <v>17642</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>20.65</v>
+        <v>20.99</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>17030</v>
+        <v>17643</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>15.08</v>
+        <v>18.31</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17031</v>
+        <v>17644</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>12.96</v>
+        <v>22.21</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>18034</v>
+        <v>18291</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>786</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.11</v>
+        <v>17.99</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>787</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>18125</v>
+        <v>18292</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>788</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>789</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.22</v>
+        <v>17.49</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>790</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>18199</v>
+        <v>18292</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>789</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.14</v>
+        <v>17.49</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>790</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18199</v>
+        <v>18293</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.14</v>
+        <v>17.74</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18213</v>
+        <v>18319</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>802</v>
+        <v>795</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>803</v>
+        <v>796</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>16.09</v>
+        <v>23.31</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>804</v>
+        <v>797</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17306</v>
+        <v>18319</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>805</v>
+        <v>798</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>806</v>
+        <v>796</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>17.82</v>
+        <v>23.31</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>807</v>
+        <v>797</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17306</v>
+        <v>18325</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>808</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>806</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>17.82</v>
+        <v>34.94</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>807</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17348</v>
+        <v>18370</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>809</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>810</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>11.83</v>
+        <v>19.01</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>811</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17413</v>
+        <v>18212</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>812</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>813</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>23</v>
+        <v>342</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.37</v>
+        <v>10.8</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>814</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17493</v>
+        <v>17143</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>815</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>14.64</v>
+        <v>17.46</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>817</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17502</v>
+        <v>17144</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>819</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>16.84</v>
+        <v>15.48</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17560</v>
+        <v>17147</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>823</v>
+        <v>16</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>19.58</v>
+        <v>24.16</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>824</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17529</v>
+        <v>17154</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>825</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>826</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>13.01</v>
+        <v>46.75</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>827</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17529</v>
+        <v>17155</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>828</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>826</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>13.01</v>
+        <v>21.97</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>827</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17514</v>
+        <v>17158</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>830</v>
+        <v>824</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>16.84</v>
+        <v>5.99</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17515</v>
+        <v>17234</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>833</v>
+        <v>827</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>14.16</v>
+        <v>32.08</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17515</v>
+        <v>17234</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>833</v>
+        <v>827</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>14.16</v>
+        <v>32.08</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>19390</v>
+        <v>17235</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>836</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>837</v>
+        <v>831</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>0.71</v>
+        <v>29.51</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17555</v>
+        <v>17237</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>839</v>
+        <v>833</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>13.68</v>
+        <v>9.02</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17593</v>
+        <v>17237</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>842</v>
+        <v>836</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>15.62</v>
+        <v>9.02</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>844</v>
+        <v>835</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17593</v>
+        <v>17238</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>15.62</v>
+        <v>18.66</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>844</v>
+        <v>839</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17622</v>
+        <v>17287</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>846</v>
+        <v>840</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>847</v>
+        <v>841</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>37.1</v>
+        <v>23.65</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17642</v>
+        <v>17287</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>20.99</v>
+        <v>23.65</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>851</v>
+        <v>842</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17643</v>
+        <v>17288</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>18.31</v>
+        <v>14.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17644</v>
+        <v>17289</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>22.21</v>
+        <v>15.76</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>19442</v>
+        <v>17293</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>0.5600000000000001</v>
+        <v>13.93</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>19443</v>
+        <v>17294</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>0.78</v>
+        <v>13.91</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>19444</v>
+        <v>17295</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>0.7</v>
+        <v>13.91</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>18291</v>
+        <v>17296</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>17.99</v>
+        <v>14.64</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>861</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>18292</v>
+        <v>17297</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>862</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>863</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>17.49</v>
+        <v>19.45</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>864</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>18292</v>
+        <v>17356</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>865</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>871</v>
+        <v>866</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>23</v>
+        <v>867</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>17.49</v>
+        <v>20.73</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>872</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>18293</v>
+        <v>17522</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>874</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>875</v>
+        <v>870</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>17.74</v>
+        <v>19.72</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>876</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18319</v>
+        <v>17588</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>877</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>878</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>23.31</v>
+        <v>7.61</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>879</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18319</v>
+        <v>17657</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>878</v>
-[...3 lines deleted...]
-      </c>
+        <v>876</v>
+      </c>
+      <c r="F296" s="0"/>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>23.31</v>
+        <v>18.02</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>879</v>
+        <v>877</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18325</v>
+        <v>17658</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>881</v>
+        <v>878</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>882</v>
+        <v>879</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>34.94</v>
+        <v>12.59</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>883</v>
+        <v>880</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18370</v>
+        <v>18274</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>16</v>
+        <v>883</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.01</v>
+        <v>1.62</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18212</v>
+        <v>18316</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>378</v>
+        <v>94</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>10.8</v>
+        <v>10.81</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17143</v>
+        <v>18320</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>17.46</v>
+        <v>19.06</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17144</v>
+        <v>18367</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>15.48</v>
+        <v>13.96</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17147</v>
+        <v>18368</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>24.16</v>
+        <v>35.59</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17154</v>
+        <v>18379</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>122</v>
+        <v>368</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>46.75</v>
+        <v>23.09</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17155</v>
+        <v>18382</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>902</v>
+        <v>900</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>903</v>
+        <v>901</v>
       </c>
       <c r="F304" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>21.97</v>
+        <v>20.95</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>904</v>
+        <v>902</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17158</v>
+        <v>18383</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>5.99</v>
+        <v>15.32</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17234</v>
+        <v>17097</v>
       </c>
       <c r="D306" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="E306" s="0" t="s">
+        <v>907</v>
+      </c>
+      <c r="F306" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G306" s="0"/>
+      <c r="I306" s="0">
+        <v>42.59</v>
+      </c>
+      <c r="J306" s="0" t="s">
         <v>908</v>
-      </c>
-[...13 lines deleted...]
-        <v>910</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17234</v>
+        <v>18353</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>32.08</v>
+        <v>40.26</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17235</v>
+        <v>12248</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="F308" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F308" s="0"/>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>29.51</v>
+        <v>31.41</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17237</v>
+        <v>12251</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>916</v>
       </c>
-      <c r="F309" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F309" s="0"/>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>9.02</v>
+        <v>15.91</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17237</v>
+        <v>17537</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>916</v>
+        <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>9.02</v>
+        <v>63.02</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>917</v>
+        <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17238</v>
+        <v>18269</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>919</v>
+        <v>921</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I311" s="0">
-        <v>18.66</v>
+        <v>1.9</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17287</v>
+        <v>17164</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>438</v>
+        <v>20</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>23.65</v>
+        <v>21.33</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17287</v>
+        <v>17318</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>923</v>
+        <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>404</v>
+        <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>23.65</v>
+        <v>24.22</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>924</v>
+        <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17288</v>
+        <v>17319</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>404</v>
+        <v>94</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.36</v>
+        <v>13.8</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17289</v>
+        <v>17320</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>15.76</v>
+        <v>15.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17293</v>
+        <v>17321</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>13.93</v>
+        <v>23.09</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17294</v>
+        <v>17324</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>13.91</v>
+        <v>30.97</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17295</v>
+        <v>17324</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>13.91</v>
+        <v>30.97</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17296</v>
+        <v>17325</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>14.64</v>
+        <v>13.1</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17297</v>
+        <v>17326</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>945</v>
+        <v>948</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>19.45</v>
+        <v>19.43</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>946</v>
+        <v>949</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17356</v>
+        <v>17328</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>950</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>951</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>949</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>20.73</v>
+        <v>29.84</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>950</v>
+        <v>952</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17522</v>
+        <v>17328</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>951</v>
       </c>
-      <c r="E322" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F322" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.72</v>
+        <v>29.84</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>953</v>
+        <v>952</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17588</v>
+        <v>17330</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>7.61</v>
+        <v>53.5</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17589</v>
+        <v>17349</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>14.45</v>
+        <v>29.73</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17657</v>
+        <v>17350</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>961</v>
       </c>
-      <c r="F325" s="0"/>
+      <c r="F325" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>18.02</v>
+        <v>29.28</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17658</v>
+        <v>17354</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>12.59</v>
+        <v>49.55</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18274</v>
+        <v>17360</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>968</v>
+        <v>94</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>1.62</v>
+        <v>25.8</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>969</v>
+        <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18316</v>
+        <v>17361</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>969</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>10.81</v>
+        <v>22.25</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18320</v>
+        <v>17364</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>972</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>19.06</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18367</v>
+        <v>17365</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>975</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
-      <c r="E330" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F330" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>13.96</v>
+        <v>15.15</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18368</v>
+        <v>17366</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>35.59</v>
+        <v>60.76</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17097</v>
+        <v>17367</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>10.81</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>983</v>
-      </c>
-[...8 lines deleted...]
-        <v>984</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18353</v>
+        <v>17392</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>40.26</v>
+        <v>23.13</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>12248</v>
+        <v>17496</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>31.41</v>
+        <v>13.81</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>990</v>
+        <v>989</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>12251</v>
+        <v>17527</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>990</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>991</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F335" s="0"/>
+      <c r="F335" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>15.91</v>
+        <v>47.22</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>992</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17536</v>
+        <v>17617</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>993</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>994</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F336" s="0" t="s">
-        <v>662</v>
+        <v>303</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>20.27</v>
+        <v>16.61</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>995</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17537</v>
+        <v>17617</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>996</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
+        <v>994</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>346</v>
+        <v>402</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>63.02</v>
+        <v>16.61</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>995</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18269</v>
+        <v>17618</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>1.9</v>
+        <v>10.72</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17164</v>
+        <v>18256</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>21.33</v>
+        <v>64.55</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17318</v>
+        <v>17299</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>16</v>
+        <v>655</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>24.22</v>
+        <v>126.27</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17319</v>
+        <v>17511</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>13.8</v>
+        <v>108.2</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17320</v>
+        <v>17464</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>15.96</v>
+        <v>4.03</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17321</v>
+        <v>17466</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>23.09</v>
+        <v>12.68</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17323</v>
+        <v>17481</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>25.95</v>
+        <v>6.41</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17324</v>
+        <v>17482</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>30.97</v>
+        <v>8.07</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17324</v>
+        <v>17483</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>1025</v>
+        <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>30.97</v>
+        <v>14.31</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17325</v>
+        <v>17486</v>
       </c>
       <c r="D347" s="0" t="s">
+        <v>1024</v>
+      </c>
+      <c r="E347" s="0" t="s">
+        <v>1025</v>
+      </c>
+      <c r="F347" s="0" t="s">
+        <v>655</v>
+      </c>
+      <c r="G347" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I347" s="0">
+        <v>3.4</v>
+      </c>
+      <c r="J347" s="0" t="s">
         <v>1026</v>
-      </c>
-[...13 lines deleted...]
-        <v>1028</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17326</v>
+        <v>17561</v>
       </c>
       <c r="D348" s="0" t="s">
+        <v>1027</v>
+      </c>
+      <c r="E348" s="0" t="s">
+        <v>1028</v>
+      </c>
+      <c r="F348" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G348" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I348" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J348" s="0" t="s">
         <v>1029</v>
-      </c>
-[...13 lines deleted...]
-        <v>1031</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17328</v>
+        <v>18311</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>29.84</v>
+        <v>10.9</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17328</v>
+        <v>18339</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1034</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I350" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1035</v>
-      </c>
-[...13 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17330</v>
+        <v>18337</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1036</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I351" s="0">
-        <v>53.5</v>
+        <v>4.79</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17349</v>
+        <v>18340</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I352" s="0">
-        <v>29.73</v>
+        <v>4.65</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1041</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17350</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I353" s="0">
-        <v>29.28</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1044</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17354</v>
+        <v>18341</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1046</v>
+        <v>1043</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I354" s="0">
-        <v>49.55</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17360</v>
+        <v>18341</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1048</v>
+        <v>1046</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1049</v>
+        <v>1043</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I355" s="0">
-        <v>25.8</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1050</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17361</v>
+        <v>18342</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1051</v>
+        <v>1047</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1052</v>
+        <v>1048</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>122</v>
+        <v>1049</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I356" s="0">
-        <v>22.25</v>
+        <v>10.79</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1053</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17364</v>
+        <v>18343</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1054</v>
+        <v>1051</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1055</v>
+        <v>1052</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I357" s="0">
-        <v>8.210000000000001</v>
+        <v>6.64</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1056</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17365</v>
+        <v>18343</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1054</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1052</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>122</v>
+        <v>402</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I358" s="0">
-        <v>15.15</v>
+        <v>6.64</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17366</v>
+        <v>18344</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>60.76</v>
+        <v>7.35</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17367</v>
+        <v>18345</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>27</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>10.81</v>
+        <v>7.24</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17392</v>
+        <v>18346</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>23.13</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17496</v>
+        <v>18347</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>13.81</v>
+        <v>12.34</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17527</v>
+        <v>18348</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>47.22</v>
+        <v>7.82</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17617</v>
+        <v>18355</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>339</v>
+        <v>16</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>16.61</v>
+        <v>12.27</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17617</v>
+        <v>18356</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>16.61</v>
+        <v>11.41</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17618</v>
+        <v>18357</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1079</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1080</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I366" s="0">
-        <v>10.72</v>
+        <v>22.72</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1081</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18256</v>
+        <v>18358</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1082</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1083</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I367" s="0">
-        <v>64.55</v>
+        <v>27.21</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1084</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17298</v>
+        <v>18364</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>101.21</v>
+        <v>3.6</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17299</v>
+        <v>18365</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>708</v>
+        <v>16</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>126.27</v>
+        <v>5.5</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1090</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17511</v>
+        <v>18365</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1091</v>
+        <v>1088</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1092</v>
+        <v>1086</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>108.2</v>
+        <v>5.5</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17464</v>
+        <v>18366</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.03</v>
+        <v>12.41</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17466</v>
+        <v>18380</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I372" s="0">
-        <v>12.68</v>
+        <v>9.94</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17481</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>122</v>
+        <v>655</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>6.41</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17482</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1096</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>8.07</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17483</v>
+        <v>18381</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1106</v>
+        <v>1099</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1107</v>
+        <v>1096</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>14.31</v>
+        <v>15.57</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1108</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>17486</v>
+        <v>18381</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1109</v>
+        <v>1100</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1110</v>
+        <v>1096</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>708</v>
+        <v>94</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>3.4</v>
+        <v>15.57</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1111</v>
-[...599 lines deleted...]
-        <v>1176</v>
+        <v>1097</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>