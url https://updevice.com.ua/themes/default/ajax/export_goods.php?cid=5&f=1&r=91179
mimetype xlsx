--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -3688,51 +3688,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3989017da8657c14e630fd0deec5b211.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59824d52aa08bfc7eb400c9d9fc637082.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a6c33a7f78810cc6a5eefbda6a09023.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35746a87ac8a2967cd26311eff5ed7fe4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b2199ca8ca573323569130a88c4a65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65400667cc2313d9493ea7538eb6e1386.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce328002d08f345aa4384d0dcdcbd197.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e63c99d34d29e8db854d70976eb07c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bb1cb86dc8da4f170ec575744e4b739.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436ad8bf3c28a13c998ea26a2d7a7f7c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be363ecd6d3b7270f91fb3d8352b8e911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6808a9f5d74052fec89134a070bfcd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5eb4893bd696e536a60af82eb00ad113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5772e955b3a3b3e05db5357a356c5b314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667d4ea91d04b7f26fdd180f8c5fa2c515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9181e1cebcad1bd687ab8d9ae57322d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a52ae2309e4bebcb1142f8df82e08717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab1ecd083e17267312ddfcf32a7107318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a760b4ba70deba198b7acbfb853c9019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c382cea230ec1b26da42e164ff05da8c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70efd654ba2fe69defe67d9d04bb7b5821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e98dee238e6089b9bba6c18922707d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacc676f89c77d46a778694312bfd21023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f190ac99c6ddf786e4b36df81c6ca24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e31afdada9b3275faf9073d4fc537125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479478a772d31353ee9419f3257537b826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36131852c0c9b9e09e553e127e0194b327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f8cee2422b3f4ecec350bc9ab6c45328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c673a7bd1cf23901f7e0e090e0b3917629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df76193d23f63984bec38c21d40dc9530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286c10d4cb2cbcff6a9c45e55800122731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086c8d1b1b51b81d2250b2c5ebff99ac32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cf1c008be91ab1fbf4c8cd5f4e49c733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0c8825e0f3f09d1f671b023a18ac0b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cea47603fa472c1edab756d98a8cab35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e48050fe51c8c4674407f74783411436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5553cd4b6b174a22b006273ab8c2254237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97242fe14ae32bfc7409bb4cd832477538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e9ba1ea2a8b945fc5fa52829aebba239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf4a22a007b6a36dd156b1d5655dbea40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe763cf2f9b25d19e8a1df122f085a7441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f733ada2cd9da3d5cdd805c2056644642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ebd4ae526be917eddb77b89c90f5e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e8ba1432b9d0ad827e88c62587d8f844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b23635b9464b9c31cbcb64a970c82945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31570fb7377834a6be10716447b05d346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decd8f9a83d07da82755a2342f14633b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8295d494a1db1216d90820512cc78c9748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fabaf4bb78b77f22a836f212cb5de5649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b10b187265aaa7971770f1f21c6819350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f645e24983bba7c32d1bef7511ff5451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38ac3bdf51a6f6e042bb99cba18cb7052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea36b43ce331a2316f5d325441a4c1a653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e5e9415e47a82edb29a9d90152daf954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f18add4ab0886fcda4335e4aa3c97055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5401533dee1a3a45b6b3d8198a8b5a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb29911b39cdac3cfa875e8704ae78e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fc538605df1c742398cb4a8fa7154a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440c2e8cb869de13f9fc55df1a390a8559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd85e6aa97aa4150067be99bf1b8d78560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9e94f2d2eb8975d59db374b51ec3bf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1259e787ea9223d9a69ac819738d4f3262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd6b30c28ea214cfb140e302a9d61463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6bcc3196d0c88f9eecd1118a572da264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6a926fba030eb8e5e2d92f1c80dcf865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3048624146a0358304c3d4ddc9db002466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9b030efa2a07eb2af2520d61b0063267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c9cc4258ef7e384a7b5c532fb17d3e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa97930a38f4dffb6503786f6fbb18569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dee05b67af0058883e60574db2a20370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82edb6ecc9beda002afc1b74893adb2471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e5070bfb3743b26906d34e526fb59d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f83863086251581156ad346afdf50a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b3bbe4be05aed285fd889c8494127674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e8d1db673ffb972204d07f0dc5f0ab75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8371c895bdc5a76de931b960bcaa051776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a44935e441a0898de31c1b0717d2fc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b43899c0c33ddffb6b57d09c2e7e3978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1575f03d15adfc693a6f547708884f9b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2a83fbc57ebf830706247532fa4da080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1032cc754955b91ebfd11f72f79bf9881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a610cbc2c8821ea099f509b0c4cd5e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d859091235332554de451ead3a727c083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f625495b6c80e9fcd6d2eff84109b6cc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a732c4888c4efd4aa61c55ae7320f9485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2584baeb470ded346cd89e0623eb6486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce49c3840d4a5429e7c0846db0311c9a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd32a24b64ace310102a013d9e04ee88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6507a18534a1b276a6639f7551949c489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a35cd29c480e232263ea438268a7fc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bd3c9aa18de0b8ea9bf97e4b8bfbbf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56be5da2d2bf1b522813d851ada2a80e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b315711ae5add88c00a49a2f0853785993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488a97eef6b73937cfd4696367066aa494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dffadc6aa16dccde76e0c0cdfa27cc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c205e5d7728b541189a06b3910b835296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011d8a48191f132b8bd0ba027c55a8bc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfab0c0c63304b0318bd33a986edee698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c1e96913d8ca7fe5029f5e9e03670999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2d51bb479245650f1b4bce95840f47100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11d6bd607b6c9f0318e84c5634c6acb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9b6a2e2dab55273d737cbad081472c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7add9285a9a101c3e1920d45080b0145103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d03e9eab6df11ea8dff9a8d39ab5b5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bb75e5e22a8007f1e7ab184af2d32c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f462d42bf9dbf0a8486978404715d63106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5faf40c5b5d758793a3016dccbf4642107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e7e91ba05c16dc2b48d3a441db9ed108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cc07104a5708fec72ff3ea65047286109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26d31e7a1ea9afb255d52570d4e00d7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4201a4fae2bae76909f86c1094fbedf8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f0d6d83aea084f169b779b7a5991c2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd2493440c39d282fc6ed6fd1df405113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35d6e75b8ea2ae8b3eedd5e305fd0f4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cae467afd3e2c4dd9ac7f162de6dc04115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072cc1cc16a21cf2d2f2b04cc5bfbc78116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b8682ba27e14be4c672b58aff76cc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b72b38c159f3c14288fe877c4fad22118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7432d11876a12ae526f1893a8165180119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9fc82f447fae887d51d106d0354d41120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8fa450d6e2d273b92a2df310978f02121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69d03184064288e815ef3261ee18a82122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aae9e1257543f9c26c66fc135adfdc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f3d2e97043bf0bf0952d4ab437b91124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53464511387b656abd9478db6f2354c3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fbd1eb081cb4254be91817f36cda60126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4bb1fed7c8b2cf2abb765d96c44ec2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712ad29773c5b8c0e27a7c0f26739a52128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a11562d35d8775458c2e06d11a1a38129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76e1cdbdb5dcb4eb8ba872b71e72411130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0addadf866a75ea43925dcc0a087a2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9233ca064b03023d686f2e271808ffad132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf4ff4666656a3d1fac68228ef2245133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c04c6b0f6c68e857bec3f8e0d6db98134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03703f63a902afb3d8fc66aba0b668c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01618012840ae64e8a9115f01ca47b9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41205cb342e9ae54733fcd436446a135137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745cdcd008dabdfc477228381dcd5cfa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c02518fa1a366e653adca00a65e92a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6ba204f59a4b174132a34c094d0ab0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984c413b0cfea3fc35173bbe2806ab61141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effb196adfb1b055ffad6fd374355ee2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e600475e4311e1d9bbb2b1c14a439bc9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d14b438922bb6cde72bb256908028b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb84604cd7dc5eff1eb8daa243233d7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e023c89f347641bd0d612cd2d8a3bf8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dccb39d16cc5868568cdfa4749d8f0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1d5180444c265af6c13163cf2d2efd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb5863bf934597d4069304b28681c28149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c90f06e002ead272b2f308ce9464fb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae7660c23130229cfe17799f251ac65151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1db10cf6bfad6c239c15a2b3bb2a83152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1fb0e918844ab146458a2fa2303bf3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c64d81a8b99102dc44890e8acbd97a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66a43604431f943f97f14c99eeb510e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c72cb2a449adc79f55179524e4c41aa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e805d313a649e17310e6a796e7fa2762157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915fd345e0f3f5dd6ea9135e54c4e4fd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5946a96378eacaa6cf263ddd27959fa5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3e374ddc4a23c1440773d93cd96ffd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcbc911a777b512f34dfa0848fddb4f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6fa0deae58a75b4bf0a0bcffba09ba162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129c3b33b008a22f84a0ac3d82c8ce47163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce7e97582d1c7d369422c3d852fd10b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d02438c2a1979d8fbd87768c6694a7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f95c62bc33c7ffd9ae503fbf2d3c97166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf04c3e3802f9241ff07444184f5cfd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4807877c99cff794fbff2bf1bba8fb0b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d330e3b22912e4ffd1b9b89f2948b1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67486bc4efb4964c56da61cf57adbb4d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d860898bed482987a3e9aae4a8e7b4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c8be5069826c8205c344873e4d6d2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39eac91b74e8dc64e909b71b6fc222e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6dbaa39860a7252c39855bf3537b3a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56749e41dca98de9937b9f084006f64175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0609531cf8c1f758964a6dfecab348176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00367340fd82bbc043e0218eb50bd980177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6ee375cc7ca212768a7dfcddcd8cf8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d319da5469fde7e6bef43cd63dd3bdcc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deddb9af9c73d8b5ec54187495119b9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee117e992be4573528b8bc1d93fcc577181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd57354ea252800c02e41616d2a273b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc52ee7af86c088f092d8c65b17d5141183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd99d7dfc6c363ea7683d610cf76b4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416112a72442e33e52f51486df8ca741185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41b2a4bc3ac41c1f3abf5e41c54187a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c02379bad9f7fdbfdab7809526281187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665c8f9bea509f970ba6029ed02b4bc8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c7a0f20f2eae2176c73b5cbef16eef189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8db13d67a1bd347eaf173952ce6f51190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25743a87deb35b0d2c03805b999f551191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db23e14714b08f2403609515e80b780e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c42daebe5c022094b584deb88ec49193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edcf5257ac5c4ebc1c63089f7792061194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfeaa466eb03d474175d507cb81604b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0577b0fbf956aae0c810697440ab0f6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a16b5c585cb591e4bd9ae467204a385197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f41160921425537a4df7e0ffc8d73a9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a8fbed2db8bb64a05b66006b8653a5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f572d00e047caf4c2a2d1b175632e0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dbd52c7f72fab896cb94d99e672b37201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500699e526e7c378eec170c8a3454f2b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d882f5f2d8ec4f9110899bec39924856203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d276886453377b731622ad845f7d6c58204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981d14dffe39a54f84988d08c639e13c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6af3d019d2d2f42dccf30a81f0ea22206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79155551d909c27be822fcbcb03aa94b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24d400ce535356803df7ed4d9835d11208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba1965d82fe7726b7c204fa23193e42209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e00af098e446db749054b1af26a9bb8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97665807a700a4c701b2d743c3b3e46211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88337d87aa89c80731a73d177e481f13212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6da0b3806f28b704ffa428838f26b63213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5a6a9d20607ccb93c34b1d4d94292a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95af149552584f04a48267256607e0d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e939934751744f7668730c39fe746148216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36982fad97d8eb0bab1c4a536815a70e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dee6366d07e5ddd614d263793374aa4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20016deca4cce3ab2935d0366f51dd2e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e024cc80603d35e96a3757c59a19ac2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b662b68743112171db951d304f56111f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e836fdf3179c6ab67990af820952d79222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888f0336d60e917e571f58893a37e9c7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ec4bb8bdefbb62ee464fc480740090224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d8e5e82373dde088901a120a5be079225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ffe476da9cfe27a41af62114188f73226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f94986ab23c90b68410bed80bb1d31b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e7dc9e4754489d52d572e735da6384228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5514a5a35a39faa6fb945178a9c860d0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e424c6580c4535dc888d68f8a341c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1a21b53dfbbf6afd9c8c6ba55aab35231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3518eeac40ed13f02985314d0100211d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85defc8a26ad3718f0a8e4bfa878ba0c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bcad32b9c528df6fdb42b1cf4e7a14234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f147c98e9b5d580a3182a1e2376817e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35bc6e22fbc078fc0b7da47e9c8baf6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507fc0153f70c42e10a6354f9b21b437237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54c5587e507a57594320b8822019e4d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fe54973cd976596340dba4f69207ee239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ba96ae2930e4b4900e08a07b8a16bf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a91f019b40d2fed0c6a90451030a7e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acd463c08f9e92352fc63528383dcb0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b604ed9897389ab363f5d7dedad8a14243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2a4b67dd6addf5f40821e72206f6c9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ce2383b5153d38814bdb8bb5e76b28245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13141a2ba1b1a216335a4f7a07c1e8d0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034895eccbabca1ec563bc3594f0d2ed247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748077b798807419140a27135b7b7bb2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d33a4b1da8cb61472931ad4c1035e05249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb3b30f6fdd9571f533f159ac6077c6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eb4412b63f7ad1111c7a69ac374329251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1473a637cc0a919344d2af12a030221c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d9cfeb56934bfeffab6e554cd9c59e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bb59edb96f88e5136de42c3c364021254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c954158e6d5629b29e3d9ecbb54d03e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30df62ab32cfdb0516d53a6435baadb8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269f54a0cf526a5dc7442bc46061e241257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa249d6821be0f0bfcb98edad339e0e6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfbaf3191ef1cb78dc08bd348670636259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161fb2353be3dc3640d3efbf5df8451a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae223e4e8a27d75731c6bf0e846f997261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6cff138a527ff4864bde0c99b8c34b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d446147d4f3e1cb03abb7282999e3a62263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ceac40cc9b676b741d127ae09d98c1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf319ab7b8b6372c4ed57e6bca65a2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfde4626b8aa618a9bbd91225e750f6b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b21dbb43a5a771611e2f38c76856958267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791488476f01b552c4d137ba98f8f9d2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36926e8f5123260fc0a4be67c0ae0ce0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a909820952803332dcb71debf00b86e9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b5a6768a4cba3965dab60324796715271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c417d633c3d4d2cc210a904a8c87ae83272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72c52a45541835277a320bab09d91ae273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c13b3a034acd8b6b0d7e9ed782f0fb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3e5a4dbe1babc94ed83541fcece5c7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e209ce996efb8482f931f00760f97f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9d73e67dba50d012fb00756aa8749d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7911d170e3df7d24c443bbcc712e179278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b3697cfa9cb06064f47d38537edda8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0aa0d5e59ed2b62221f818baf74f1b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ea219e686664817a2d5723ec338639281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a523a9063981864e4877e273d1a810d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd4ccd4cbd9c4f3331ccb21591b4c4b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6c7841e233c685bc796cd4437b6ba1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37926cbe458325246826f9c800d5bee3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cd71d39eaee8cb43d8256a01eb76c1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2376eaa7462c77308c9b551b15a0f39287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0790a887bcfa88d9cf14073cc77dc818288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b924eeeda3c5d18adaddd76be6412929289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57741a7f64a7d5364a0ce980d83dee60290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bdb867dde5f127db1896337f2e2486291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de94fcb1ebabc8455995ab3d6aa220e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56abbe24d2f0708974393257bedf72e3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d67406796d5b144d666b931b09ae19294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382612debff88762f16681f33fc521b4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46978d0ddefa410b26784a902b60600c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7920f7ef0dc472d0bcfdbb666ad7ed297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bab4bebab7a9ac7779ad8f350b047b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724e29519e2ce4d1aa01433ef99b6634299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ed5df4b65a6a2dc27171c1539dc115300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8987d8a03250bbfa3456bae6290942df301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ede9e641c6f1daebe35b88540d500302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcf4a57c43e5f446cbc1186ed6e8dfb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eb7774e0506976607bca4210b068e9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf0e6de02b809bd8e72323e3c1bc5d5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285241ac7ef1062f98b9abfc324c238d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4507f004bb9d435570a93678c618188f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f68dbfc30e918f50eb32d4d67f5229308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1af19732b42db7bfc01029f66e9cf8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f65e7822540625ec62379301d199145310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c1fa0b65417a1ac645c31fa559c9a9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d4806e7a0524ec422b4e7565f7a6b6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a224b09a8ec4e0fbd5179c96f5ff4a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320b963b18ee83fb2509bc6f45b27b1e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f38a5c1de6d0469c34d596644eebbc1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc9d80b5ee40a17acdbc936cdbdf794316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73abf092861199047245a525efe3291317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d2b49e2f5f3805c8345163b5a80f82318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afca72c7be9cf456a161793525825d4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224ff5a71c10dba47782d92574984378320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb6df549406029df445e1878cdf01b6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12307838f10b62538d7bff39c7c26382322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2e17804a0e8dbbc4f61f10ac35c51f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555fafbdf7c41da5b388364d94929b05324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73da161f7a7b1fd4972ef4dad26133f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a40df10b7287969f7bbce509658ad6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5eeee80cf1efd923614f033f779bc5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f3e2903ebf92bd9161a6c75815871a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4061a1fec10406859a56b3530aa764f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a04a7cee4073256502aaa1eff138c53330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3928106184bb6d3d03656323f453042a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d722c73933b092257aff343acacc7d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9420f4dbcd2a9417146188f919375671333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f76a350dc1359d2243a21bc710c601a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2424fea00859878295d10db9fb46e266335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96034cbc959e979fe4ddbf155219f4b7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a844918b6c78a40b720e00b7125ccf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ef2734aa8bd94b9b72c5ee8f710fc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b4f61cf45ec80a184bf52845c322fa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc835268af7d3a348a91427c20e14fb5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc3affebe89a1c2b0bf4aa3965852f8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1246b65a4eb6340fa98fa71e2a5809342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b7e6f5e7009db68688a248044eefd5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad84a3d857adfd765f3682734bda532344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1138aa358e60463a6c9bf831388b06f4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7a26b415de7b0f0904015492aecde8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e841d4b38b0c94a623158d671a520b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23710c4388cef4bfc5c8f62cb12f1723348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3045568d171802db828d56ea70e8a7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db834c4a406717b62e0399044ea2a40350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ad4600d056d27a068b4fc34008a0d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5181c03d30b39287d50442ca847aff352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c9f74c6f06d78dfc2ecdc44f637165353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e34353d6459a04eb4719fb19d648ff7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868cdd593bed587fab3d69993adac67e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273971a4771b215738bab2c0fd30a11e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c001f7a6f8250c91c3483f2bcdaa1614357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f5aa1fecaadf1577d755574c6f3b73358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3344c7f422a65f2d01e29c1aa952ffc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8537942596694ff4e9ca41773a1dd9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd5736f8f897b63a65ababcc764bd9f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a0554c3c42d6689f2d621f487fec5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444f13cee152d44818c5f2dfbba65b4b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa15328d0b8560dc0a68b5cc6a8c0e75364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5949d1f0e4cebd784e678e281243d1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8669372ef5e00414e87870c1dbbe1aab366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b64546f4c608cbbfac3c1ba840b14ea367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c596651d90692610491585a5d035a945368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d268f6f944c6fc3cdc36fb742be0a0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07be00e2260679a60562cfcf9938bce370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837baed5333b4e0055755a489a7c79eb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89df719afe98ecf88354aa1d259a0d7a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b690c7d25c2f4a16b98593c04b4df78373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912f4470c6b2864b56fd91c14dfdf674374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b9cbcc11baa1c023e4a0f6c3052458375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000dfc1fc63f372d7b959c33a91c66da376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5ea82c8f018d62db4d33c489fbd32c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792754ac79b4085ce04292f363f27921378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a534775e4791204f110fc48a6feb476379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8160aa5dd020c693235b0be55b57d73380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29b7a371959fb19bd1569cd42f26641381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f363e853782f3e342bb9ea5222b98ed9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb85947016d9724a227a0bab15cb5ba383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c7dc01f622382d940d60c346f384c2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e43ec57c879a166a688a069ef13bec0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc225f091af5f78d60697f6de188c8b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba4604772606bb59a6b841ea133d81d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d25f694ac457cd5bcccbf24d0f95a77388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe694f0e09f1b6db42bbd60375f9fb9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bf499e2d36fea006c266fef8390f41390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a9291cb62f53308d2f9507b7a21eb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28bf4f8c3924e7fb218ae49f3d50e4e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd1c60ac35b541c7ec87e0065ac8ab393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a1ef909bd9e4f19a2abbddf7ea2c26394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920056d57b936c36a8505a24fdcdd5a8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e9dcbf40f7b5cba90e82e430f915dd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5cbc77f2ecb0eb7a5472a05b6a9c94397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac6cd36b6220228300179750d1d4ccd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5133a605ae055a7273325ef3732f628d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cea31e129e4edfa8e4472db14c76bd7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a558b9dabbfb71f551af51ba74aed3d5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a718dd478af6c39bac09d90aecc873402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e425a8f294f3793dc83751d4d11bc0dd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ff8d44b742bdac0e318cd5e6769a1c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b633d987b23e549c8ec071d24df97405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6721c02952c7c22e854505f96702069c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6733f72e4989d8edf70ec4da99196d4e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b5735f7e75b7389586a7c0162ff4c2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e90611c6c583f2d4c4ef4e1f2277acf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7480eb91c41980b9dc632c2e3c02c062410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e309e1564f5fe91368f66894e0ef9720411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777f47c4d6818b82d67e93c703161d77412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0bde8027db0c1e0f4ca8c85b95b60b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1056f81475cf73756f5978ea2e452616414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f54a3cff9e643780eaedaee628820a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e97c27ecbeb4f8aa1b7538ecbc14a5a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497abadae529dd5a450b5275e7c6137d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932f9c8d406714db0a93ac645a4b39bc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565cdac368169622a2ec86188bba4b6d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b26281e4852b72d5a34ca47f98407420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a1192dca85d82bef566170346fa5f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699fd32366dbdfdb428c2dedffea1c37422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe750ddd988745a9693dee4a0d779df423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c157aa6a009c2c66ce103be84654824424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47bce182a4e9bc764238510ec7e07f2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9855d448422863f44027dae23d9a9ea2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a5ede4975b3b5119fd0c6a96e2ac39427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e86d8b0aedc6f79e4b530944be0028428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b724472e04e94d7e3a53204bb0b6250b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8016f518a0632e01d3bd8e22244f378d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b0a1d9e4b6f8b0cc0ea441f39fc603431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133fe4ec9a80bb990655f8823912e83b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d3b3f2b1524bc48b449140b4407e7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e302e1faecdc97b1db979eb28d47701434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c42e2632262e96c402e9f1849f026b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d50f1f4e34c16d04c735bbd28950a4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d578252d7be7e33004430b2ca7655f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8fde7c94791330c2bff0ccf5e6bfc5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aafbf756320ab5af466041079c6fb5a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0175c95f7aad534217807bee0f01753c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f001437d177dcb2b7a9e41cefa78489441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab98a83a79ff5818131313c084dd5795442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaeab9fffc397cb2bef2452dc9beca0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342dabb5407446bc8bd65c80365534ca444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e463d9126285e912ad647ac147ecc044445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca461f71b262e86d9f60e68d3d816ac446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8656ba82075146638ddee33f5c6239d0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea34ed27f3c3d1d54c1610a31fb73b22448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac91c71156833d42843fa2ba96d934a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af0dc2f62da914a5024b896417b5e3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c2f78449ee406dcfaff037e34550ec451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c97a239c2ca459cdd9d00c4ee27cc1c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba43b438f850155c81d21ed5e64e1e81453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5e3194682a16cc90e117702d2fc828454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b197883bdab2cb47322b75183920fa24455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703c8a30ddd03b2b2ffff596cb0c9588456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc454de64b247fa48cd7c205bd527420457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df54fa648bf72883ea4667baf5709880458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b697a6eace5e8ec715ee7496c1237aa459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7ff9208bf50cfb7cb8797b3aa6005f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1ce24a3f4646f342b4e9873bc2b734461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8262f859a1bbc5735d7b035c96ecb25f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eddfb618b923708f1f0f5dc13c17c86463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9d6687f50e17c1d85a1df3992a5ace464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98583cc8609bbd07c81111c074a1f9fa465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5277319c05058c92913831c0eaf2cf52466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba37f45e7eac0b1d45e7eae2fa4eeb7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4a97523d915a9e629921503a474d36468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ede3c0820d452253cb4d9aba1c628d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb314338e6b101f1650ca40691fbdfc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05802c6bde82fb8697f68cc225c4ec71471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8030dc1d76d4af70ce94a95605b8b37472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22806a54c38e6d31721c117cb7e0eb54473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed18722a45ba5833b926306fbeb49f6a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c2e3bea028f855446c490b8c58d2b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14866de74325c4a650b8f07117176c38476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f232b0c77f186f688ab00bfc85b142dd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6e1f064217487e19fcca3fc39143f8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b68f2bfcc50d2fcfbc6450870a23c10479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf833514b007de916622a95a58808f0b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e6eada89bf8362e7edf0a1798cc20a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38aaf688535b0b2f7e140ab0dc099b1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026bf91d065eb70400b22467784b9258483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c26eb9e6aa31e4877144e8e4d32b7ae484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cef36cc54b465ce304be455f9dc6a9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43805ca1a6c5ca91e351c63e8f68738486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a04ada452fd5648fe4834b70c7c4b9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bd55ca0bbb0749f8220cf669dca5cc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d40c8aed7a5f439c2f868d1aa13161489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c85ec201e13f2225a71a7a2071f00a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c556bdd4b843ab0a2617275fdf802a6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1860b4e55d0e93bfa3ceb50b233b06492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478d4b4613970d10ef7b8bb049b0fe11493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a08b1dfc7b532a1dab79976c80523a7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51db204e1d1d80a7a4d5fa4827f7b7a4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeffdab0e61e973405a42c78dcb02d2a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6afa1b88b19d48b60e11468ca08433497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b737471412a2a258d50c8ed4a803563498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749248de010b9551050a372522e05d59499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0cdc62242f8bb6b0a87d790e0738df500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546a5fea8667bc3b0b863d6382f8ea74501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2105bd7003f983f559555facf4a3105502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe561fe5ca0ab8718d63c05a7a6c030503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3043c990ff3355ff90cb9b9e057202c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72943934071d67a09b475551788252ff505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e436aa69e4ceac8808c9c88bfc6052b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c610791c07b39df15d70005149d59d6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145676b2c8e735c8ce9760f7df5afbd9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f207095dc99e6c3e1c6192d3d9efdf66509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2afc5ca20aa0ade2107ec419f18fbea510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a36c3c9a2cdd87818f0d87a436f419511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a0d1e56395074367dbc1356b7270dd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e00e163b3c2587ede474d98d6d84e2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d6dfaa30fc939ef4a6649b86e8d7be514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d3c00deadeb78cbae8822b9e1c2b5e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1754db9c3e252eac02fbcf1294fc98e1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dfa1f075a5f8754f1b7f34a929899c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c2790845f23f0bdf312983c20b2a94518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab903531039ccb80f5924275ab411e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0024857597dadcbc86a4bbd43849556520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cce21672f376b12e3037aebb26e03ae521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda8e7ff482f84da3770170b17a536e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5cad072a46d58764cf877ee8c55d53523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53f950d6973da5b30f4acc90beb6e78524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589c56662808e43c5e9cd0001ed1766d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba7729d206a943ebbb755de01a66a4a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961028f0f1265f5548b281d680ba63f7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ced4dfbbe25d0a94f74c437253c0b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1eb493658c4d57b20a8505199f219c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbdbdbb2f326678d5125d81916982f1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e13dd23abcb7563ec7bde781d170fa9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb3ae622cfad6485a7a6fbb6cbaa691532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3d291aa385f9d2aded410d5d1d4d4b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4c5efd0b62332558e8d507e07927c5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5c0ae63a3509eba7de3ebbc458ccbe535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8b4ef6e21a55ebee67cce20ba7d26c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ea3c6d135cf3ac914a2b7560c7dc08537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13c73c25ca0cd20c492f67dd1ce12d9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c47b91f172265950d865d9f908ec9c0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ef419d5e688b10912a67acfbb983dc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd66d6b5b8fb30cc2bd54d73ae23a1da541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759fe6961a0bd57b1d4ba37c77cf6c11542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bd351b7360fbe2034c8e4331fd61fa543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48671563592f749cfaf915d142b521d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e54534d68ced90b8095997b68a1547545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dec4502b02327795e7e9aa063e97557546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a71d9856407c37da80c34381fc1e3d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99145b543d963babf0ad8ea6ab865b68548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e2712e593c98ae856df9c8ac84c86a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b3919bf8fd41618c2e206a31c0898a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fb1d47ee65aedbce59dc99d7cc124e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80302df97ecf33520a6b7a06508ca458552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f35548c9fe6036fbb2dc4b72a5623e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5062b80a267909c0f9a22885ca43b392554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ec9442adb9c4c5564a5ac260b78747555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97074ec162eafb0f26e00aed2e75ad4e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42d31955b167d49d947e3810ad393e7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd18da811624dd2c8f6eb519e184ff3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc5f876b296fc31ca6d12b9ed1affc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb88e6e4b55a885c905546a15cb5c57560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf15708a4811983b7e80af39537cb60561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dae9c7f3c357e623e7e54d9a2d74a8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d05e3262301616026cd2131038ba9a6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17160764032feaa83fa98d75e404cbd5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaefd5ac69e88223d048bac8330d5a55565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384ff8d056ed200b80f1474404a94de7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15939500c204f20e4c12d12c6dffec3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff9016ddf691721ae6ea855a1d34c13568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0ee4da257fe85578d0a0d47b7c5c40569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ccfb7fc52b6288acca86158d53a0c5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511bd4b4a7e45abcf768eacb18a911e0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f142c5070a005116b6bd2501f0b4e73572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dcf0e48c77885c9f5be0734e16d5b9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f2ad39b23be18543fa4286b331fb2b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca4f7a8b857d260f9f3d0a5005aefb4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d9b6d32c212ef6d13ffad4322dd767576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04331797c54927a3c837bc000b79fee1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60553532ceef47729a78304cfb328a2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269217c7a680da6b6a84206cc3bc106c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164d13a8790eeb385590c521764b3bfe580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de4c5c48cdec3c991c5614f4e26852e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8242c071f9b5057c104e03700979e1e3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b752a59ad1ee77c95a4217f6f9c1b7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3526837788d03dd49bc2a6a41daf50ef584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21e38154f1b12665bc9f4e33015aef2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ef3a6aeafa93cd4acdd69422cd13ec586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5edd9f951374bd3dba71e5a176a1598587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cdcd0ebc1adf51ea446b79b051164a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91682eb39b64ccdb49297e2acd6a144589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43ab90ddc279cb8f75fb49605137086590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481f637b100e64c9a51fd87b3f15e5e2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acf8f323dc08f0b515154581b53393d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd5e6059ca278692bfd7d67fb632aa3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af82cfe37503129a4184b7b952295768594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47924a4618d28eb27c1aaf52ac133c3a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64f169d254b063786613ec6dd45bc8f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77116200cdcb421f3377a18a0574caa597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f0fc02d65108553a3a181c01064c4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd32faca6ff2721b93a2c51737e2af3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77588b5e621159986433dc6c2a0b8bf4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe8399beec28c7d224bbf23bcd89e91601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78313e2d95881d4c0d36424f998b916a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94dee3706f6f479d6b1347d2645f02b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39080345d14c126873407f1e9d3e1d0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf346b2cfbfe9e1eaf5d8d28d499d0b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a735f8e4ada2c9c5f493f16f146a4b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f18ce612d0f23c71cd8553a9fe59a27607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdc3b4b05e8c01ac7db79f7b96ebcd7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb5f3a21bb2f5989d01b3374f4086db609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01858698b8ebe9dc237289809f413e80610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eac31de08c6d818c02f57d359b01fed611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394137961b5448755785845fa1aebd3e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0be47ee3d998444d55c4f55ad95e577613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8946390ddf7849e85d39437829ca2c66614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8df015efac5fd6b1ef678fdef7007d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43efbe69c8719d5dbd2f81503f61ca6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1125c8d4673506476a30f78d9b5db27f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c7ba81390e6eb06b0bbd0a1f3f588a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0989ddd0631fa6a701f1ef14c17e30e8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0cef56e5d22f60acc36ae098cc2721620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb96fefc2817320c7c089903ff788c0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa27d768b24309828ac32363e6d6c098622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b2267b7f7d175c60d0c6cbeb422c8e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb83baaeb42a62c11cf7255c6261d65624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ac859bdcbba9c03f1cae0162e0d0ee625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2002874b71b64a44756517b53d0d90d1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da007881734fcdcebb0160df528adfa7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e63d8f301e1dfb668aee3058f8afb3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb53ce06a25b06fdbd2ae408d2339cc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4991571e991d75186ac0427ee9eafc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a560da24d72a8063f4b746651c2c5f0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64629b243b95d89626a26117a98a2d09632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ba723d844263070cd357adaecb1177633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1774c5a2e1befb555ec4dfb90473a88e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decef057ae3ed861ed96f00a3e329bc0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5576f37c7a0818041d98193184bc566b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b370d2cf27d5888bd7591a205d76a969637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0552e88c053438117a9565b88e1a398d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52250b1a5b939f0eeda2f05964954e9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e482d3ee07bc04fb3a915f87e03b29c4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0bb443ffd4b202be85f0bc62ea3eaa641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d516349a91402ffaa7b87ae3dd7960e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cae3b91efbbe014a58535401734df7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ed6653fd929af306c76eac85c08222644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f1a07a2e8d07786b771344ef645058645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83defd0993787c215c72afda8428fea3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c925ce29aba61d0b3d3014e41aeec9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9876fe2d937b389d3af979f4375c11e9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c3afcf8024668c07813dcf7412b0f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1032ff478af5577f2fd39c27d032cd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4ed4a7221b743e9409549a456d670c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bad0f5c87e832e3df4e06febdbe2ddc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cda5b944f6241970df0c3e162fb919653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d26270334580df9c3dc81a79edd1a3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176b9f0c266583cde7c714f27798517e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32afc271be0467ec44c3e722678ea548656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e612bcf66feaf6b83e6f4d7f5917a8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f1d79059c29ebd19aa8720334a4a9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c11193574369aad7d376960650ec463659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea0dd8528c4257c3453e2104f63f8b9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a095698d79d450495b7a7664f517c1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41b6a2d8754768ebd471b118ec7222b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bfb66c4ca176adf3726d92228e0df4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c588c4ace2d8abe6f663ef9f7ac37d31664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4c4ef2cc99d27b1011819a0cd4d55b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b79ddf19c3a230b50f3198287609932666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9987d3dc0415a0bc91d00a567dfe32c3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61675b84c4594dc90b09f86579c1f98c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ef674292c8865a78987423a18454f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1697ba256a525f52cf511070e86d485d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669c448e797a64f88233e12ed653a939671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9a96b860924416226ece44c2d7f098672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3df0316972d57f458640d11920454af673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d608a5e3f7514f63c81e60577bf50df674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02ffe48b57df363d37e646a381705b9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cbee707a82bc2d47d8fa0a16a287bc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9aca4671b63bd300e69369b09f837e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2212504b9585fa7659cc5b55dd4452e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a75c755add71bd9a488955ffa0eb248679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9024ac364c20abb22f05ced227b42052680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3d3aea410d9a9853832cba030470d4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9495c4628828903d588dfd159bea08682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6987de4de0504c31d370c0c92ca336683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44298dfef8eeda7c637ac0c3cb3a9c9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df23f56b496728d74711bf0425b1276685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164110995e14b592c9ee60eca1673762686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f420e9a64cf306cfb71b35b8e2a9d13d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3766dadf532dc189823458bcbd13d0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d11ca07452a097017acce7860d3f367689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74984df6aeae5116fc5d86cc45fdaa04690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee850373488837f4caeb84d960b66d5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad665432ab1695d392b62a9e5973684c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503df1067bf1434ea1740d8405b5d04a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abad653bb35dd12d55aa18874984c2c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10f2783813619ba11b241c2f02068b0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db3b2d417408ecfcd74d97cc94bcf7f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060169e9b5c16ffd23f7abfd71d8e415697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4f66816d4f7b772d4af427c6736fc1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa933f8625b6703559a23d60f0be7e4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fd2f5633a12ec3f79bbe00c6ad4a62700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1ecf8931bc856a0c7f7553404eb7ee701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4dd8513fb63164c6c3ecff23410b4e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ce029d4f027fde27fe76b8cbf851fc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51c8e58f10a3464a866c73ac23d898c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9869b66b5fd105fecc4550e8a79349705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d215bb6beb1ffede7d06678ebc1f37706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d87e38414e43869d33d4ea74db6548707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a41fc0a19a4933ff9b4b2fd1dcac8c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1964f580a4968298de49bc213622526709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4535a1f5f5558f615d5f7473942e57b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3702259258248e270372c0ab78724fa3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cde71ffdc7c58a915a3ab645de292bc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1fbb482aaecfd42805d1617989542d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64d0f1cdd9ed5b287b25cc5e78988af714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da129a6f878762e67bcca5041b9c041715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c0a90b8f11448f61426aabdb9a6452716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e8f315570337f5834723f5d381a39717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f7e2c42e52b80caf937121b5ff8d2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e3596da81345834cf59e6567f107c6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4863ab61a42e64f6eba7aafb2607c787720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5982e36501250305e41307d44661d3ab721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fa6915551f8796a4b3f1f920ce5001722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e31c996610fe53ca26ff80f3536920c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e569b2c7b1fe095d5af12960d9a981d2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc9f600a5b72146e7cbbc06ef0dd372725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eaf7326dea4d727882b1e3b4c220d2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5733eaa2593576b4edf27fb46bfd9a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b51520f09c04cdead0adb02e721422e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9565a9ee010c22c23b0a4cc972335c1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27dda1f0aebbfb1f6688108eb2d771d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74479cc6602f7489ca91f2a747594259731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b7c1721542c2b4e41f48968e9bd43732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194d4c86da5f0b2d9826b88e52022747733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f7b2aaf11be718b6efff0fae7426e6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b875ad81265031fe743ba18d02b311be735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5badf9ca9a61bfc64c03159a3bc92d5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168da3765e58f06b6abd40c17be22eac737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa8ec89dff21c753a11f63b5320cae9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e023e19d8a687768468c51871d0b419d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a9d248fcaa350d70f2dd49af0f3b4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcd120f9b62335402842de245f68e99741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1af3a91df5321c1d740fa92dfffbb2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98bb328ed1963a66fc195d317d7226b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b1b3dce8ad433243b42da5c0e01638744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f65152a2f299f33b1b906cb6e11c776745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24383cca2a48a631641a15b06f92516b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7cc29ac0dd53bd141b8b44e43c2fce747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb41b7922c714e86f9a9a50ede3dee78748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a462388d7ff0f8efc58273818365f7db749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45c98adad363c95eee7506d5f5276b3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee63b751e44a0a43f2470dcaa0bc3126751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e039854a80528ab94acbe2006ead88eb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2855327e6e891ee199d0a7aa1930004753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea994c9243d8e351bb613e66f9f4ae84754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82512aac84e5bee1a0513df70933882f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877757105e137c16d1faccee53df9d05756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d3b387a41110a7226ffd764fcf5a69757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1bad749f05cc8ac0276e2b3f763d6b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8686364405552c9a7391e446aa0047f7759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb791debc1e6960b1202ec272a2e1da760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27381fde609929dbd58cc9f404d5d8ec761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25720586fac5141f44b5d7d9341e633c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56af1d58e839019b5545dec492e00bd6763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af24bdf03f5ce8d7ffbd7a21ecb7034764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989eddef7c602b7746ac13478d6781e6765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f74572d8a2a32db662bf93cadc0e3e2766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715f52e00fa826ba036ecd253208ce19767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb801e2341c5682f2df6dbe849b085c6768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a36833d066cb99ac1b37fbdccdec1e769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d75222544d5877abd76fbff309d7185770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8fbd612cae1bed6430094c89eb6940771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ae1503d17573a6265adfa8cb2a5b32772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f97dda1d3db7c890d76a2d5e386590773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3833649dbf192c90f3c1608f0660f019774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce59429cef3b1d49985812c6a979c10775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979d763415dc5d0a09edf24978b03452776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bb6b639ec41a43dc94dd0723e36f36777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeea49032631b72749963cf8bea7a8c778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d5f5d7ef6ae962d9b2fc105b740323779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9836d7dfbe2c8f3e5b4511f3fb4989cc780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87372cb4b064a7b02774a791de848b57781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430792c27e96a7bad6c01724dc4b6dd4782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7c04cc99114f36b02b7ff22e1791b5783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf8904e7b853fef9a38bbf5818e4294784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa255d6334582daa96f61e58e0d321785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fedbf60a6eca438ed4fc325a5c24d1786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce5187199a273ed7746f9591b4b6161787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a32fd9a9916e03f6f6b14056669697788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b941d57e9bfb6120254da216af5ed164789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0af5536616d8eac9c081023b9256d9790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94917b6be0e74dcd48ea1156b394925a791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034b4a55ddfe694569d3bd03f1f73136792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12f8153c74be62704762f93a677e4fc793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1933728410ae6b7b8031911e3dfdc750794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d3d9e2ba383c0c98b621b10643c2c795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84191873fe95200a57dfed95bfd101e6796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad15a382e76845cf4a706e39c20ef27797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6522bbf90094da969ac191419f9e7a4798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2685f4942a0d178097f2349fdcc8586a799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f480634fa045c16a051efe3f5255165e800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66faf71319eafafa607303e0e637597801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a3fbfdac14f3c6fc29fb2cfe25c32b802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c231b612305ee0a44673072bac2ffbe803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285bc89761da525e5189ee7c1add1217804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a831726b833502907f8e891fd1d7d4b1805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b990ba8edcf03c255138d87a3beba7e806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a713762aa53b8a600204e87f93ee74e3807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a563ecb7cf8fcf9d95dde6b907d70d808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0a5afddacc7ade1c30db2b69a10fb7809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1199d1e5c9d504f4e2d9c11ea002068810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c5b1823e3b4041ff22d019c5033835811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c90c1a7991d516ede4bcb0e582aea2812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10c380034c902704265baba53589682813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea25be54e15a6831b5bb1c1d342b2d1814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca942858c8b3871c8cbf6f306cb480d815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4647e396f474f5835672fd7bc7def59d816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab903dd3426b15a95fdd93630c36af17817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e736d1680e66ea0b93b79f4a0836e8818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa13bcb0c78463ae0cc5592af1d13b5819.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f129ecd64e6785285234e755bc6878b01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8285ab6fd99cf91460d6b4b237cad42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459459fa4c496a4a681ea00f81bfeda13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a82aa38e9cb88bd056005f6220d4f564.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c866314bce81cfd959f2c4ddb985a05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e640f0eddb838430084c5fb1459cfa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4acd79d5b64fee608cf78c120364d4d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8312cc8249857c40fad95b8a6c2cc5b88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c51968b7f907530300f53cb6f9d37d89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4175c709a09a9b00d1f1ce85e03797210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3b9a959513d01455947aff8bcd82fb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1f0cfe1b804e5e58bcd32e6d88cacf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1521ca26ccf500f85b56fa2dfb05c4af13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a87ba36abd9c8177f02315314b241a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aec61cb817f3df75b26477ed93adb715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3f1814ea56a5cfc46dcdbc813c5c1b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17b7a037c83149bed7925e875408da617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb40a5ed782b86394301b55a3d41cdec18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97873786d8fe9f3d648d94a0b5bf9c3019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb187e60e41c965c79c38fdcc87560420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d8295f911823cb5f01159cfee20b0121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ae325c979a919b69f966cc550333a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0b1fef94bf2129368ffe32c22aa8d123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759339028e9d21339c95f28c930c6d2324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3947c2cb492cd9550d40b6f42112f5f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55f76b0c4bc2386541ceaa2c729289526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acedbb76d46774a0ff21e89accd9f98827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7730bbeae7ce8233a51a4447e6b7b5bf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a990b855da0e1b01ebfb55a41eae3c9b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0e84eceb5e481347b0d5dad30b735e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e18c799a1e7c975c676ea585dda52ce31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776945b04cc284b5a30dd00bfea268df32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b0cef77a279abddebd8fb45cfe5ee933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6fc2c47cc9b450dc78167e73b5bdc234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347dd98010040ef0a08756e89a154fcf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5115f4939644337dcce81b35227dce7236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610d697410013d244dcf3f3770f275a537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c7390707cb244fb2e4a1923f87ff138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbe46434f20599e1c6bd89b45eec15c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b35e6a1010c0ed19b584d3602b2cda40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14070b0240caf46287926c0800d52d341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5a5aab6b77965b2676b407c2f3ab4242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f97b3557295ee9324cb72f2a9b7a9843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0ab2c292be7f5bcb2884af7e83000844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8681349cc27ac97e0f3665ad29baae45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8c2e1ecb381a3a5e4a4de3ebcd8c1146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ad13e4427d07dc6c369d4154ee866947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0d47fa7a57d6e4df28e45e5b25b57a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39d19c7f7ae2f69dc20db7a5d152c6749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17d7502da72be5317d8e8b64f5f93ce50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa550b2f361ab613643f78c2cb2e68251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dad7b7132080bca685d8709d0a964252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41581dda2b1d5993418f0677b26c7f1153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a7de2d85493996725925bec023dec054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cd64058aaa567f320328304051befc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e6c1e43867c9e9be78ef735ea158756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454def02c8278cde84ddbf6cc142aae557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759da77e49cd25191db99fec9168f99d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2d4ca2b6cafb99bfeebc8b57b2f18159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e99e5ba3f9b3796b304c506b4b06e560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6c0c8cfad420be791af288c26504c161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aec0cf2112ab7822a4497a9cb77ec6262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2cffba361530a6a79c27defefc9d5063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc6fd598d6e02ea4a9ec21c18dc684864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b6fd626f9e5364a1984c386f10cea365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b478282e1dd7ee5c089eea4f7176a5566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4430a14ba5122490a6ebd5dc9069f21e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeabfce56c2a25268d3197f422b362f068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e380a586bb17bd287b832907e2e03fd669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7436e493053cdf5bfb8c7e8934fac370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de8bff3afc642aaa00fd895b644b36371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce32472540d4462a7b4418c29df142b872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7683e48d2fda66bfcfa43e45ec144c2973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0524cc890fc77296e5e15098e14dc67d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3cdcd0a48dfd31ab44879e9ebd6baa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabdcdd9ca79583ba6d750029b1b0b1e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ce17394b88f4d10f0c45015f97d93a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8fa854a2435ad8736cd71e896d248b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f85562d6f0fb0a39fe616b81dded75579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e8b7f173508ddd7a6c1f8b3bd4003f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e29cdea26090cf32c135e4abcd462b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba0568b1fc0a22c886bf61e50053b1f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bf95f0840aab3e0e872ce224c32a3b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4670a8e4c847105e36c754a30c77ca9d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74d654e508ffa9290a81c5b53935ff185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2d4c6f707589de4f55b7cc97e7fe0e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1df27c6e99126428b8cfca952eb0a387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0862c1fda0ba697de3d51830f403a2f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9b40071a57da5ea16f2195e883d41e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa24f6af6368a3e73db67b96777c75d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eaf5176fd537eefa1eff7c1c82e20591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c89a9aa0e5fc490443b35589fb96192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7038f0de1fab4b63a952cdb6d22dfec993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c270c7ada2448c82cadead12c36d3aec94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f15b303a187db5c635a265aa8a309195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a045bf1cb98462e6d27cf1ef046b1dc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e692f95a0f7463b443b39fb71216897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e602915570da98535ab827c02fc233a198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82e87b369fad480401caf93bbf9acc899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386dd7a78c7edb4f1a9c53e478abd456100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ec100070831b1b91184e811d31b2e7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8711a9931538de00ec97e5d0f43944102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e963ce0d449ca08b28009613e35880c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0ad4e918481ebd4eb998b336c9fd42104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b95796530d18146d053a236aba2ee7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c13e95d8b772b56a747a45b20e63a3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b14f2418e6300b4cdadbd3811fbc4fc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abead962194b07bfa80e20840751d817108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5b5b381234cc1bacec2e00ae87e469109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ade89efda4340e636decd52ee3576d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbdf387540c3780dd54a577f7742f49111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b479eed55c57645ea1b326f4b46f4d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113c28fde0d128ad9956de4a0a44b75c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa424df43ab03b56eb5800db8aa2683c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86c5a0f3ba018a7d77885456bec57b4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2920a3814d350b47c277efa032f72284116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e64a3bf54e2426c4eba060d6cc604cb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c898b5aae1d4bd7c761800a96d85c9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9921ffbb88e863816ba22462435f3e7f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec26e5f06487ef11a0abeb9ff7a40f3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd81267a97064c2140b251869271c5f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e125ac331be6a8cc38029987df5f196122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574124d1ce0852cdeaa7b054e5704bf1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad3ae28e7902b01923908e3ae460a48124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aecedc6f021bc2721a95cfc3cf43d0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a987e3b14bcfdf1f044ebd79d0eb33a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d0145210795ba5d3bd80d7d8e40455127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2e27c37267861325b727403383444b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12908a348f45c6ae4aa696f765e2ad99129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d6952717a0705ec7e75045f321504c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e44190015fd5b5daf05504204f9ca77131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab166a062eba50d09aab52157d10925132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b71c6b2ceb20e123b4ffc7614da81f5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355e87907585f1dce5667c352b7aa56d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f28b7e8c6067f8002bfd9b440c7c83135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add92eec443f8dfa068c4abb55e56a4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ee804d422d927dc4da905dfc0b6c55137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f308fea625376caa60bc67b3eb9379d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56c49438727361ddabaa24a07714a28139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3242de72c9c4dd817283e307b53037140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b432b21d3d0d9a0f2bb5a7ceaa7c38b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb8018e704bffa8e9363b33ab59a8b3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec4e0ffa0e9ebfee5a5515fd0a96c61143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15708b3726959478bb77a4a1a930365f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3221e64b1d0db7a7f030e125c5407e95145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cc2d8f6e5bbddf190df9efe56165ba146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ada1316a483ede738ee6d28f72d5b38147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2dc3bf880c10fd3fc9ca0b17889d94148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b493152a34893ddd9d64e3275886688149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eca66221d925f7a33f5d61e43724fb6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c6bb47e1114571703a9a29cecaed6f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c75c271951736cc8e8ee874c12faa2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d030a0204c6936ad84c59e76b020d2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ffce5cbc4bfa3f8cea2823e6b3c7b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dbb501bf670ae2f28041621ae20d33155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0483085b6ffee040bf8b647f020b746156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11e6f5e5b1263f6ce42ba37756be866157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb4661f71672e5292fe09bb8241ad78158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eefa9a70d8ac56d4096ccdd75960d2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f494b89ed80573ddd68ba2c664ba35fc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02175e3741b6f4796e5db6effe4c828f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e2ca07bdd93a88765dfc4cad66aeeb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dcfc0fb6b6c64aae413b10d6e56ea6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8943efb7f6602c4ad92bc8b6a1af7a0a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6be2a2dd33decabd5d87bfbc0fdcc9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414065ae55a1055abe1d147b08adc664166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d53cb34b7251f0017706a0023ef66b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ae5249029f8e34a7da42f9243d873168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2fda0ed8b4ecea8864d655740a60bb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e3ed5d0bf527164f31bb87f6bd746d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c19681ef5f75eb661b67accf93049171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b700305f8d1f9ba68ba72ef0039d3e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650f9b72f1c6f0b0f646b7cff5c7790a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1740e7bc27f5824d3f3fde2de8a817f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9aaa5c3a5c5e4968294b453854fea4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f795ed4708c2ce0e57e774b694d78176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e5bb3482979e2872c842616a80cdee177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139d2be847a60406fec378edfcd7cfe4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecbfc3573c1020ba98b48fb0b881a86179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83acd3b024490b20d2573f29bdb426eb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d046333223592949bb3334675ed85f64181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aee61887a57856158b2c3560a30ce0f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6868c7caaab4e38ac5bf85693fc11e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d94fa82a4a7f99236d940c23b6b58e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45abd0b5cd8560c06a7f481cca778106185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141603494c190f80e135a9afdd5a3785186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06631e59c248fd2c471dc8bf6ba3bc62187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ad029fccc9fccf3daad2520ae8e39d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b5563adf1cd82786999f82675b14e3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56581f3a17bf48cafbd2f982b1b04a05190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b130564f562577c4350252abccee01191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93c7fb73e77385d9747294e14a238f2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345deaa966b336ac055065b62b7fd96a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3401b16ed61ff6a8d56f0aefdca8f1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583971b06205142e26ae5f80648dea04195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5447a303aea102602aec9dc22c61f94f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beb6d1be632817b6ca4b6f6c37c9602197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad93ed2fb851bdbcaf66ab7f4abfbcf7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1848fdfc87a121f793781ae6411910d9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d70293da992c8b6146c143b011a10a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f2e02256f103bd39dfbdbb09cc39f6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15f5d0999117d4e25cc7d672965eca6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c2d01040deef6729fa305b8a32c393203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452b9f017852411875ce3cda7c3c79dd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57f9fd527add2a54f78d4ed8fbe5aeb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8894b2ad44ae8be82febbef891c8ca206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78f476495b247bc433e24131c8afa0d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1c0004190b08252c67ae79a36ec11c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe30bd7ee9b8a7680fe7fc6f7a7cc13f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891967265ba0beb7e594c31e848f1e1c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d97046a37ff3fca626ce83f88072c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f920e67659a9f8861501718c41128e4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecdce307d51006b1762c559000259d5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca34798d150c0f24de7f2525dc943f8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a083e84d98706cf6adafd3abd9f20760215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53669415b8a8f01ad03823892028525c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746e666439d8f9adc9ab89c4f0e55eec217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d7d7d7838b6604cf642b999c2def29218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b17090d86fb69523152f7d1e5ac904219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26552eb075a26358867fe7d493c079de220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0696a54cf5bbf50101fbae50a8c325f1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13777c758476ad8569b442382e4e5e71222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808d17853171de8fd9863fc476815049223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28f95283c05ef7dfc13512db47cd223224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef0c3d8862a7200e113aeeaa0eae12b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6089f9e4428ba7b03accbaba4f25ca226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec5fdc26f6120f36358d57935359ddc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83effdaad9438662ac2c7bee1917c21e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149ee9e1968e3f5dccaf4b875f16c783229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8269b48c1b6d5c5315ba6fa645993e74230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39de47c2bd1746dc7b65fbdce9e8d68231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feacb2a517e72a96f78e8cf50826e7d2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69496dc2a7e9a2d99c164190f869f40233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31ad873e73ff7cb9b72d7de1beed486234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f65da0bb329ba56a879495da1191932235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9379c94df2b30bf6914ab12f4c8e3857236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2c1b84eb0e1447f194f943cecf1848237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2ba884ce0639647de220ab82d01b3d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b4a5332d841b2aaa7f8ec8f2f7aada239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89973847fc084410e2e8d3ace3cb938240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37476445ce4af5d5dba53c2342e11637241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfd47e29b717b6c14a07a52d3dadbed242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff09951b8b5fa7e82a848fabebba0228243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828501f0fbbd60af48297ab6941c18aa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6899ac7b007fd23cb3537caa2671065245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c83c61a981d36e3b71262f31f46a82246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab07b50df416e464e81aef68c797ca0e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ed5ffe40a68b0425721c8058c4265e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98bdf59e43be27147a21d68485e829d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079941a4c3d9df0c8b00ae5a8657557d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afba08abb3574c17410cdf803e9ef88251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07495a1f6b383a4c7ee5193127f1628252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eed727a0f8267b4a5188af3e596f670253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea6497597a2dfe365d7145ccd1ea8d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b171dba264eac10e0a8806afe222af0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff29006cf54dbf5c8a44b75a9531db8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f32c7bc6de89ea76e4c8601b6e67004257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b9f3796a445631256a16680dc947eb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b09a18814d307fe60cf7d2ba4d56178259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825fa31c1f099aaa9e4917bcae780d4b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dd4598297e46dc81c0c634f59e801f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b22e8305a79d3a80bb62f586031a94262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ddc74f59ed6360d5a96a255e32be49263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fddea577785407e174a2c8d65f2c5af264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ff4f8c8b92b5b0ffc5d52360288b7b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29b6c0cb3e4d3a33da8ee1d0f97688d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6c198f7c3fa6fc1a54cfe1c44a8fd4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffabff20394cc4994ab26fc10eb605a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd3534f14eca75429aafd0c54ed0271269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3cc36ac234b90b5addb9e194a3dba6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe016da4a4a412b87095fb2f485d5464271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53514b80e75733e297f9f026ddb29835272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ec26686b6a6900f093cfcd4afd6bd1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea5427bc049b2a86b139d595e5ec6ac274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b3b6cce6fcad42cdf03ed4ed22569275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f697fb97d5b20395690c190c746d0b7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7733d99ad170011ce05316446c0a0f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab99605c8ac8311f2955fcddce70f0b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b669966b27a6dcc4679bf9af943f8e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7311894a3cda50ccb2f1150e9d6d0758280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05254af9106c29d1da2bc3b2ce8edd19281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f01120d9c1299d18e8e9eb02a59308282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b107b2e8a742bae1327c5c4b0e738db2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23651d8c03a89155236cf31b4baa19f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d22f747d6a032966cca49e4634c9497285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bef141335202a05364fa457bff5add286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0954a0a86a508080dbe24ab44ac9592287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56987a8fa225c30d4ce0fecbfb1fc8b1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83b381b72aec3e9af08c7568de45418289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfacdc565b2c920d77daf32a9c80c4bf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edbeb26fffa56a1e1fd2a43217e5248291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b8293336fda8e79d65998f6a7df16292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b11720fb208a1e47bd0fe5131e143b2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e379884a4e4c0a610dde44cba85db05294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076a5ebde5e655445487ba10d1d8692b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4574ceffb051ac509313799c631f5765296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b536caa9fcc3606b1d0cf6de45599297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4759dd4de0b1a2318a3bf139f5dda95a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b974100dbac6f0ad7a33c1719fb5b87299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14348dc32f701630439afbdc8988374300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7802b9196736a55530f907c3943fb90301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c393d3e5dcc73cc048b67c44fb5372ca302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf8f96009068a76bcdaf8628f667e95303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03934e7bbccfc60f1418561f2016e51c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81798cb4710fb07333d55515e61b9253305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e10b92dca98962ee44869f25f8472f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7035275b5f2e1844f87b7aa782045a0a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e963c1ad38297daf30ba9277e5000e0a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6b7ceb3ed51b12c7c6d985436069b0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15712fbd48aae8cf5244da531f9c2ab5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c64b4a9a824a9f21f73dc29d8eebe2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5abe7ce2f354dd56ca25dfede15ece312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54afeaf8ae7c82870af0a6fff0a4f183313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0806a7d079f3c3359908894ec9ec92df314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff0577da39a1d2988dffc10ddb2792b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160d1b8373f707f6f1e2c9e0c46e87d6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee9c9b41af89265d602d353d02efff1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ccb097da88ca4c95f5da1051302d33318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dbab7b9d7fd9dab2d19de893394df5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b431a50855dbe98e1681e12d4133fb9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3f87df7fd4d1468863a14c3b951861321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ede95655b9fc237bb00d677e9d2687e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f1d8012cc7dbd40aee5b9aad14adc7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fa204ba6e0655d2b595ad4153090f9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb19cea59f42da769635ff350cbeb29325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dc78dcfbb41a1879fbee5a7b7e790a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990442de890b4acb1e9964e3344c2db3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35626d5bd41bdbf34f60b2f0bb45fa4a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06d875813627c78d369436568f97fe7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4efc325d9145e80b8a40fd8de8e853b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b7ba060242612f9f9d1294c6adf27331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ec5daa5929cf4fe0d0fcc0045219dc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b094657f506d848e37cd4e38fddc02333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec298db627b90ea33fb9d8fe778865334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7700b641d6eab7ee11a6bee258656830335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c4a873243b79ee098f604aec33fba7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d1096cb2a44fd0717e879913bd3f9d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bbcee599206afc2a92416466305582338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae18768e862bdaf06985fcaf5f875d0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eab630c7753cc9cf66743137703954340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed1ed2f39dbbf4046a6cf792f2dff4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526ec9fd9e60b1340a86f7efe05aefab342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40a851165f92e7fad2ed5c0b09cbd42343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca272b96e85ef59eb99d8726780e323e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27868f09efa9aff8fd761a71652b99c6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a3c324372a93152f65ab0309c284e3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00f9ebc315cf09e3261178addc6da28347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42a14672e4aa7fb173f055fb1732a3d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95ca16ff4ef4f8ad1235fdce42e36a1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbae8bbecd61c0e37c3a6a14e806402350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0002dcbbc54ebee721df8b62613797e8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fe094f69054446dda148a4f3d1c123352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3d4c0c502d969cf5ac2792c319cb26353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93157e5e13dc5a249a362fe9ad122af1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a158ec3391f41a19bca0430232c1f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8261ae2154b5d4b6a68fd129861e275356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aeae03134d04f476b70e7a4de701df357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3329dd0480bc5bcfdc1c4764063e2f7c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a82addd69573f1043eff910e06611cf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d04526b5a9fdd7de219fd61d5bae31f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f37b6a51772469e3b4e7fa90cc88345361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78272d3d1fa0dba9117eb49d94122ea362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faabff45a972a6326307e881f2381f9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155ed1087449255e13b145f18eb2294b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5531f230abe0cdf23b7243354f8df06365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee4295703dab4819524f8c7c523030a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9af14241c689c61fb021f4af297d6c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48c5223cd76c61030730928134b6526368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10c10b068d2778994b151e722de4ecb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b0700dd9170b2f6f5a6938071f2c5b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c135eaab13e4f0bc07baff9813a7cc6c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa703e20a8b524916a796d4a085ec47d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922fc8b3af0c4e9b9490193c548fb288373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9545b51d48cf56b31b121688b34d631e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd8d773a9e2011da5d35e6b1a3b98ee375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fdd0135cfa673e9769f79afaef5197376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a1683b6b861b6516bdbe38023f8cd3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2b476bd070e4d413387c61f15afcc8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbd38ff5880b1831361bf53e18dc9ab379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf6ded5622831a050e6f02573d2fb8b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88903839e4f6c46a68ae5480ba884e51381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b1ab827d8b49a8393cf67ada09a788382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd2be340f37721fb3e5b340fe7bc4c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a1d2d53cdd609762810ad719d7a290384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eeefc3f1b759d6a9ea396315a31f5c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94db7e3665c2b75f897314a34fcccd65386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cda0b0789805356949df014cb8e80cb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b40af4647f616af5febce5fa9f25d76388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8aa4717d7a49d7cfa3952cdb592612389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a16e73b066d8580a30bdda2c78e27d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c9ef9935bfc1f952668a9f8ef25180391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a8b8af26684b2d2fc5ef29cb77debd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea1ad6dd1c2f0af5eb1ff3b9af2a387393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98165cb258f405b71c4e7be9017f878d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919ccb90e5e4eed8788aeefa1970317e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2992c47274097ecc782b50ec66bb74b6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae0fdb1b9afd02cbd6bcfb53afa9c0f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2a87b3876058f05c266f5d1661dfae398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f425142700791d3e186c58d7d37cf21399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096499931b708c272457fe1bff0718d2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367dd836354f6ed35c10bda9fdabeb50401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14253e503002163ba928b95e366049ea402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b13e86079432a8762c8433f5688f5c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0353ac9216ab58d3379777a2cd5fa7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f47a8957fba98145de01fff3fbc7856405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dbe0d8b8a2b9d34909d7c7dcee0478406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c547ff379ca9bcd76e31cdc5124042e3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fbd6ca76fe7307b078d40d150ae995408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e04fddfc5773571ec503f605887dd9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b4da40c9538cead6053a0017886103410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36986c5ad53caa5ad91967e4045a7012411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ab212b8c0250083aed81b96c308d0f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea4893fab1ff1d4cd83e352a20ba71a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3cc8d589b76ef0a548b361ffeb7ed6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68ada06af3a1f71573a216abefb1eaa415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891d8031be5dc8ab4cafcdecf318bc9d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763335bc2c59a86ddae007470e85c3b3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cafd9e119ecb06418c71f2fce4009ac418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc32cb48dd767e63c8d782657ebaa11419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d92b0ef34b2e909b33ec9ff7be2845c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b4ee8aca58bc8fae0b891a0ef6cc74421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5949c2f48433adf716c06d06e5f2de1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7474987d8c056927d8b79524fc77601423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31340657c571b16af679100b3bcc0bfc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3961af8ba716de4f4450e6e68b8563a7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f8dd4cfc6f0ba036ee36746b224820426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbaa461d0027ca0f71e009e596b870d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb3bc5bc1633cfab4af9fc46736a6e9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649c02c4a30931e90c6e6c92d5334be5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26947c1d143ae7005295c6f2f55d19de430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ad0798b2153b055d825d7533209b63431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dec298fcd4fd8e9ae14aa547f7abb3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3d350d674eb21549d45d1e0d7e6eeb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec48ea0d5f971c5f24f385929ed5255a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8869b19ad2a686e66848e3a89fb80ad0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f55bbc573cc2a22137d86911c69dd84436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016f7b994381169ad682d4e7fb674d45437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d4e65a9d9e048001d72f9ef896eb6a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa22009907fe2fe67ebfc4052e3f6411439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9789791ca8740a80050d39bc4d127431440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fa4107fe769c001b25f357ccac18c0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af5a5b30aa9d124ecff2e89372ba534442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc533ddeb29148a445089db59cd3692a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc378d2587b06539665abc4f6c3b390444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93337b012c0a4fa74ff0792d188f4d18445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df625a794afd4ff3c0721d86e627fe14446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7afa2e342572a73116f26589bf794dc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4573e546b08e1ca59fb25d0c7b13962f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8c13420a9c826b760f9fcb00a513c1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb3cc09b1a597505c2a0a7788c62fa450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af46a51355c8194a170531fd0138838a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb4a689eaa27a56da658e5e52f89a2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a57941c9bfa7a902d3f33e4dcb6e09453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809f03f45f277cd87e3dd54bfcceec45454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7767fcb9185f23533d201d4423e200455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4493d661cb66215934b6b058683d24b9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f78eff426a739314ee7f5c9e6ead548457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68003d1b210b5a2e49e45ac9866bf871458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae2eeca66733996252dade8c03fbd7b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d46047ed90f52ee448c608b1d977fc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b77688fe7c855a050d2229ac737b39c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a0a8b130675369d6fcc58268f1c75e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ab0fe8de2f9cee8239b2121bc8bcf8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528a2334a69d445bdcacd47d4dd9130c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9b912e1ccd4e24e7e3036b3d1d57a5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d06bc3ee6bb899b3a3844f5e96c94e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffafc6d45d6f85028595e86e4cac819467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8601f25c63034ab490e884dfb10574f5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8027f7e7135a378891b11c3a490d1cdf469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb5e81e346b39be146ef0b292ff61f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c478def1455f1ce1bdf949d4a4fbd3a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef6aaaa6057fb3705fee1ee6c92f528472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11fbae821a8ff0808afb201dfbe8033473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b601fa458906eb1ccb7e64f2bb7135d0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5cd4a05575f85d48a735d6f86001bf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e76b38a0c9f59c808224b085c4ed637476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda1c39a61b0f153124d9ccfaa52e390477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ed079091e2aedde4edf65cd0e5685a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42771e2c4819e920d7a55101af2d07c5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb81141061739e4fc797d116b0a21f68480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19842a025b13638d8a2b98e3f70adf70481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e512f1a781fbdc878fa4ea961c253386482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd48d16c7de0f94f1341455a54e6919f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92635573033d18ada001bb1d4f906292484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b5d42d5ecadadf584289a2f108d3d3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8358fcc26bc6b35ebde73fa39e5329486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ef3078c023b0f3d9103bd8a68f75fb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef8df3aca5062fac67b675d6f62ddc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2eb9fe30bc12536b4e8247d2dd7815489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71775f9dcef37aaf8c7b1afaf6c21ad490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1ad344d97f3cd5f3ed0ec07574fbd8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719bf3d081eac9873e81cf2ec1143264492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4384d6fa3a731bd825ef025787ea45f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554e276e09dbd5cd58e9edaac093a9f2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401fc752e89ade21c965ababe9479748495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996366943918a707564a2926a471c7b9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68538716086739adb49e5f24c0e2ce2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcdf3bb6e1df717fcdc47ac1e9921b0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fe1c9077c49c66e9525af399b63e66499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a9b943d8556eee49fe9faf8f58c20a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81a9c4c9218a0645be88c6c7174c446501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c35bcd6a66f464b96b9a3bce4a1e4bc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4fbcbf04b28a63b2143317eaf14a6f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0fb9e52c3ae9aa377b5912e8ef9b34504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c293fca969ae8ec6a1c0d588b726b6a5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e6285480c25085fa1ad5d57873d37a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369b0fb40a4296c14f33c20739484c86507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e374ce472822b88d3b22d2ec2e300c60508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55934198bc3fc31becf05201fe8e78ce509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8124bf1a4946ae1adbbd9e3e5fefa43c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc31adbdab5f43e2fd16fad25e4ce26511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5468c6b916ee955a1e6da26504f71d01512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b4dd7a5f24f10214993789b35b9d64513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad22c7e4e2f420073c14c1b1a27ce4ef514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f473494baa49fa7e7597be32c60aa1c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc489934ef5c7d4faac16763ef111a3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a5a6524c6ea555810b11f0ea6847b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d902c99e3bd357db4c6c096906256b9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8c4ed3c75db63de574b66590f92b5f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3857d4a3177cc7fc9b59863ac83fe35c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c599cb25b9ad2f74a2353da3d94a171521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e766570178b666eb0be6d23fa11c55c9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85719a217180fb0c1cd7f9694337097a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d208bf16a082eb2f4be605ccda7b2dd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc86f0d4cf67fda5aedb186ab160a33525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d1f8a85f3a941a1356f9cad5c90dc0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e748f5f6600477497e97dcad51eccc4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836f53e76d7be3af1b22aaf2d4eefbc0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b94761e9ba9deb0ee4a1951fd62f9b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2263b1ef2bc66432f837e81d11ffedb7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675eefb6227857a9e4ffabd843dd46af531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c467e0e56fb291a7f0f35bfccf067532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73121d0960e6e33b5f7aebcf2533c405533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11dd8cf59977367f629dc91e60dbbf0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a6820dcea5ed4c1a0c459bcab8f046535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f64795094cc1687b76b71c9225e928536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b075cd2d4a753892fb835f97449dda537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369a4a6f56b2058b4e22cb95d5f4c82f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013fca6f0b3c19cedb8040fbae881d74539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c2e732e7a6c6f848851768e16ad3a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa49462ff9cfa50a6eb4d63661724271541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8b38be62649d4f1328604373254f9d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be144f26b57a84dc349d83c3e7e121f2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e2cb2ffde5cc079f230c6f1932c9ad544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11866b487f198ab09ce73d804b71ecd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017b8f2e7ed7073d54e9be30682d4242546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f083fca6aae100f82de1671bd5da3bc4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3347beee365abf2bb506ebfb841eee8d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d2121ac4d54c341f3de7b960f45833549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e973ef4030f381ccde17b6e51d091537550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa8e80f7c27d555e1c4eb101ad2dfc2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e023ac173805794910e382ceffa9af60552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6162228cab10112430762ac96348ce03553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a07c2e5dc49c72279eed4222961ab6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c820d1d6805ab25a688473590add5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe55ce4d3823fadfdf1e0f779942be6a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e0d022494a116dc5b1c5fcfdc40f49557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbf05f0c991f48d91a23969e7288585558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f758d105ed8dab71d01d535ce4fcc4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a2c999d1879c97fed00f2240077a31560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c3d0193b5bdab7f576b25d3d4e6d30561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569345810d32a497ec76647bfefd8b11562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d2c0ce0bf4f07e2b0c3b34df718e03563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f9d38ef77df66074ee6f18579d2602564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f179506a9f222a29cf3e9a066d31c14565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4968cefa3da07e541fb9be48bd758959566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a333a0dddbd74f13d3e679616dcafa567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b87bf8e5c689f80d215d5019f51b28568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86f3fa881d3bba54ab8533287d911bd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b7d58fcc2774a380448eeff6c9b14c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afe2dd698bae05f5faa5e6e745f4dc8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aca00c332e737acfb42c9198ba1bb8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d5ae96620a6a5ffc364c6b0972c903573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c468aaa319598d90dc749874f26b014f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb04676f377f442c218e41253be5cc1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752ee51a191d752fa54bdc606d3b600a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178401309ec70429a1493a3c552e02b5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a25ccff7df1da0c29316d9cbbf85e68578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e1d0d6aded8ff4513527ca8ef7db09579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef735fcd4af09e697b780aa3a1bfd4b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05915402268b508330052cbd995f18bf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d8f020b8540dc997eecb539a2a6cce582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dbfd14c4f8a360b1332392cc72e458583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7681de1dbaed1a5ced20d241a4cb5fee584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0568e650a801d55c471cb4e49916736b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af5e441678702dd4a7e112df34d4e88586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa1c840f61c72acbf06c5661bd88d30587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2a375725010b70607eb4ac6a390cce588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182e78f49ec4cdba535622a9dd64d225589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c589fa4e0a89954d4567c91bdd97333e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bbafa7ec724a60c1b9421ea9ed3ec0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91378f51b147eac4c8ae01aa7148eba592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c06ca0e36627f4145782b33b7ae88f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c414aad014648a6bcc82085fe232c963594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909f255a4927633f3036b9b3e211a22c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e5c9e5d3df4997fcdb9224514bb157596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee3206d5babb98becb4540d89526b9f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977fd6cca5182418b3d8a9c007bdaace598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f3ef125b6a3808123fc4587527104b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a75e84b3f0666867ccb04a75b4bb7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a11cd46235e9dafa2d3e7b69f0b5b7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90f73b2285af4b5a72a043e310d2860602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfce1c574fadf13b9189c05966cf19ee603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550b7f4c89b7dbfe0e4e50c52a74f6dc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eda04e99e8cdcea3ed1518f932b116605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7301020bbee6b7c2400982707881812a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7f8ce7f3a7123b2564114815da0663607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825e1a620b72a2e3ba6dd0adb3be40e1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daa7130a1256e627fa9ebe3af48158f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c24c6419510fa21c431692bafc748610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825731d3a561ad25b54c9d73303e5e58611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e362f691791f318e6ccf2c3af73fd0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b408060616a7203b6bbaa988d62de00613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc23c30e7668efe14106974fdf1162a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59127c3afedf6642e3d3aa94a647430b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4275e4c06bb4d9ea737baac442c1c7dc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d753e795189f706a494525c40ea8233617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4939684daf8a3b19a7cb93b268134210618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0f88e40c370b758988d699f0015848619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a9dcd9fb48959fe7c6dd83e9a6741620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792fe814f57ad457a2afba8a959b8a16621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2b8a6849252ee49b6313cd05a8fa22622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6866a77bc63bc42c25b936bfffd48476623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e7e181aecb3be6e099f8a22e8c3b69624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf22f75d9e277a44c807c9cde33afd1a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba933ba0301720f3baaf1a12f693b2db626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d85a53f5a4f1481fd3ebdaaee20ee2c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f70e9cd6b0de5e7f0c6113a1474a5a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3820d9b9a728b4891a09ce82eefc2eeb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e07ebf6883073d249044a89ce205c1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8576750aee04c0b32d51ef3f091b17631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368029bdb307fe42d2d18d3f9ef213f3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b84f6c5fa288f84fdb9ac82ce5cede633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b73c4089616ee474d5afc96a685b15f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070861c4296d8229eaf0be40d2629083635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85656cec10ec50a9dda7f7fde54680df636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70d98fd2bea943a1025b011dcb9e46e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845314d35951ab28c5542abf806958a8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2199a9d1b96ac0a8b0e3df3448d82930639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095aa203304a5d464311466bc9e9b49a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a2c25c1c8bf73d63023f9e0477b6d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6609feee1128e3cdbee1f0420f9780a2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb94cea1d0f8ca605fd137bf1f899b3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b09195fe9fbaa06e1cced11b069bde644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1bb45426ede3dddc4af95a9119272c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f54652a214e9f812520bd2c61beacc9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c7b693525d9e8bc0798e483387c77c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b776f8f6e4d81c6d95109ee2abda0c1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68774327db6d3ffaa5a5ae121b20cf51649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be1ccbbfcb8eb5b6cde6bdb016d7d50650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c415fbb3b5c0d6ebc714a5c5d28dd79651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdb1199175133e3caa10911b55d80a0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadec548ecad2e3f004c9a2f7ba987f4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8fb621bc1c63202f666a41f54ec06d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6241f9d08ff11fd2cff6407ddf736d9e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a6b2a6ea94ac82e6da8107db1c308656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4037cd926db8add14188ed94d123fec657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f794816d69b90912bb7fbf95f9380d34658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc90947d31fc1f8b1de53ce9bbcbaa3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bd51d08484d2f3c1fbdcba544c14d1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce79264d60bbeefbc7acf2801992753e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea147930219ab6e16557b5de5c479ac662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca730d126ac3f63984c66e691829d5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0bc7d4f8a3c54f8023e74cf97529bd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74802cb2ff85c5383ed910bf772146d2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41582f56a45dba72f702849b84c6bfb7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3731aabfbc2517792ff9530ec864394f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cc29cc1b05fe2f34fe694625c3d71f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9c50b0fe9915aee94a1e2261aa6fc8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6a1b620fe26d7e7dac7b41e47310e5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca34db38468421ddf07e6edef125ec2f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c8ee39d5969c039ff554d206f3a645672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114d95b5e04a38c4cd9fddd8ee263eb9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f694c3663d4da822e5d34acc599be8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e564147f70806cb3ef7490610424a8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321bd81c3700fc74b4264b414aa8c2dc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1a191aa75db4ce326b9b34c62632ed677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1e905981e1a540ff68b8c24a23ef97678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e997d330ec887e64ac73cfab177a2f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151b7fe2999f57d3041b11ccc8acb693680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a397616e4a4550551c8b0ddd79a475b6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edeb945b55d95579c18ebce89c577fe682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cd8aee2127978ac9cca4f9fc89de16683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253e27fcfffe64d6bc2b66a475338e52684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3022a00affadc18ab398eaff7df1a7a9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dfbb238c03fe24284dab8b8144ffe0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c39705a02d0c7dd917b38fcacd744dd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a39f51ebd36bfe1a96e13bb813cb04d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3a7db3d1e25b53784064f560e1d829689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeb49d48024e706b24d9ec4bc6c9418690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164501b8d841973f162ec72a72051597691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c77d588a9ff591b52adde701a803bb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e80e6c7ea57a27cabc9dc09a8a8f0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0431dc40e4ea9373eabc2dee53de969e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c342ae6de5a8be0b6f9938c406a9dd1c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d384bfa58d510b6a5a03cb640bd4b3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f289cdfd75590ae4a7821c4bbb7acf697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9f943b978a2fc188cef75b97dd7e6c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c6013cf6bbdd01ba18955f9d9d7772699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cea35e6d3cb8a13468bcdab93dfe025700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a06f02b212544094e0a4c5e7028dc9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a188f3db58ef70e83db42fa2f37e881e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa28a65b64d75f31e17d162c5bfeabfc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b132b440d231ff6c450c9ae108ca50b8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd5677643f9064d39afd344107b5ea5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cffb52ebf88dec5eaa818186c8de49706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d697543a5cbc29193d6d9f8ab365f519707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2417782505b555efc40356702243eae3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c822369ca4d0e4443d1812b0369eaf6b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8cbc926b75b9ea11fe7fab2a8eba4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c224be257feaec39c8a3831cac24ed5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1721cf2f92e0dfa3305dde7213b6b0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b18ee406e8f982eb71b6a0a169a75c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03cb4b3648955d905196277cdac1ca9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c544a3f95d50aad8bd6a59f16dc3f82715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e435b7f04d339c01dc226e161af34bc8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753d84c52ee02db3d2f6b4a9de642fb5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753bfdb0a189bb546a37e285b0291556718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3789e339a90edb6ffc8f2fdebbee6a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694786bfe433a9242ec01212a16bf357720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91531f2286fc692881e8c73f38e41563721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0418d14317fba784c0371377af135315722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eff7f98fd6acc7878c8ce0ec5cc43ef723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2bfaff18bd45f8b221f94e78c91e18724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7df1472f0aa40c0093e1675a2c6acf725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77f78d58207f540bfe00a2252ea6adb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9c56a2df64c94b3960bc1e73423cb0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8230a9faef13df3825f336a8eb4ae3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595354f26e6256d6f5e0a234fd2657df729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4de94b758abcbd5833cd67c46a800f9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777f0db4c6ba9f5977f0dcd546699b20731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ad16ef53c784ad0de25e8c5c1c4b7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778dbce3498cf8066a9da5a31ccd7ba3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a6ddcc3621953067257a66273ca1d3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889cad87161d0f22eb66fb749da38db3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee85a17705778c662017891727c7f58736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5896738af76b93f851533df43cdbf4be737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b6b15c9407df93f07b444907ccd3f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a756fc185fbc51c6a8ca8e41348de13739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d8711c77d188091f14b04d787136ef740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a25ec08340dd902ccf07fd6ef360e8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856cde135565d042e33be3f716551e85742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5512c328377587cdd21c3774becda1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9843f8aa38d9abbcc1e740ae00a4df744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d7182ffc0ea6a9e7b16b09e13ef886745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b790fee36aa2a981c79e81859fb33d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7d1d44da202796f1c141d0843be7a0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9605d70c75e52b42bae1502c0478bb4e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e725fcbf06d47b4ba8acdf93ce089a9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d8d5934b8c09e46982c4121dfef165750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22201b61c7bd66e57394a648a4654bd9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ed369c69c682fa4d554ace76c2a49752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99833b502d803d0c2744af2e079177b9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9967ef99ca5bcecca3f0f6fa0dfa5ec754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020fa2d5682dbe4bd71cdaac96c0cbe0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72061f9f3e95b0a597d26204ac9ccc9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67426a6b0998a94eb1419d4a0bd61338757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e1632856d0379c9a0d37b4893fadf6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0632f1b0318f744cce68f168bd635cd759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80a9e48be4b46ff5c5814d2a9ad4ab7760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531df9dcd99b504b3f1050ad3cce39a3761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a168ef4dca0aed932af3a77ec6bfa53e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94db707e0dcbbe63a427523c61d7cdbd763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664fdd6f68dce0e3aafadf489e3200e7764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639c58add61e9c1f8527e0a25e2f3c8d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4964df914fbbef2f97879a061fe511766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d420e31de878551de318ac9b55de54b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ca8090cf38620a9a58d26d6ed520c6768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abd246c1c0bf2ed039e128680c3dce4769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e1f15787ca850542f3ea813ae6d61e770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827d54e4cd317613e926ce43ad0e3a15771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df5730e0fc0cfc9c8541b3e14a3acae772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1166e24545f5e13468e05427785fde95773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4efa7aa0ec4b3b418a53f22df1e32f7774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c13c5f7faa5b5a49f92eb4f1b2d2d09775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ec2decda0780f8dc764e93e4f0df35776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493bb9d0a0198bbf66a07220301034ca777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0fbe79bce9a1dbd09a6235f83d0f59778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb2e080fa09c5ce10cc98aaba9ff823779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f7ba265826102e1c5728d2b08ecb23780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164890fff45c42146991d36ec931bb46781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3220f5b9496093a097a3bdc3c514a9782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931d3d26ad9e297321988e806b2f72cf783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff1f1a8dc31ec5ec0f96e6c3923931e784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a650652574fd4f66d62f0e1a721f57fe785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839946aa28bf8656737bb3a62e382cd4786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a383dc1bb206f7172dae4659b85cb7787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ce0edd924f1145bb0b267e998375bb788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4792517b072f76be6715d2d05c1944789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673e78be304e21b32e9d1e3bb52f4bfb790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8817f613a9c05b1fe58e5874c1a04b6791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f64118f930ba65060715673fa763d7d792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb237ebb3d5fe9bf9519732baffc7d59793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f052c2e284c75d2e5092ba32597a1e61794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a14a38261dca18e82be98806a5dde795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5431ff10446be833ba36df2fe9e4d8f6796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4058ff82a00e7868372e38a643a93d44797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ddb057a63e9be1f5d5769378477760798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02916bbcc0676a3f2f204bfa26b21ebf799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881c2a983c664b676ca4ecfb44302efa800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5ab82f58c45cc01cd5c05f5c062f9e801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c605d84ff86fe0cea10bad36b622a3802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798c4901692a504f68fd9020515e6ab9803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc4e9d538ca6eca8778713a4811a80a804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3652d67f9fd16c2a38acd01dd5a2c8f5805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2fd6fe11b47a7ee78642bb6f2a4460806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3bc37b88871c9c32edae226a944a1d807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c0a17231c52aa47033b47299964b4d808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eccb0a9d335646307907973ed47d73809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e02cc3d840421decfde38a5cc9e581810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda1b3c30cba5bac1c6214ba93a43a03811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb693e591f144692ab6b27c08d554e3d812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098288fbcd16949483c9c6b7519fbcf3813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a8b7ccc495030753a13935e9454133814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73464128a5bd0fb53e5102f3d839bb23815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33ca9be81017f593c692963b520215d816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4607520c86e5d7f695a3a8097786da6817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8067dbba7f42f9c99f4e14238c6bb1f6818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582cd16fadf9df39d75cad93c2053977819.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>