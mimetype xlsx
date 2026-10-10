--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,487 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1207">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1095">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...346 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -508,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -991,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1378,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1498,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1690,62 +1555,50 @@
   <si>
     <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
   </si>
   <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1822,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -2086,104 +1918,68 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...25 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000009134</t>
   </si>
   <si>
     <t>Лампа LED с магнитным креплением и солнечной панелью RL-150T</t>
@@ -2257,59 +2053,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2329,104 +2116,86 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
   </si>
   <si>
     <t>000012832</t>
   </si>
   <si>
     <t>Нічник Moonlight 3D Printing |RGB, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nochnik-moonlight-3d-printing-rgb-remote-/</t>
   </si>
   <si>
-    <t>000013057</t>
-[...7 lines deleted...]
-  <si>
     <t>000007360</t>
   </si>
   <si>
     <t>Smart Watch HOCO Y1 |BT Call, Track, HeartRate, IP68|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y1-bt-call-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000007361</t>
   </si>
   <si>
     <t>Smart Watch HOCO Y2 |BT Call, Track, HeartRate, IP68|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y2-bt-call-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000007936</t>
   </si>
   <si>
     <t>Smart Watch HOCO Y3 |Track, HeartRate, IP68|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y3-track-heartrate-ip68-/</t>
@@ -2458,245 +2227,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011310</t>
-[...7 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2923,59 +2623,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -3061,59 +2752,50 @@
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3133,59 +2815,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3332,59 +3005,50 @@
     <t>Фен HOCO High-speed hair dryer HP18 |110000 rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi11-tablet-pc-10-1-hd-android-14-2-4g-5g-wifi-2-0-5-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
@@ -3688,51 +3352,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692d4ff491a3d7613b1dadc86603da0c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055d311465ad712eaeb3c742dede2d8a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c061faaa3d21d809a4f300ad8ef054a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fbc136a9521b9af0331c54255494ca4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d72398b416efdb40d4c84a289f94ca5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb1ae1b08edb3c4ee4a78ff8fd412856.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af1d71c13806dfce7a13c51ad09e9077.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da0629c5c6d23d458aabac63e702f3b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8782346ee32f25ca75ba37d176c7f47c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994c8aa5b8fa5a0710742ad5ba49ec2610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d30439f2644e6d74aa54e32f99bfb5d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23108557e470a592d458dccdba10b7912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b1176279c7cd4e42f2ba6ed79f67f113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5249e9f46ece38e641c4846d001d7014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a7a92365a97b9122e9b0f7fdb3ce8f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b112a8e347700efcc46938d0e6df0216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391df50b77a57113a7df7fe1de7170f517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263da8e884b6cddb9664d62567ee3e8118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d907bf28c5e2eb1a8253d10c2d88b819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255243ba44807d5c77d76f395136377920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b024430de71092d7eb1002a71089a4b521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176be9d8f5673711e5decf2efbbebfb822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d946445ff241a4a35fd9a5c29d6e9acb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0ecdd6fc1a13c2c8c2205a186702b024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8413a6d451be2607a2017d653c8843fa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5a5b77a3ea828522d567848f23259026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d4836a5e951ba2584ea96f1c63a1cc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0b8376af6c74f437131a8ce68dab9328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db343f375d4cf75c3d92fd157ee4711f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c66975c7e5ae8bcec69575397304e5b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683a260ee841c924370f730430adbb2e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c91106f6ed8c900602221390b00a6f332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655806a81ae0ced5bb1fe3e0c8e7f88f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911ab953dcede9761f5a7488bef84eb834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec1569118491fbe819b12d3b8b295a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be56892dff8d26e58bcd506ef5cd3d6936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4056aabddaefdb79150fb0357ab1447337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc898f47ab9883bb14dde40d33ca4038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b930cd06f13316e537ec97a1470fe49139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352124b900aaaf91193fa0321b33c3ac40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad739a7b0857bd6e9a9d4690992b317b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38561774d7a144a22265e4366e79178c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d63d66ebadfa3d9c3c668bf8d7d37843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1210834ee4b1947d75b6642674ca5944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf79cc4331be0cbec5c5d89a3d58eac45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77902f02b39daf7a54bc7c933679e4d346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdb7811bee6c0b731eebdec0b57822047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb312787dce2172b2e9ba538149a9b048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d8fdf344257b6f2efc8addb05f713f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e56c6ce7e3d5efbb03e7927853c701e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65dc6517a9e95544a348c2e04e483cb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd325b70d51a55b0cd194b1d9df6ba0452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaae055880e910ccddd4d20bd915c4053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9843c4e537ef3870843b08b1d27480a354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf98fcbc785c3878850fface26e17b9d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dcf9d6b2343faec1d7b1c84ed30d2956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941cd9d8f63ac75ac5db53baf6af5de057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e6f93f944dc7aafbfc49ad56fddc5c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea860ab2cef0c84e4c791a8263da2d9159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061fe0da496a7e164633b7193b35219f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df42ac7113322895d915262cf7a0f2561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56fc47e4d7ef4de16e6f41f5526c06362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d8ce0cdb77cb876ed1ace27bfbaf1063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b0325242f01c6328f1d8d222b5d9ff64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ebf262824de7e5e3cd9e6460b5299165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0fbe3cdd604d746a7e3a518ee4f04166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d9767d52bea4198b79794f4d3d83cb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba5a06bfdaa567190773c2f8665e89968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b459606ee23bfc7bc53c46fa2d11a069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab27552e9b79b27be6dea88ad90da40e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91edb05afd6d37f9f026d860060e272871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73525ee30592740e94a1b4bb05b32fa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af048e1d9e6f583679a54b556da03be73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67839357e8c7f2e8a1b276a96242ff674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc2fe8c4a1e6c9697f83b591aaa22875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab27f923f12cbf744a80489558136a3a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae5634f11117389641a27e580b0283c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b90d57efed11e49f85f8e994ea489c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b347b09cfe96bfdd39d84133d75fdf379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7460bd3113d1c9ea9e5e00a42e248ed380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a44405794dea864766e5d5d55eb66a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8337da5e2b0ed7287a2aa99503c7d83882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868717f9fe4836f4c4608633a61eee1183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fb6a99a2c9c10fa48aafed95e708b984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daba79effcba166c358d2a304f694a785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e756c163bcb0239cce64aa3deb97a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a17c5200cfea148746dfc6788bfe0e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3f9b566182b3637727a7f552d71d6e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a30292ad8eed1bb3595e5248f570589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8206ee85cb6f95ea821f99fafe036d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ae2f4cef13cf56763fbf812d69bac91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed43a0039bec95b4ccffec6af82de2a092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919be3b4f295edfffec7becffee9ad0093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5c2f0345a980f09d6989259be8ad0394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f692d04c6c0a6d36e30a70164ee373495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d502390f1f4974791f3e192ab726d20c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37925e787acf64a075a221e50943dab097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3958143fc21443d57fb87eae8e0613fb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3fbb16af10e32f49faf8cb99f0878199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbeff9324bf2e3df6592c646806c94d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f4fa6a465a3d5e993a2b0bfc4115e5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d825f5eda6d8ac3d707d7cd330b619b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaa9885e730d4e723a110d7809e6e18103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09d3de9c87bc3fd763dc41c027b979e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65d6a0001d014643059ba623cf12ced105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38581fd3cb86058bccd59f6cda1a3f1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68407f5d104bd6d735d33b9a3066c64107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f2e493d658a1097fe6442195d85f28108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb2303bc4c25b6d95534fe4c9103933109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a141fbae0b634a3a7cef8d3efcbcd2c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a71add6c08386d676d1178e802d553d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a463e8c52146d18f3fc049dc144abf3a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8662912f69a6034b051dd65e92b58e3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41ce14d1bf3fdfb14fec709b2203d37114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c801a4fa2c31d1ec8b25757eeaaf823115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd653bb222cc077226e2268f4fc5c1c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f758884a26fddfc537700c2b7760d67117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32f9b65f449b87759bc893c7479cbc7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458dbfa63d2ce54937351d0211686ab2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2e78a8167daaef30d6745a8ffb17af120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d53711dcdfa72ea15d8322e79b5ff121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b6e0029d25c0599eb9f956f152b822122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365b44e5949e9251ea785ea25999fc6d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1370cd23be935a04f329f6d4f39394c4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fceb72182bdecf0513b559760ad5960125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26d080de005c5507e9e80aacb505249126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f8d7b52194b2979141db046ae6b832127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26f53c3eeb0b9084dd08dc631e08065128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6aff56add42a53afae648c327c5466129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b03047da90e5a0ce759f09ecaca2b28130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86816753b3b949497b3d9259c608051131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00e7f961685d28dca70eba8dce8ec8b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9902ce834615364b7efc8ccb33bbb1b8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a36cff096c0414f2493986c731bbabd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db77e7c4b54c6e15633026ed984c66e7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96473f711440b27534be4dd3b9f97bd5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36cec4ffdcc12597118cc998c9f5905137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160f09efc99a713d96adb81dd515e4f5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3825d7c58f92caadacaa707a5c3e4ac139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1bf1c4ad5c22eba009985512172ba6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3330e9dbecf642b63699603d013589fb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34815a1e84f38a8c74f928fd842e5cc3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83529f79476009d872a58c3db6ac3b61143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df60dbe2ab8fc4a8b4981297684861ee144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdfb0cd1691073f8d6361b2b8adb8ac145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1809866b5483ccbf2c7c1a1b4f27383f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aecf5e281b1b12dc5581d147d5042c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4175483a60556095b4bcda5151de4c6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a43992656c00fefabf9a482a342de60149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf38bbe2ff5164e2b3d12acacc01476150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855b69fe4024725c82f66c7b5b0d11e5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfe3b49e1eab8105e79cf86c2d71686152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c50a402683717f9ec0a61a2d0faed5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e30b74fb89bad829c73ed759c2b12e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc11560ac09ed90a64f7b77f53c539155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461080422726fc31356339e6046e92bf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec20fb76d1cbf9326feb1981d440ac157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b16c7e625d1ad97c7acecf48c7dc89a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b039750caebf5dfbfa01202dfbc95e0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839ff71d01f76c6674bbd685bd2a6ae6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52bc20a45ed9ff39a03695ad98beadf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12aedcbd40b95888c008371044e8176162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d035187c2507096b53f66b9282be4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fcc5a09bcdd80585bb35ae5a282b5e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e5847160579ffd9adc0d68d4f47119165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccd1118ba4b806911c833b41b623f98166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e0e29e14044274a50aec69e255bef167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce06a9d0cd97b33c1e18e372faca472168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b283d9042b28d2f3505159c832d5d4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277faef6589a8235830e20d29c8115cb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3636cf4ebce463d25c6a84ec2e3c234c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f1f9ceea583df88be71e4ed6eee0d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3cc2214299cd88a18a50eb7f24cc01173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8be611f65ccb0c293bc277461c46a23174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55b073e09b8aa9a86078e2b7a7ec055175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f16498d5acb100c6f2f587b2c8f5479176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd01ac94ffe8342b844bb77e73bafe7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d2aa2069672a44d1794a8fd2ab9ed4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64eaafca58c42c5a3a3bfbab068f47a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02349a480807b85d170e1f86fb0e8fb9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d315597b2ee11a4653ca5dc7610835f6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c88cca6579f46a32c72520c017b3b5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c6fdb807377ab15e6405be7b558ad4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5fb050e61aeb29406fbbeeb4f2a3d2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6f59e04b3bafbf3862bde428886e3e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e85492c6ae748d65c869eb162583e9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad27d4e573d341f18a84792f0101444187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ff4bf90963ef254848975cfd5960b4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec2db9d8231fadece1f575fccac1d2f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6a0baa1a6ae39b90e72ad04b565b47190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbbf99dcaa613c9d90d00a00cec1fc4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171006e1613e2ada6c175a49de62a931192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df021df1a70e99035ad84772a4dfc475193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f31e5771eace93d574dbf74de27e7dd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bd57ac1e41d83eebbd07c0d006b43c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40943ae58c1eb3ee2e3c27bc9e0026e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7ff25867c2db38511a67b47f9d0ff5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b942266fbd65e582d2e419cbb79f99198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630288d5bb61c55a6dc0e66346fb8823199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad04dfc01757d0a3bd206e0cc438ccdd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208f1a676a48cfa3a58be95c0821d4da201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f86c242fef91b2ade16d7296880aa4d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd74cb4f91f7d625fe6bf30347bed62203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89ae9445b1e090ba11f7517ac2bbc25204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dcfe071b2077f6f4441321f0f190ea205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d34b511862049739c1f8d143ad96f2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cb1c006b5d13ea05e02037e58e32cb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6131a73975084e7b37f3ee3e630c92d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c09c650302d586222601d21eced760209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ecabb84fb51e027a38e46d244076b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e475ae799dc04dffad4c0ae63f7b755211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a83e0d169ce068b20a1ddb0c8c81da212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a46cc1bbdee3251fe35a41b3eb298b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5344115703e8bd809f72816ba8f219214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352798a29e8885dd36dfdc24c13d46e0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e213221712c13ab8aa9e8a005f373216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1206b9b244919a75a80d126c719d2e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e44d8b646ca6fb035d72d1686b7fee218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6cad36f6c5181d8b07da34c48e3499219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2a3bcadc2c40b29dfffa3233f9b174220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae707b7e0571b1c7e7bbbecd44fb42e8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec6c055c6bd58371307a3f6c9664c01222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0378c51f939bb8028c6771ee36f7a1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bfdcf948f2a6fd65f5daafd003ff83224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c2e29808a894a8662e46d3ee671a63225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9896e9df639ad8d9ff3e8142632160fc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5ce741eeccf1d30ad121b818be3fdb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5818932a5a19ff2051b91df03084d13228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aa936532ec30215db737957737156a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b4d253323969186e1f9cd8b243f1e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b79c3d4674adfb57647919ff39e52a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92ffa66f7d6ae995d02ae450f46e7e1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce8abac2a4b37d1468b668b9e50aaea233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f57ed1db115f754aef0af131ac465b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20043cbc060b3efb5bece3e3ad57134235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa695be5c6ecc552ae9ab214b0f5da22236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de9bacfaac12904a3f9a5d6b215e8f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bb12296d44290e410782ab2a5d13f0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf0d8b882355ec91e65aabad1fe30f8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3759ef875e2348a5510d0668b521c19240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2714329deb129691adc3660c95f83cbc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ff0dae52f41d7f1ef99ad5f3d75d25242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7750a63f5f5abfdd6d7ee81491428c29243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b00721b8cffaba7dd284e842b338ef244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29dbf07376d7a5e1e5f64bff13e6c22245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5871bb9fc087bc16e9906f7c6ee5c6c4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777859097eae5eac86bfa4f1f9196cd7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6aaf13c897a91b10e41cab55f23da4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea3d25af0d3d9ddbc62fde56f4eaf7f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd0c8f1e82b5cdce732deff1c7f6ece250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97e4a5161eb129cfc075f462bee777c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe1cfb6c8f98249a581204b3a9306e3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76acfc014a4ab03bb1b4c7698627f069253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbedb40d3f9c1b69d6c30c5d803a58d3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d3a1bd2b74dba0160a2cc08360a1d8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ffc71fe3ec141d4cb739491690c317256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e4b5d926594cb4fcddc73af77fe999257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5370d8fa0887000de6f3250c72ba53258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d9d0f467b5ccac2f3a46f84fca95eb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf6d18e544192f616e628959c9a1da8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7d1ab42b17225ecfa99efcb5d08086261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8405d62b68e1d4c3e22823355af3035262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad55528c19c0f2ac07d9d98119d70f40263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb71ef84527edeca75aefceee462f9c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a9e1ee18d18208288551f259423947265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d1b7f3fe085ea58c0cec58ca1900d5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32813502dc294f3fdb06e81873988f92267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465898ec5082480ab5b099bd69a34c53268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45976c4975c17f23cc71b19cf5e0929269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678cd2c40586a573f74c04e3fc189c02270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a756d38618ef7ad5cbbd9514cec6ca72271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb8a8688281bf04a59906eedcf29000272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c315becf2560d6e2f2fb57d7dbad6aca273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b56ff0581146110030d1cb6ab3991274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386b811fcf6f517a564cee2e716ddcd8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62cb6d0c3760c1f18f95082eea285a9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b5fddcee066de06eed59ca04606c18277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2961319fd6e98f133c771cea4913a7f0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3374003d03d5bc3883993a46c4cdc7b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e841bfdd87421027c4f84f1c9f56701280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ac0c78029b571da1d103fa1564463281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaed86e760b2606ed270d72a14a173f0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e2330cbb848d9042211378838bef77283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca765d15733e0d1175760795ca4f2f9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6de078745fef023c0d141a6c2f2bb98285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6007f0bedaa098a50e9969219431eec286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae468a6e079f68ffdbbfa2388dd3517287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99882880182496693fb0c6861cf3ff6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d066205b7e3dfc9bb38b31ade50fb3df289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7010f19e97f2db10cbdd5b8474c7d2a6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1fab6e6086ee49bfff8da67acb3817291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ca251d1fbe080deb10e46bf4740c1d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7975e87e666787774fa7809f6cec7894293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fce37ff012335e0ec0d33d06677ece294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e255e8fbb693989ee8800110fc8fe3b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d6d22a3b83886a7c9d9bbe6107b5e9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97589a050ebc26bcf17306885b8eb86a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dddcec84b3c25d6edf4713bdb9224c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b068ce5f856385e47354ac9ebcb6ed299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137ccdc2ea086cdf286556fd6935a384300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18415b7ba66781ff36b0fb0550364478301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda75bb59bede9d47b87aecfc2e379eb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801b2db38730e06d22fe372862c4e27c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d3c1590feafa286f12d7d1769531fd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5ce5004c1c85314774f8e014709bb8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deae2fa3a552e559fda1af00d3ebe81306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98173e25cdf1ed59297a0e7af20128c2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5668068d7810cb24da54aef8bccb9021308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a4619b0c9b8bd84a78d554f88a9e2e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c574b2a62ea5d83b97be30b75b1d02310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90980a73d224ea34feaa057027b914e2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70b6598b69407e9e3b35b3ee775305a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c969a5c3186d329522e3641c9493f6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ab2e218d4f1c133e15c96fa21d45f2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a62b20ae5894d3583a07529d2df4cc0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bad7e5242973a2efaa0c23305fd2a7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7e3250170792b52d8d66106c1bc2fa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f1cd1fb3001f056bb777f355b787ac318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0addc21a547db0d9cb514c282e945c5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d31474169394cf4e7b20b566e28333c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84bd20394ebf759061f96da0b783f43321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb0ae2048e6c4057932bf284ffd608e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4191e723df1cec4b1103a0d87d40ef2a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed56940c76eb72a173f5aca98d283736324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d983df262801f2c27c0e34db34cc15325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fddb243329750e81e81d57e0fb348b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb46beb5e230669f6c141d0890e17a69327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4475aef90b69ae8a5b1fa1831291e3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96ad9076f0f607248f672fe02256443329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f19d52407475e45e2c989ca8147741330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76517fbccbc08399f029a9e72512e6ae331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88baeac62491629b64f9b1c2270b49f3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08a4ff8cbe496ae0c08c5889b83f5e1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb55385341158e1623c695e022c4fb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e271e76b58340088fb59553c1c892df335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c45f0713ec2254d4144dd82a651e3d6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4433c324d1e6f2706a0d668d27cb177d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a0832d3dbb06ceba8be37c60af3374338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2da2ceccff3020493aafb3261feba59339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2814dcfa9ee1f5e5c74fa1d5faf6a8bf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20a22d1b716220c12e55f0158e9d81f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c4d74835e0fd4e6b4c4ba37f3c0a35342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2619ee5091ad9638cdd3f1bb83118a3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba46204e6f30b23131a31fec6ed4d7f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d243c307401b02159c23ddef10b286de345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2262c1bd3209d795f4828c3c89d3dc6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac3b4e638d19cc56a713091ac81b6bb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160e27ce4b08504abb8ea6508edc2787348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6349d9d3c279cab9ff64232d2a929bca349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc283487fdb5766ffa5e5c158bc3ff7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34279fdb3cde23bc9f143736a59197da351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235c92c678a21e8bf7bb477b4c695784352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae154036a550e4abb302afc07759462c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b60a9b921f3594bdd7d8a8feb835915354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09c2f11a883e6bf0cfad412152749ee355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96ae6da61bbbe2f098590d0b0a1872e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b72bf6f53c86f5a6ea6a4ebb245550357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e2ce8487db727207f1ad5085808bb0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1340272b461934ba376c9514b343d917359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1202b9b3cdeecf0cdd7d7ddb3eebd02c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdb9d2a0a25aa991fe8bc9bdbf14bc6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b259ca371df2041170516a342252b8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a69f7afc83f6f71558de4ab6e5a202d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af5a8636b96436ac9fb187984c21764364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563f9fa60f943723db3fd1731fada542365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8a0c07b9a8b90482435815e6501f2c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea1340fb4ca68051d11969dd58d2fb4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e3f58f4dcc2936a79745cd8b6f73c0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c36ed5d2390608d231101e2b420fed0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6511c9978e8b95f9fc3957f5b4920827370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7359d250e884e933f5d478735c6b284c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb29b02355cc6b6c00a6047d7b7906f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c65ae33ee47136167a24b4e338528f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724e8cba522989b8579cd55bb18ef8ed374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c625fd8d89bf515fa07ca03d311ba6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee222fefe5f26ee84de1e1306e98ee8c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262750c3f526247cdc594b74685a164b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684d5e0efa03594e77fcfbe84880f5f4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d84d3560db71613a520a3a899ab45d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d358be01e62cb338ffd1fe8658459380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e762c6b84f28e4c8609e94660c358b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa103df2a1285fe02bdf06a9202816b6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90db0d681d244d3d37d6197d051b7000383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f778dedf709d5f47f1896b90aa276c8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66813464bda88ca430bf443846caa764385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96a26f47161b7d893c695bb401c5ccd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaf6fe83f6cfe6e07eaba1be541b440387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fd77f79e4eb9a55e2684d78f167980388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b9a0d52ee8c45f86b6af9f5c27556e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986ee0bcb9562ed242f027f3eea3943c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66da41d192b91794314f3eae01ffd4e3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0424d0f47564481054b0c0300ad1cab0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ab44bd6f0cf56a225d7611ac101af393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8944c6189604d76769deb1f2a7a0a50c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2bcaa6a610c44d7522df6018de9599395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650b752bca26ded8d30a1e1cc87f9a2a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559f358c97bfc32211ae0dabe3ef67ed397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224db67b9c4f1ebbcb66343212f6a384398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043fd5822399f796e6d59d2a193b4367399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dff6e7dc9691e3f9eebc93146b9b3d2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bfd675946a1ddaf37e62b24bc20bbe401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28696aa749538374794c518eb8d5bea402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4019cc9393319bb56697eabe27c5850403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304b6abbbf61d552ea0160152de0b78b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b769ca12e44098c6ccce1968440e49405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b20a65864159c0efd6aa13956a1781f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1fa0e253bfe40b4583b3744ff1627a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db9cfc08b3ce5b7b7824878c9c7c95a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56091395107699db2d501bb9f3ae21da409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e48c4ba12026eab13dd964648ea0e6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a93a4b8f331c9ad946c30a0875654c0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f6b1feb2018b15a80fe3b9de54e68b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ecd9211427a5dc4035c2d7e717c1ef413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db176169329f5db162bc2bb5d0b4de414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd0562222b83d39190f99c57a28b006415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f1631ae82baaa39ddbbf6c24794fbc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a61418fdea64202a87bc53fcc05449417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ced72fa289581a1326f5baac1d83f6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151594be25d2d97c425094acf6d2115c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6104662f98290c87a1165e7c974b5d97420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05cedf2ac7c42464f174c2188a8eb34421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1308fec5c70c8ad1f0e6b44c81eb769a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956acb3c6d996dbf0fb6257e80420597423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16ece90a4534b24aa37cccf98e8e9a5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8e99dbe7d2e76aa972165186a9ba30425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c938d4644beb171b15ded26c8625c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4873d65be89b29d65cb485ab682a58427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af03874549b14be17b4a72eef13403cc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8548a8bb90dafb7303fea609db92ae02429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad657eaf19a780f3857403dc8c9e9eb7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e576239af80a768ba7637d08556c4e6b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434da62c812332ac2e52ae8b2c3ab52c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a54ce2a53db265c76c84cec5e9f9948433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4e080929a3cdc19f2b9e584ab2c2ab434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294b133631414202978547cb963605e8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2e8f02440583d7279ad23af78b8b0f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3c5254e2826e14d27ce18a7878ef9f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b5de26a453a35833a86bc152f5d3b8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50576359c09b84d671414a5fe2cb93c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373334ad6a56d5210e750849eae6739e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa26733f6e462c6d6d7650bbd3bdb82f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08475b367a6b268216fa6ccc1e612e8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb21b6151e50d098a7f526796780b0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b5f44c1b16eb3037123823dee22fd0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba540aef270c8c3c67a02cca1db9c88445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3a6fe1c790d0435db1586640d676ee446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbacb0459e9fce2f58d2136f6a8db42a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eb0501958bde88820b24f7a721aaa4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd0795801d2c536aa9418b3eeb52cbc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f583d45b7eb162c6bff2bc56b10582450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0ce531be9284166bff1a72762d2ff2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482a384cd13203648cb42401a4463e75452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937784bdae64d492940b3cef45c950bb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096d2337758bb8292fe3b58e68b9d3b7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac12778315e845b7bc1ac08af2681b3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2622df42ba6eb1257dbb359b7dc77f3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0821f828b39336162dfbf8d7e3c47436457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35270a02b92256ad7be2cc83ca641ad5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc03d0b3e91ee3b118f189caad6e7200459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccda292d5138729be84a46cbdff6ab4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae252254610aa9d60f19cc960b6b622f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42844859913a573809f557462af2240462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77333c917c3b1271977a274d658a0ae463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e17cd6ad64e93ef5a935a0ba0347f7f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e552810f824f599dd3bd8646838f609465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b5f887f6104d33e5c99b1d3e06b76c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf912a08050c62fd248c0487d74983c3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65ce3c55198e739c92bf4d84014b751468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebabf79ac6420305d1161146a83ef82469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366aba283559ffa8197119714340dfdd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a0ae1c4625e3554d9c0ab593f855a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c734dae16cf9bf69ea42388efc3d57472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243a0e972ef7ab3e1fa8e458d5f90343473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ea0166d823859ef7058b614e0f8c11474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505e7c4cebbe94131cb11a9c058665f1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f8e727f48a468ca597785735bbe781476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ad3a6911e1ff89c9d175a5fb66d703477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557827d538e99e59d67e15268a0d6fa8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6df7b9de20da7d1b6408b15a06c6a5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf01e7d08cd50fd0545c0d7c1de8df8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b707a24fc4c2d687969dece27a23d1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6402d2a6cc02a39cc5fe5fe9b8dbe259482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4176f6940250c869e1626b441084ad483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240af76100e75a436b41ff3faf1e209f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d899e799777846b9db4fa93b6676878485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f6995944f0a84c06e6d6d12b36e452486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bda5baf6592933fda8b367cd8cdeb8b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8f3ee5bfff329209d8651d3c3642b1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d64d4c63f28ca4ed1c080c524c62e8f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2a016f6a779748fced73b63f6543e2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd0b020eb916f4353130fe2ba688953491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe47d342639940acb1732295b6437c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8e718ce6dc2aa6160263dc0b28b458493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e63bb45de394a02f63a48453117ac2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4b21bd611f74b961a4600e13f56233495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ed96925ca522aa69e91fb57d692c51496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b79e758fe48297455e123e2ab7f414497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faade5acd271fd93a5f5a0aa3cf56be498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61278b0b0dbf5e4f7a40c300d3a855e5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3279da7848e76871528de3ec1a1785500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca0ed0408a700f7d80d3ed66e50ebbd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a8cc5db4da876ec2cda29a9e2b462502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21200cc51777251116539e516be0f63503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddcdad2d5a000653726ab6ba8d8241f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef71424908fd877aa2e3579d094f0bbf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14bd1ae56192d8d4c8f9e9cfe05870a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01824712cc443faacff14a4da33dd31507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16a1bebdb77758cbac50f61b2d8796e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef0ee4b12f371708db76d1f2a97528b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324440d71a99f1ddfc676c68d9651148510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5389d0fa94f30c67fc241ecfe47cc9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a203db0168109aa7207141954a81fb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142446fcdb45282b3a844a53e33087be513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c59e97f260a041879400e354ba0277c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676339bd8616b8a4d40c67678d6e1426515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1e047a8570fefcbb136f554937fe79516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d04ff6210c183db53b46c82fac8ef7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76ed25f6dc6607a78be84a8a7a89f34518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d161491225ad59335ffcbe1e6646056d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e44af5cb46f2f9e24dde4a2ce19e34520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90e548c99268ee128aa1c81985c6060521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777fc33cacc4c8071ad8f428607c2cbf522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc532bf99402b62ad3d4d422cb281312523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4b7a74a16d9c72336c3a6cf1e314e1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c2371e7e1892f9318c70f3b1fac8db525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38af230bce78545fe8bae87b83da8612526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191c2397ab9d74cc8fa4eb08ffa03b1f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3127952ad4f2d5e201ffd65d71db0fe528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a24a8791eb492165a74a05f937b869529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96230c0b30793940b1aa9f1cdeec6ab5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487e08458320ceafecfbce2410307541531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8500e5830322fcad23f2e25182dd63b0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed9aa739825d5e3c002086796f2deb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe9fc9a692b691a9aaee21ce3195653534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df76995a97e02d794739abc99dd25ff4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfc1cc1b6a2a002a1622a63d1069c97536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649e20873b32f4ca333d29a22ddd7218537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27249ea70ce703ed34edb783a3e418cf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4118573ef6ade861699dc7e7641b91d9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f1e911aca711cba2776bc48ac2c9d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7a2cd3c89272bc1fc38f8e901b9224541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb9bf8629e75e073544516c2ac784b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d53d476ff65994c24189b7c53068929543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fea59ce93cf10cede44c5858c54405544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cc206b2cb4d0953bd13e7633c9fdd2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f67ff778ced4282d681f13ced160d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4286c8c7c826a3b5dd1347b9cd39bef4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9bc94c60ae8f33fffb90712f6e28b9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e462cf277c1a6e6e37791ef62140e1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de264a6ad996915f19acb9921307337550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dab76385d49f543ebf87247ef84a58551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6068fbbc7829f6b81e1b209a7e6b7130552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1c82e43a933151b5e99868ede6d27f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965986aea896e5c239222e789dd5cdd5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9bd08e2cd0a6380810daee9ead7d08555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c492d61a71c025d1f4aab22f5fc2c8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a24fdf37275cc9effaae965cb4d02557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee6f794098ed458362b96b091b1ea90558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc01027a6eb625bb581a3bb745bfeca559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b42113ec3ebb5020ce8c8af4e3ca4f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927413d17d822f046286d6fd31aca8a9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8649d7148b06f7741e1e84a2bef4b0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be94075debbc8dc4a54a9b368cddd3a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28babfcb208a6ddf4ff7c754ce1f1198564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be559dc7bf7266997e38d7969a33761565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b207b69e6e46e897fce894152ecd39566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23af80ac60f53a3553ed8ed463608b77567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc42f34f05f3cf2a9fd472d0da99c6fc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af3d7ef09662d8496542f07aac39be9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f03b05aec30608a13eb1fd6c166ec0f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7076d49eb1b28c00928756932cf0b14d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa95993de4d4b22c3750b40834cbd04572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b12359eb265bb41f68e17106a218017573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7f8dad14b34093356a8c552deb4047574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7828917999d74c2fac7f187ad93e8c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8435afba8482ccce3fe4e10110702be576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aad76c0709106bf140b48c98b05b6f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02561b0c039919d5b91c439db3f1f95578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0064e39baabee200e4a19bf833128eba579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7173d299c211fa49ca4a9dd9c1551f93580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd0140f4f564b529cd48d4d89d55542581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c7fb0daa2bc22aedf14f480846f99582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1473f6468e43553e315cbc7c306bdf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649ea4537bbf1fdb20ef58b3a9f9bf07584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4640a3ffd7cbf3d239394d6b3e717100585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d474b6a445706381cf0a7d8735ef388586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7105635f285ca325b77323be162b20ae587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6581b9c40b8b3fc3ae84f9b3a3a891e2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42efd3648401d10ab6a2fa27f6481e85589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acf52df8ed1ffff6464ba6536ebabdf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcbb8b6306d89faed818b5e84993e53591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cf86ce76ef99df246da1c4c3e54334592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f934e5c4e3c9cdea121ec217bb4c2984593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffcf00cb26792eb26be56e7743c6c6b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130d01c3793601327f8e422845d912e3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9671830287778799c22d6ad66646157a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247964bb7e33fd12fddcad4ee3443374597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7cec58b27c7ad180d4c6720f460b01598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc3a54bd630f4659f62d3ed3fb606a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495f24b16492c470ae21aa2e369af04a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb40b8805af81a9b08096e04343bae6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e48582687e5b338b73dc31526364f01602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab21a3d31635efcaf973df198712fde1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0147571ceb9964db8c9f74b56c5025b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd60d7bcb115da7d167f98988c0c0bfa605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4388816d0d14f3eb88d514b0807dbbb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f874ff0b5cdd432ad6dbd0e3aca46a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac34b1ff7ef06f0da99a73f17ac26a9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934c1290634b3cc74c6dfa1a4d0d8d43609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c1e2c2c43da425e8d4d386ee5342ec610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f1a654e8b579691e840a9ca081a91611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ccb0fd93b3c3c162d0c797aa5bd70a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1344d3d7fdc2fc888682990ed8498846613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bc7dbec29ddfee1d1f2a7757edc48c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cce47138a9e99e3eafd4ebcfc7dc002615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adaaa3850db979e235593625712314a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c829c590117b5a16e62a9e163c1b2a9c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774aaa564512e2d765ef474577b99491618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdefe770bcc8bf336c7f66afc235569619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0b13d43ac38e57f711936025915bb0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32494664c58be712247febbfd38f22ad621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa619b0c922b249144be48ed9af26ca622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab1bfdacf37237a88f238fe1a86cf0f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b1e45634cc16202a173e6653bf89ee624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296760f65d2608927d65371fde35eb32625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7489c12028330b4db8641329419aa9b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43870e4f4193c33e11dcd80c9df326fe627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97818c9387a7cb634adddf188a947ea8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cd0d256a07ee307edab163dc79624c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf119228ac47afd6c1c3799d11cd7e5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f071db9892b4619b846cd98faa6efc24631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c99f7ed1a63ddb6ce47c7fdd261913c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90cd3c83563f3a4a52c6187e122d66e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c328f0305286061c35b3e14e49d08e6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d414c6ee3258ecf3675b80ef5b67a19b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b88cd79a6a49b337c2f78ea2a31818636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e4549b6b6362274b5860b835660c9a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0600f41c503125e1735f02523360cd9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa85b56f3ec2255a1a662d83cb6550c4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f158778c1ed9cf945ca176aea32c536640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c16a0fa6b61a1177c2990ef2d6938bc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859c1c1338654372a8001a90c81d0065642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0440d4f15d6268d4c1e9900016fd7b1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cac9b067f45b5d054bd3e83388d1c9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cddde267829a141237b79e5c0da18c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9ee55e804c984d8f9ecd61531e188c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab11a2d271680685fb5808c6ae54523647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835728b6a78adcce723b256b405a3c11648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49518707496df2beeb52475b2adfbe8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb592c1699a09893297c808cb1f88d9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c8a484434b128478a6f7b9511ec29b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd65b0d49a90eb77eb91f8fb1ce944ed652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54078fee40fd82f4ab91cafada3a4039653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444f4eca1c806c991b80d222b8ee5f3f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ed318656251ab67eaefd19a4b01b92655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673308938aca084900e0e7ae8f6197d6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7215a8c3a2669ef8a4aaec66c279df27657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b0681552e729d0ffaced42972de498658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae8f68808171992a922915b9f9d123c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b71e37258e2dfae59a41ac4f2388ff3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488efbfaa0e44a8296f9a2b8047f94a4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea13a34b45f6cba751fff8cc9e7c3e37662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ea6091a35630d15999cb7e05458b34663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c72fa4c1bcd68301905a852d81595b4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d874ac49c0dcb2da5bc9650aea29c6a2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa1ccd3d07fd039918ddb60107827b5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92383a72bc7e2b6d55ea672e0c5c91d5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d09b36c135d006fd9eeea8f593df9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098887a7059a0a3aef84c308711c634a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b307253361ac7fa6a43ec7e400689c3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b93a8225fe584adf4294f0ba848a20e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b78ba1afd095751aa3593f88500e9a0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c213cd48eee70b62d23051f4915b88673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9296685287c4f219a0a6acf54509f61674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9951bda1ec1b61e16dc72e752b4f4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4067d3d484bd590a31c58d5180f656a8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85cc322e9b7acd94a39390ba6480e38677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf2ef5ccc09c9d7844d4ab1ed8d0066678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fa4374a407a25991df6d1f238059ee679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c30f1e06df429b84e0e4f2d5a0d0b02680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeedbba2967f353dcad9679a3211ca78681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4724f64e02e209af684c24b152d9b796682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4291ec6113b8fc2b21d3a5c656c14a5e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f1934d340b519b525b06d655d686a2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e77986acda8c3c0fb97efa9ddb9f2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ec6827ebeb74ae567a7acb9f8f3925686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891cf997da955c65fbe0d7c4489ceeaf687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a23fb157f6f0d13a65fa6f6f5bc8e7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7788492108416bb226404edb00c22f0b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719110bfabf6c9f4bbcfce33f260ffab690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e892eea07e56a116638386a68f25bc5e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409ac5599b8a66dc8066d6be8fce6e83692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc98bf309d6977102fab8f79729897693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe6f1b77e3c67c864263ac599020770694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5a925836ed3451fb8324c02906ea79695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c36a246e416e8e155d44c60a10904b6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c387e0a2ce48b1dee0eec2eaf01496697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb533e6e8a84d6bed67c1b4b3d5190698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a5cdaa36bc9417c9e618ce62c9c074699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0646427874b630bfafea0c849d0df67700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38b90ce35caaa49d3bf62e7dae24a1e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d88966959690e711cbe6f6a0ae036702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575b9bd8bded0893f36b5b7bb1ee857f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3769c91acc5e15182c3233150b1771d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2191e7f23bbd368d4725158de757ac705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3378bc4b569313b7029fb0bafc144f88706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd97484503ca0efaeed74b52ccd370a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bc4e2f86e72cce2c4dbe7b233aead5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c643ce9917d776676a42d602dab8ade709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e445c337b90aa971633d7d28f6fb1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db23e1b8d28880390aafa028c084e5bb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d011c6ec1813770b2731cacd610368712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7262f3df15ccfbf5ff2a25007858fae713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b613f65981dfb48050026e02c2d425714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39901b607d087962ba17da8cfb82b67f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5b2f3603d49841106b0ea45195a5fd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8415658e85241c6e4b8ecb23ca8f54717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be35a362c97431de71eb663110bbd71718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82356edd51684760db9c74940899e5c8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769ee15b17f77acf64953b9dc3191773720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f22a14e5f07cc3a6ea1f9a10a936ba4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe92d42aebac9c43837e8fc40d950bfb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c181aaca0b607c6594aa506b7c26935723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cb0984dd74966447d921416e7da792724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e1ea4870a52ce46483cb9daa74cbb3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a20e73a97dbd2a31f9550033a915c72726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bd4c630bc287fc32cfd5ff2568145b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246abb97b105f7c2a5801b1a0d060533728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8fae8eee53d0e8d286cf7897c1aa86729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b8e64444377d43d195b517d9b4a362730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f61ebfb67e968bcf37d55da5f406bef731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b54bbdb2ac8c7299a7375d5cd34c63732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49eaa6f8890e5db3acf764dd4a74836733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ffb6258ca5ed2f5328b14d7566c1df734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4315675bef006e867474e6a9fc3a0337735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248835cafb20353fd8a4754b0317a705736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acba98155a32819964b47124dffafdcf737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddbedd5b6601e91a0379b33384abe99738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eb21da7d98e0cfd90c7efd9ffa6a4a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5275ca7f9a5a22efa6b250db2b6c774c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f024249a8d8153cea02c1cfec76270f3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537a3792ac4680228cc5558e90630fb4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cfe7536d200a7d6de507cfc98fc17a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaf911de006f9808d81f364117cf874744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeeaba8e9e91f567540146e6ece7d08745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbf60ae1de0c11ccc218f92b3dec532746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282d5bd762acf34dcec1d3a5702c9996747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de4f7c1de0e6e0eea8dbca98dbf1520748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf880fcc6f460e2f2d6252dffb091ee749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ef53a67740cdacb1aed37b3b88f18b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e0de458afb928fb937480182b8e79d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8139bda359332c7bf8acc74ba13fab77752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8823fdd0bfb0ee36a28377bd6cad498d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5fddcb6a12246467495a094d1bbecf754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f776adccfb36cc8584eeb6e2ac639eb3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68945b9d1a5b84dc4b141ca34afbe87d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3e4c711ff0aa68171d4bc3e8f72994757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a04246e6f0ba8a6cf372a460fe01730758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdcee305b3529f32bd27b737d5d3454759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba76f326f76bc3bdd3345828c7e5ca4760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca04c45678aa4b69abcaa0baaf121fe761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e443f1ea497f542b7ce70190aae16762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d696605a3eaf6d496c7d6c2b8ab780e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d3ba8a594e6e27bf8e6b81411b770b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc25b4a109163d324355bd4d6066243765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0201c04c395ffbbd24a6760f4fbaf2ab766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc728ea35e3be12da9be688365c38fd6767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd19acdf85a601e1afd890339399b5e768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b1063834c74bab6443b070bb547c8b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6bec990628b6490719d5fe5a0e3777770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd66b47020222cf5a8df1e148c95dd3771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bbfe8f795506d4351cb7f476a23f4f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f605f2bc4a27716455c5b5d3c6ed13b773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d098c2f244755291ed6d7807c1e73a31774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f0a5d7a5f7d52dc4638dc3a476469e775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df56b4cb9b4d3a010ea7f89304f0635e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12948fa13b9ad26640ad3375606991e5777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3573f22dc0f99d75dbe9ccc2bff037778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353880635d7901459ca5a4b510272589779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621e15b2ca3094ac3cc2d452afab1415780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860e781fba29f0b41306d6381a812eeb781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651ac6fefe94902ee3d6b0d8f9d532ea782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908cef234716a877a0a5322892c72e35783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab53b48ac430c90642b80432762f2135784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4caabe286e7cd10817d1ca6f8cc3a2785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0965d6990c2950baa8b4332cc1ed46c1786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f6b62856e13c7b036e2d7fd1b6ce8787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a4c3d780165e76babfc6188cedf236788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f528494933562565638f151c059b6277789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b98bf2594be1cdacdb49a75b181559790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd7c2c32ce0542517d741acce5f1b67791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33b0d94c9da613f603afba290cd6072792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cd319de8064eedd3d3245bcb8c731b793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8e3f40ac053a6ed9f342b98a50b186794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9dcc6ad74648afd667454fbee932d7795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea05776f0c3ec8537a3fb67c71b2ccc9796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6312cd1fe9752d7004f375b21fdcb6797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921b6e8212ea8de6b60eb920c527c637798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ca0863d360ad44491f245bd38817ee799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fee81e8268b40563e8b754b2f2d4a76800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd47b6b07c9961da408ee8c096a6d27801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5381761973a88267ebf70ca182831f1a802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cf287be2b8bd565d77c29a47efb122803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5107c8f7b18a38b2d6ed2e1769ccf5d5804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae164f1d2cd06bd8a0028fe5700aba6805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb55f743ddb555c32204f4b1daa67705806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca7320dc7a44767e791d274cf372ff8807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c6b4d3954b4d625fbb35e86c70597a808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a85673e613b1da8b4876e98e9b6892809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1111eab5603f3d2641c45a1c9c1fbf4810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac65cf6702bc4056a3c444095644d66811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6288803cd71f618dd957edd2a68d4030812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1ad0a418a32a7256da8bf9f963ec60813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53aa90c9076927cb4bba778e525d97d814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7bf9adfd132d9ec664a541d665e5a3815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897e96e7886f9105050d8f5c9937b62a816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea5d59c955488fdd7efcf357203dddb817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecac13b58db1c85d36487f11b2c044e818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448f22ba800838a4c092d22e2e339aec819.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6a067b06106dc63329b1942bb02a221.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef571ab720b43eea24e4f138c318b752.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e290ddafe68895c75af9534fb68933.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6026f6c99f2c4779db2b0678569263914.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2126429c841f95a7389f143de079a4115.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5113fb802c89bc27d28103be70fd8356.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea0b8d58e97b3c683ec435a0476e0497.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50557a8c0c57382abdc7d76ea13f02488.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7019369c78804473e99a7263a98f839.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a3956f3b6d9a1b32dc0e55a28fc97010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc474340cd1ad56592193e80e61763711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dbb7a32a7194b2da6a500b4788f71b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00a0d3277cb3a8a125031a93619e39813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f1f3eafc664be5e3b975ebe27ab58514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d98176116b8b5caf270b61a582e64615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdd2a43c34ce509620cba4dfcbef39f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b948a67277f87034bbc0bddeedde0a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf99c1933e65142b30ae34ab61b066b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8999986b1ad6ad45010a8e763278caa619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b504a454fb62daedd2845ce15e64c8a620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6acf2af4d528b98ee71cee7cc82b9121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276f4199c20d7af77653a2b0767a271022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444863f443d75d2fbdf6c1a41b95e2c323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f327838bd6eec94c6ffa4daf997e9ee24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc93ad81e5e495d428255511c8e1cd825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5ca4117d53e2140f0ddbd29543ea0226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd3b4182bff9951aa54c4357e4913de27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c7f339a34fc3a78efb0178e29b8d8528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b43ecd969beece1494f9cfa4d32b5d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e639a48f99225800332b47170c360d1b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db9378aa59b175a9ab25582daecef8631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6ce5b9edf7ce0798343fb52cbc977032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b372d75846cd055e88bf2339865b6833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4078af519be8578ebd484249813ad934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfae0937249b9f1435c935a3c5cdbfe35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc6d2c169158d5ecb5cdc4e6f3fe8a836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253d46b0c2877fa56b1f578518b2dfdc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fc4bc78f062425eeda088f5d69b6c838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd279c9691e904ff4d72d83eda5c277239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc34a28d147059a59ae96ab80a9ec4c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea5a176b5d7423bf3e981df6e62502641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78e8d308b4ee906512a34f6aa450f4b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68834bcba20017c6451e0f812581fcd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aff24417b7e71cac64ab563563ef8a544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db240893ada03b2eeb02984663e9cd645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4021f0c9dde1d6d429a0654c48e09d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876a9ef76b22f4e54bbc78166b81eede47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb794fa63f27bbb0847a70e6629c302548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7520fb20a293aaa1616b2e70abbbe42949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b45a5c418abf586ca4221ae2ac4db150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9fcdd4d628045aa9cc3b16aa3be57451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5344afb60fc24551bb3f84379f62135452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4972404086f3fd79309a8d3ab39406fc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec5269fb404392dfbceb88feabdf98054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4652a1fb821e02a97045567c797325e255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811b51dd35de3e68c2cdff3f362412fd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b883f34681924dadde501c3a5c866df657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f8c2279ba55b8a6568c74342b8c7f658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48bb309c980e3228577882665b3061559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca87d5097ddb2ec5748189a68085cf2660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f41bc05d013b3f097b511a484627561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5461f960e514f0e3541e5066dd053a362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d37f414aa9c2d70d5eee1992dc5e0263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991a7eca8ba9bc441f6c50c70b7c8ce864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6cd0b2b1cc079cc3bf30cad9849c7965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4c35a5cbf6dc93ea0fc96dc8dd26db66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1f82fe331ad30896daf87b0b7b207267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3d900354f72d4a5e33c743a6185ebb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d773aa43bed3fce4228ddf5dca979b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893c1193a2d10a02beb038011fa1de8670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b60b4c229e3adc87b23f0730cdfecd671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c183f65135cd0ddc81c1186f6adc70e672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a274d408e02a03118a2540be99ec74df73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55fe2a386b67c33c764efb2f060c43674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984465534987409adff000d25a330d7e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4decdb6fe6641fce88842c8bac7d0376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef019af6dafe775eccb1fc498315de6a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edebb7912f007509ba3214e8d56514ab78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1282e65e5ff9ae5211af47575a1a29279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa247df55e82e0eaf847ecfba5ead25980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53c6fcd686bb3f7294ba4f822c4197c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b822aeb073ada1fe479cadaf25762582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54910539d591498323698e208bf21a9e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ccb02b5b31b8bfa239791b066d71a884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3410261fd1af4ee469199d53cdf0f26e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db746d9b3074716697147e9c9462dff86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6b8fd3c443942683b43f68f423fd4e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b0ecea5d67ea394d085b8fc11bc20788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58869c2a6181237f3888f160ee6bd6089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421c89a9c4d3955047d3b1ca061ecf5c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9517661acfec034b0adfb47668073b5e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5225a3b6552d6c471fd38c58ea3b03e492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d35766f499ca5bfca008fafdf65db0e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6491ffa34662e07d6c8e2ca8ca72e21694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acfda0ef73e7aa4206aa2a4acf46b9995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba71be4c9ba9d2cd5c725ebfdd13b9d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ca53dab48a6ea520964a22480c73797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abbd2d25d1341f03770db6a2478624398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3521b0ab8c718877d4726225ea5a045899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e86be4be0dccfdb7baaed15bf0ba401100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea22092e48d7a19584119f03a0bec40101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d36a5b3b41a334880cc45c84ca37ac102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeee59027b1c86655ed4c103cd8ff9e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be839d05deea693d4512b7ab7b6e6a7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa592914678da9ad00c000130668ca105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb42cee8f2ae39fd687c47ca4cc4c3bd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380a36e095fe95c7a2038ccae3a2ce18107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c43dd86d7954e095e50363056aa27f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333cf5f3566c2bc398205dc4963dd271109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce2c68b57ffb28d4e6081d662502f5b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ddeae8f447a2182d20f6431bdf6ce111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3b10cacef910d52e365822420418af112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c9346e3bee16c94f68a8d87f9065ee113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc9dcbc060602d2c1b2a900c57baeb1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581d4dd0647eac787d2c37f2e90c690c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c7c5395fff5458ad44bb8d95da36d6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99241e7a8462f03240dbc93ed4ad3aa8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c7a86ba4f95f1186c0577df50099f2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6252f502389b3c1f5b0f1300053cbb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d88de01dbe8a2eec1f9c86dae44506120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c710c19205bd004083f1adfa9030f456121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c87b7a4650015ea5ff0a996f63de5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494778f747fe09d213a75e8d48439ee5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e018e3d0ceaedf7680a362bb380d9ef1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dcc1ddfe2991e9fa02c6bb943c863a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fd1150c18b7bb1f0458932b80c18a7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2644b1d58113dcad892554297a9931d7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ac5d5f354ea5751842a87364b02805128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d231e893bd72a7e8118f7988d1e343f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72297807286f737f5dfd147e9d4a1271130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4f03ea0012e9a0e5e58a0c1e82e51f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49af17e4e13620e5f038f5a8e9a707d6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca82e4ea022ed3e4a945e866ab3d380a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c11face6a52b2514d7794ad1bd5e2a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdd650d03a820e97111e578db400b82135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee123b7afdf47d44f92bca028281c26136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c975acb4b078ca231bd2bdf88cc602137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453888d1fdeab7c3f3b4499ffd5bc604138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c213554e40488cb11e735d211b936b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e5dcb5f9f635f5d04e6edeee6d15a9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b921824b4e824392d1456722e6655c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ddd75af4dd26b4b0fca3565548b607142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e93a336b5749cf58996a68f1b5d9af143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d9bfac0cbea76cca74662976725d1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a506efa201f5ed88c4d753cf493edf0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4551bd4ec5824fe841674309cc19bcb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be87afbeaf602adb6f9593ac96a60538147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ce128ac5996e6f9a60d16d13358aea148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3a9a452c81234a5b578537cd4cc353149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95756687e6846eed6c1cfd3d9216a7df150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f31bb197ef8fa53d614ad6e2e8310de151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55e5a3b265ff1481d1b2190f5c89dd0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50962f2274870185d55afb41befb6450153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5772e8fc5eb5252e689b4496d54ad5a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5593e6759b92f4a1d0ded0157025c9e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2f4f6c5167f11f65751e8c09ecc466156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1558959ff489d6feea4f44c38d8c8cf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a507ef836c0e2f634eb818ddf2b3f48a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c7224cd9e70784c12bd672f7bd749159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b1d4a3b69a3d15980dae1988836970160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ccd2b0bb3bad28bd76b496f8be4473161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e340ce54becbce958edf240d5772b15162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d72156a308a55630baf6250e9cfd26163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edb7306173da8a0858be8b8e1225bb6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2207bd9c572fd2991cdc31f4b1265c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399825e444eb812ef4c1c285544a89f9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc235ec2fbdc08e35273264dab2dec6c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d570b8f5053caaa21861f461680ca31168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba935d2672dcb0cfa681987bb79dfaeb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e38ce769a63d7edbfce98ff37481cb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1491b7bc170b01d1ae0e8b0abf36f0d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1b4190ec973e27e7817ced637670b4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37207f5ceda146e6045ed8ca8be3c47173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac5bb89c7a55aa2bb9c383d91da1980174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3cdafc93c99e1ac6619736fd19d839175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55102dab7715f596399ac4db5b1cef88176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accb2805e88cf19469ef34b2311109a8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c0649d552707adb5f0ba03fcc4f004178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca3fcbf52a5285e4025f5cd6951dfbd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a521426c89a271b141cad82e863210180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279a179e505c1a9faefe2bfacd1dfb86181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b94276d92f0643f9fb46586a397bb9e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbae8a86e30f41b9827d05bd43aa6c9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09c40f54d2cea84524f00b0ddc37226184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be6d26c4c9e6fdecb8ad4da480e278185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6caf5a2068e85a5bd4fd9c31bc1760186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c6683953d4686284bd05bfcf07e037187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9064c4386e26b19c2c38d85561330668188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5196e583b6d5b5cb895d239951fc5460189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67af85846f0a6006bb8d40b7c017bff2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e6a899a7828f4579a3745d8c0e3f9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c519908a0504c0179e0fb96c638a60192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a969f5aa35b4ee4eb485e0e8dfc44b07193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047fe82fad8ae714d543a8fd86d994a5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f1354f08e7bb17ea13b336a023a937195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe9593519c8dd5d09281970fe2cb0f0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ea32295248f31740e76bc08d8e41f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef088cc6d0864468e46f0bb283a127b8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f1db8bbc760be1ff0322810f98e20d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0e0fe37a66a3199cdc38b9c1503f90200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ac39152cc28c210a7e0ce97e2eaf3c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf7e4379b74e111cd4bf4b1c072f8fc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf44c7c3523a622415f6ec839c72eb0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf6ee7cbc553321aac6a716657792c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8735619ffb01ae099c8709c7f084a401205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db3c4e70bb3658cbc7393439db8d767206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f041ecada4af7fc48a618a0cf8a94da4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25e7ddef77f8462b211df2de4567ff6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6223dba6c5f1a4274d7148dbc7bb34d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d3b3723987f3e89cc8944783d4239c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf6ad6ff2537ef6cf932be94850007a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e6ded2bbfc42d0d0a906480b417e85212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf4308422ce085711bbec10fb5243e7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adedbacbdf4cb0050df17ea940970cb3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b3c54a990aa138d395db067c941b71215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4568422b0489a485cd66547cce8c0d83216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c537a2260295d698edb0f982a8d20632217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4fe94798c994431d05c30110171681218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec565f0465b68ff748d8669e4e1017219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a22a1690dc121914d7d608a7276e916220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2ea2010dc57ca1b67e0bac2cb896fb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b9aa8b59b3d42d42a5806a8400d2b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddefce52c717428e679fa46b6e3f169223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d215e30058349bfd98932945fd3df2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b88f8981695bb5f103e66da12615423225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7040bddc9d8c14cdeb86070968fd6fe226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b382aa3025a3a8f76b734cab4101cd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8596bdb7d57af95dc6a2b1325498dbf6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4236e72c4aba6cac119a0be0c3b852e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf417176f2123ba4b617a23cea2266c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcc523b759c495d9df1fd08e16bbea2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f40fd56b35304d38129b1326716bd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d00be142e537cb5e0bef44ee43e59cb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40b6cbcaed309f81dca66e83413332d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed6dd9dcc8e0bbce88d4fbfc27c1621235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c86cf7a32bfd68171946032fc2eaf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31002d662f63ae215ef9e011b98e7e60237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6532d00e6068746deb9e996c0719634d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd7dc2591ab935f0dae5f6d37ff7fcf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c596165ff5920f5a57a89e6b389ce3f9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b500c526e0b7b6a02a940bc0b82132241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1642988a950691b5077c1fbe3f47419242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d0f447acaf3a09989d71f7acdbcf5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31a7cec7441c3ac0eefa69854366b31244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565f9e51e7b7cd4aa33a646880d7f261245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc5bc5a02eb605a55b2db2d8987ebda246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a2415485fe74751272f12146394d9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c39322b7afe7deb9090f30527ced01d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982fe9e64742577afb523b6e1ecb4543249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564e18d95396279a083d83d2d33b17ac250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f221880c895e9c13da07952af4e06a32251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c767c04d3e04dcee6f22642956f39a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11122b18ed26fccb018c8c00970e9f64253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1fef89dd875d030cbd886b3d5e36b8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615791d1a504184a3790fe05ee163ea9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369aec1c5a02782ee3dfaaa806e7c364256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df2e2cca816bc926d10e7b46d48ccec257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf759b3ae2370d5aa6318a3b1bbf2a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184644f51cd848e5907e3ea8030ee317259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16665475731052273798489662492c4b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7660562e7d8c2eeffa114f41e110ac61261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54de5056527e656c5f98a2a522021904262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299db9e658dbb341bf9180f2cc5e8356263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b441388aafe005a7b65493745d2d24d9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a936ce9717a8c3ee09fa56b53ae21b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c75a522ca12dcd60656fcbe3bb1fed266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfda0d930b550e6f2b311743ff8b0cb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7438c8447dd2f78788e290f06f1c5f4b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d597f5d61882004b628793ed2fa902af269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb2f0673e63ea0d6522cdce8b16553e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb52ae5e1f7176d81533faa08cad10271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c08e94fd541f502861a31a44d91b620272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44200e78e2a1feeb3f1d3a931e54e04d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5abee7f28a870290e810cb58b5385b3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38931319c3f6a433f75b0b958d91f467275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586e86006c47b343108edc9f52b311a3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad560900b418a03c26daa3bb6cd34b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccbd8bbbac95caa8209eab31a46f12d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c4d23b81621fced46947f13bcc772e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4edb02e9c745b95280625fd99bb7be280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2009a6147f3c38088f3008f5db8ba9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b6a62737839d4f243eeb2c39a6d46282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cebf5862df33fa0ad82ecd50bb9ab4a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3255e33c9f00f92599f9bac1756fa071284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d750dc35007e63b8b48a9760ce25a81285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bae1a77c6635e2fb4e4f1c83f41dc0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baa847c9ffca530aa7f393b468bdc44287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77726b4451355cdda02fae7e14b187ad288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660872d1d9f008f2b7ad224ea465e717289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48175ff7d608ae6a35b8bc5865375a69290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f002a51181a26d63ad9918aa345bd082291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a640e8f05e12f17055f496524976935d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cfefb2272c0ab15985839ce205520a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a5e0bbb6c5ba233a16e26ce3a1f923294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9101a50c38d9b95c2b933f8d514cdea5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd59c6d26e401abb836e919a410fbfa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9200b888d2ca09a0cb6cee1d5ba35a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9b3bfc48bdf406a1c431672969fed3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027ceca3962a3feb30b167d6ddb29724299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670bf6480b1d2b6db4401a42c802b98f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2764ef2fbfbdd4f4c15e47adcbeb3c1f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2bd186b74110cd04194a4f96572b11302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3830f5d7759feecf2ef68a2103d7e56f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788eae0e1f3143655b05aa086a232d6d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39b57a4e66849fa4f4daba15af57506305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a0440b2e3cc7ed2db6dbec15468449306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f4eb992bfc7c29440b17f91b223f77307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac3458d3daebba2ebb75a5a04c9f596308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aeff52712e1ded620810bc81ac1cae309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7300d26439bb2fb99ac116de88fcb42a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821558c38b52a0b3cea2c699338eee99311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2010e45998ac0381306fe38e0238f2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5511774d26c77a5665a5f264494fba3e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc178088ebcc85d7eee927c4bd3e01b0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d09b42f8dccfa40035bcfb1c7cad6a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3813f33a5a09f73132a9ba0bc6575e0a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ef4ff924890c221fe3c5acb9ed3562317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee7eaa328a905de5f793adac2fd3cd9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70850e4ea9e663a9e345af509450b442319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa490dcb96c21547d2eb96e54b16e527320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718cbb909b5c8511c324e21bba2d117d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cafaeac2fc222fe55a7267c71373851322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b80e24e6ee82ca5df38195e683fbaeb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314ed4ea166983f51e31ab703467b785324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0785265d46bd724b64e3d9863226407325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe428b81bfda20ffaf2e49bebfba3e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2e4d8a2667ec312111c7ad06519084327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b130d5e729b262c026118a984473d35f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1705f25cfa30a73350f5ea55d1daef329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5846dd67401fbcf956dcc76ce570da47330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a64b1acc4a99f1595c4d2121d49671e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe8fe9c61229baad0c518febd7b3183332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cac637382dd6d37aebefd90ecd8f6c2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5472e6df2f8b93cc0cc39a6f2610da334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224786bd4bfc10383f87bdefca889b95335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8caebe0004c7f3c30993767b32cb5c5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139dd5552526aebc4cdc2bcf0361d83e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcde507a48d51e28de3d22f6878187d1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99b75fc0825bb060616aa1f26c8b49b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7faaf318b21596bb894004bda0e010340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdd7b7a1742e6c06023e783b08a8532341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77b13c2951367358665b71bb0d76f66342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e93a5f01d3460c4cfa220018fdf356343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e421bdd9945c4247046750f2db48e00344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8c7bb8b9ecbd057d672e35a8b5bee0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca5c6cd4eeac1f00df9ec8f27915d8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808ba2da2d2f9b13fda555d6ac4e7e63347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26faaf6eeda73b28a9f4ef521753999348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b02332a576ad916f15de3152bf54c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1fbb9fc8f465d86bf30d298e1aa193350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566c83a9995559f1992a52bc447a4e9a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b71b3f86413a31fcf6b92f8e124b3e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefc1bb370cf868c86d7308598035441353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b71e42efe41a60aef2d1cbc89be844354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07caa2233b61f74a001bea3389d0cfc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79646768d447449cf0b69a93c340b26e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c0de7463619e3a8cfa46f9bfff840b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c4cbfc0334db81921c7fc3206e4904358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4c044360fd78a214f49dfef34a050f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adbfc57eed9b8b2076cb92cf6545961360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef3a8c6f1b23243810a4e2a17370070361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcd9fa6dfc3b43158ef02440545d2d7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d170c283b895aeb453ef68fe14386363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a8966f5a47fbe79518566b2ec2ade4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f5554c0e7ec4d87e34031f06debdeb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6008c9384b2cf01160b4539da7315a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0815057fbf6d0e3a97c6c7b54a2ec0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22bffcd991d9bb9168c574d857fc284368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad5f5fd3f71385588cec92bd70b7c35369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf2ecd18864dfe16550b9f0dd51a0f6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162c0cb379bb5b898667eb13cf80d313371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69da8be763ca3ef4515c599e4986be43372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed08d01d7c8ae35d0922b2cce41028373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1224d36258722ebd4afc500292f29ae374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f368cc73434b4b5fffdd0afb753188d8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b41115128cc1a71120d86493e8b288376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f6ed5e698b02e87bad410bd3e1d0eb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adbb0453778d132243775dcfa8fd793378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bc836ecb0a15ad21b560e67c7475d2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94879d90d4b7a79059d1e066bbd4b55e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d7ead7f8440c0a0e0af7933cedcb48381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4bcf6a275194a2b42079034884dfa2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019d6ca21ba34369cdb4fb9d4dc7b19a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d780b2afef30a88ad1cc6678fe4488df384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a29c0f8e7ff509d9d1989de4ad034c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f5d1ccbcfe16884e7cccfd7afa695386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffcb1ab7d6f02394b461f50a133140d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b2c593699a6e11626afa06430121d1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e1c5fb81be8e5b5062d3cfe1dc7928389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d792e0922c5cd2187e3970313567a02390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e395f8834f007c9ce7405d9e19ff8c4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a4800809244b28981a19e3338585e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7f31e865ba53cf8b58c50b2b4f7382393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9154e45c92835ea304ca9ae14e7aa9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f836e7c7b56f28c395c60c3dd071e16395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be9a7418bebf57edfdbb85033b2e214396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58e1c37f5d3e1dfd542425a11f8e48b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdab2510c60e98c876d18ceee4ead8c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538dc64dbf66068f3c32056dae6ff0ff399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec7dea72430a1d71f81187e9ef8bf5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef257f54075acdc559da95c43528ef90401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc8433595ef85d905e0d4760ed08c87402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d2383d5fb8ef794cab5657c15554e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f2b7564059b5a9be9b6c31ba033767404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c61f54e68e9fddf611976ce3d2eb042405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3cc29f3c4c6b3317d01363f8da982c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0211b8e80f3ae3af5829443cc4b4365d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaef175a92f240d81aea5d309bcf593408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2172d206b5af9db940627daa4855fd2b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a2d89e0d66d3322b008b94dae0dc57410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6a1506161cd32c7822602a83b7dba6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e82968c81adc0485a36291755d13d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ffdfd4960520a44754a01405e7ee22413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265ceef30e7935e17fe753401ef7b2d4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1175aee5cbfbe04b7407512ba17732415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c915b4aec926ff2b660f5ab57b37ad20416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7450d4cb9cc5ee9f25afdc5f877bfc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424494d3cdcf756995ee30e8c59e33b8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b8a61c63aa1068386f02a62314a9b6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fad0c3bea3ad2b02edb58346233dc9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bcdb6c2cbe17d85c23f267ddc14b9e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf3363a5662a718362b79f125f49d09422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6dfba4d4a4fb3d729d42e89b2e6822423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4d6c50cd4c7dd849209cfbfa04a4c7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e433e0de1f1afeab40697f0b4f2e85425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e06475a70d89b3311aeec54cc0b4fb5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f7fd1ea185f7b04b83bf35db250e91427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba30262286b771da99cebc7ff806f2c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960337b40f498c1ccceeae1362b64590429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c474fc58fce5a9fcc687287cd8e9da430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fa796fafdfeb519e520a4ea0cccb22431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d75100635df341d78de775fcd53fdf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165700b4ee5c12f1cd805333b410b25a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f81a6c6e77542d9b547cabb5cdcaf5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a853357bcb95384f2298be8a89d14e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f40ca4c58303d1be864e4725a925bc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7303c2417e61cac84192b459699bdaa6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8294630c1ca239ba44a09f1790a60680438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959c0e485c22697a58faacf2e4fd2e7d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038f22557d5a926a8ab793d454044949440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb034f733bc82591b8b0959d3e4407b4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ba1447d830a947c6a556df8eaac469442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6328c5e31ece2b441c0b4b79cb31d344443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232f4bdc839086c03c51e4b126c63cad444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f7b95bcbffe2cb5f289960158e6cad445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9500b99e37f202c7dda6461f235f95bb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6189106ab02b81a76461f73c3a9f9d8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db5b2aec123c1f74259d33fe17b21f3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7614095d33e3a5a57f32fbbee2d02f1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446b1ed466e62e5bd8b58775fea1a276450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49b3c5e51d889c8a22dacbfec61375c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e65f20d16be34adb41e1e7a3730151452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a784e2311bdc60b830bc1320d485a23b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1efa1ec8d391cacc9f72fbd63da149454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92a7a0bcf36e91a1a1df753adc6c0f8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede9d5233e2d6e4cf622bbff6dd56794456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce78fca239ca5ff2afd0c83390abe3c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f42f07d953c25954557efb2f9521247458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc0488730cfa24ac8cb368532f32127459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256cc2a357f1a6bb18bae4f9b0c3666c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c71661c3a30146f09c31d1639bf8e65461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a9cb3e33459ea25055444af5b70500462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942d4956bc1a8c1f3ad651c56b96fa38463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e2726007671a3286c5a18276c9fa7b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adec018e45949c0bbb96902bd1e8217465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f6d4c4a4c3a571756ae96f52f3763466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49549aff2eae322695ea84ed8c9a0492467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2776e22b32e60e6cf05c7142cb7e408468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc57266dc706ffa4c75ae4402214210469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2007028149f1bd5dfa8d72cd439896470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44293b1181b175e6c0f5b328865d7b98471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b50c3baa8f07be2da0bd1410e132b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b56e749ad648e31bbc1b0902d4006f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4927ae47e646ab159b2e08ec4d4e3a3f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f14e50ad4c67e837cb719e971a7bde6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15adc450dbeb4b8ac85b78d27a32b1ee476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b7f1ae93cab9d54fe9f2bfd0526536477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959a506ce2983f92276a568d736a4006478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e444b4d08766b6678b81124cb8ec336479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f34e8042ea54c0e68f125cb81dbae80480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada928bfd4122b486874158d59ac22c2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037de1302eead334f2c35f17a62f1993482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4099272d4bddc798c9c9fda117f83e5e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c73420ccb885a426f34a5a4259a528484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22a48249ae047f9e7d2288085ecd074485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3617969a86e568b4997d035aea2d257f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e22f05b9eeca8ea2e875c82ecae2c8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3447d6da240981c1cb533ca1922a41488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c9d1240752c12da35cf565b53c3f41489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26361c38487df168dc6052ba096c779490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d5bdc2182fab0b1aaba66b184b9169491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e31bffd47cc82086159df71221f737c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaf774ea4a435a5f837d3a87165ad05493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64798598c978031944c8c5667324dcf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1baf72912a5cb3fb12ba8007a22752495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c16a536be8a64e615138889518c5a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7447d48a74189a0481ae02bc9caeea497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a38a0f2b5d0a9a3af006314bfa2663498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdb3423706c9a8929c389036567d922499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec10264c8dfab3a9186d39a96088c76500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefb8b825b25644331e0534d4feb4eaf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe0d7f375b4b989c2639c16587c08a6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8544ac078b4015380df9682988c75bc3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e434d3222dce19f958119db5d060465a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6228b7a985f4482d497536dcc0a1d7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8400743054e6270c3b632bddd236afd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db854001e2c7e679c32f79e2aa919868507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec77b341c4835ccb8d083e1ccf0273d9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59ffa1f0259b84f498f1fd3d854c4ab509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25942c534f5775b1c91e63a58f305f40510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c602a0ff475d27c6a18b3a228b4c2264511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292babe5453c6488b4b9611919916809512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef5ce15a113a21619d1407b116f5c2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c8e5944ef3c53cf67133a5dfeab5fd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5daff81b82ac777d19a870ab68d252e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e40c22814bcf5495da37c93fd854d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7448187e9b2eb91afb41527e3dd822517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d6241815efcc4dce922500612962e5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac8c52fd53215da4b7848049d0c5cd2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e968d0f0e94ba6a9482ee7a30be46586520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee84303eafb0062c1139e0cacf3299f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af31c647de398b77e3f44db8588200bb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ef8dd6e598c0792336261ec799b13523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fc707479e4d4885d1373c77aa11c16524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e877ec1dd37c57a1d914b3dded840f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e8a69f4540939c02b902cc7f8c1be0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c9914ebe95a297ef939283fd0b8d2a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8187f7a2c307f70732ac55f8b5332d9d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73286cce5264554dec1ea382806cd13f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843daf2cef53726a279dfd857c7cb288530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1395f9674ba3b6b70a3c71e4415d6acb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dedb9a282d485630498d44aab1304b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536394bd86983ac1b20f02b1600da3bc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38861bb51ad71240a0de795d750ab64c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d4a04293513b980440de73b7543b0b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b514005ff9f0a0327a75a45ce4d234536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0083bc8165b7e3ef3fcc7582c6346162537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f50db3540324bf5eed2d91b6d045574538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df62d2397aeab7e4e8cfde0df3c2b4b2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf51a5a4369b1853d3bfdd0dfd1dcc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6dd97f19fc0966999173c54f4b5096541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58534ce2fd626a8064050554b6395f11542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dd8e9b9b01d6ed167271886596c09d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a18f60cc47076f8082d7fa8202488c1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d9b93c5d7dcd0b8309c99ba3eaa14b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88159b45e49bb3552ef8691a3e6dac1a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f232499af4e3e0186553643e4668e425547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c1095c81829e31f4752c079180b242548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec33d13f8d56c8619b1b493e1967be0f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0fdb613f1a2fdb07cd7c7943f93621550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f234d9163f3f5899b6a91527efbe965b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781c285e3a3f2c79f85394b661206625552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cece23bb2d6e57f7e76832645f2b503d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7282901458bf633f7e555f13c5309bd0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccda312d6c3e78e80a079e7f9418740e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2badd2b226b5ac9140301a84ef3599556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77949b787e72579275374e802fdefb3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf75f2696a6edcf7bff6d02c4b2ac6d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8a3714e0fbea5f01fea895d84b49d0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56f2376d4de48e9431bae9c3e38fe5f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad64506c95feafd8aa89f1dc68f6fc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8668887f342b98cdec291b49e046bdd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf6a8aaa4e77abf095b334f4c2b1080563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2c83e8e165d4f94620bbfd8fab7b24564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c0f022dfc612f066c4677bccfb262d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e50d7c3e64ef2414f6857f2a18ea63566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32690557aae7b1bf0a33ab142679b2eb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3746d504983433eaa954c7b1119eca83568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cad40463dafd07d639ebbfb20cac89a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf4040d776682f3220d6e05b8d0aebe570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be726d67751729f7b27d8ad29d0aef2b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa67623e77cd3e93a492e305652ef8e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299b054fd2baf6147e0ed977a45b7b4e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef4253ae46f4421f1c9005776319885574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effc96ea8468c45851adda4abda4ee10575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc97061098dd8ff0b25e65558183ae81576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b2946e935ddcb404421b5d23559a1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1c005a5d2d13ff065f6f9e1e7e1f1f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b84e28b73463a51c69ff8eaa3d921e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1dc7577ade3d981906bf985bd7dc14580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abbad2ab5c6581be04f15608c2c83e6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a987c192184a14edd1534da8fffb52582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be6f556e8c020f607805e668f1b90e9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55d591e4b9ed8e16399e68fbcb1f200584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44df650ec1776f28e5c23f456e2a3c1d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7842decc9a30b32ee085463e9243189d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b73abf351c4c3cd5ba89af1f1bc84b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a7cac5cddf1a608c46f5d8e768cc57588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839fc9dc6583275140fc9f3988d3f049589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c343d24b6586567fe9b9a60d8d27d20e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548e7a9f16c7b6b0095b2e9234782ceb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce059a52d6a223da5c1d670304d3104a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4fac9ffdfe6b258646a1bc51f74671593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8422ebade255bcc05976bd3942a5a0b4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c37384dbc49c05a58aaefb454bf7d7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb099096a886235353784b80bef2e59596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7225a424966d71b7129da12c76659573597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5447979ea0793aa39b83f953fa9d673598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc953f7fd1d8682ecf83e5bcdfda2e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbea190e674f11fc946fcf9e729c151600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63af13a1fc83ab56f6c6abbf9e8ca9e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d53316ede7bf87ac088c46b9854ae5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bca8609e2c18845f6a5fb5f3748bca603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c73a467ec7449ed5c38eeabe888c23604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b6af4067663009e206c785e1e780c4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc5f1af7c8e8f3d3b4455982b038da6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a9f820b1942ab0887b9d0276b88ac2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352d33a94142ea708104f53de9af5356608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201ea7db9e3018ba30ca20eb3e4baa2e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb9a17c90b3cecad844ffea890e9358610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bc76d5fbcd6312b2a84540d5b14092611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cff1ff634e641285e29678e6713841612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5694273f95d71b0f0ec822006571948613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48629a0e7514922bfc2a8a3d8832843d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ae127cdd77009124cfdaf02373f377615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ecaa8e33dd79f87de89ed960ce4b09616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71305e04edbabbbaa4c33a6395dc5c81617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51722a23fd58c83ba3ccab5a04dc97d8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0ba676e08aabfbe6b3bd259e77c70d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ba0bb9f6f47c1e566315ba1409d58e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219efc3ed733d4693acc3473017c5a02621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53353eb1d4406d4213c0309df1edc7f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc69b18273898507adfa52b585e0cc0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87267ac316ea956614b9e76bf6ceefb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c78becb1536c3f2146b730b0cb8117625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5965fe3ddb87619e5bd3c279d8ffe83f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6c368a1713033b2a31baf220cb4f33627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2645875002aee049bae1e4f29afcde628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9010699076c382e01eda4b60918f7922629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880a4038f3b26b70728951f4ae9e1baf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fded199b186a4462ce399bec1075315c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b143ecf7495b78e4183b029b014ca434632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5595095d5e639709e795878f56fd28633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fedc95a644f1d41bcabf1a63a7cb7b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260e9dac1cd9a9147087fd62eb82dc11635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f45e8d1a1b1fc906c69d1d2fd4dcb85636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e7e406871e8449d68325044d2a057e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3ca1e9558c7b6ebcb735ccdf7945aa638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e2c9dd0778a29dc1365d3b51b71cf2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a4fcc96d8678ab2632d11ededab4d4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef51076c1500af03be28076c41bbbbb2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34454c14dd073e93ffb23889ea08a27642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85509a6e50baa5ec93d02c3cf3575997643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef91023b861d47c063ab2164305d32a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c5c42c3d97b345b2f1d99513329869645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a177b4c04c471a48cc07c83e032f666646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f16853db1a4bb28e1ea802e68b538647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eca5b4d7bb3e3339f95622c6fd30c3c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1d2cc2a0ba2cf07a85407feb3cb27a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f9a160581a32ba8f55a44d5ce470dd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a65991d6f2353029d8c5c2c0d89f0e3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985dae339d31edcb3461c3968fde3c87652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ceca84d1767394ae4ac4a15924c0e7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86030871effa27ec085fa57497d13bd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fec64f6fd6f8281aeca60d5e066867655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a71dd5b51be2fe81fcdcfb126c4c198656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd33292502054233e8cb427d8dfe2ce657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402a4f34a4f56cecdb120b75bf12dca1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296fdf5b8509e94f4bb3013fdaee5e52659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9878fcfd870753ed848988a341fb347660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee62a5a9af4907a6bd69a9276224eb0d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5a7741bc11fd985d6e4dc25fd38be8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879bd7bab79c21c4311cfb9642a0384e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560962a5ecc6675cb3c6bf0bb3ff3720664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245a2bd1d6b61d36b1e06062ddda8e02665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2faf01e3b05a3ae97c008d12297dc26666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b02ed21dfc5b462b8bacee303c57a9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b345d46cd9fad2cd4d7c3b15e5fbb115668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedd78eb565ed88a5c11fc6b3036ca2e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f994e33800da2efcbbff1e107142eaa8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26632f99e782242f342708c0420272e2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f72822d5b7aee40ac4c8fa21acf86672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d75ac418fe91cab362a89629c9b9380673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184a1beed24844a804d37c1b6c2c1981674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e59b53823eb06e355153a2bc403508c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7004021d53653cf3c80866c83d4048f8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a8bf45b55069de4f8569c68d3b0b6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc84f837b01129a65d95cd5e4a9011f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990045f6cc12439dfedee0ebf53843cd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1605fd7bc32637569920485514f390de680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b9cf5ad7c2a67eeddf79c58de0cfc6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8e586ab5ac5710e0cdfeb51f4a7154682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ef00cea97a738d755411276fab8130683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7facd54d0f4939f718ffb9a8090646c2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f81c7f7ea3ca85a93cdc3c65c80146685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ff83e9043e757dc4bf49daa500705686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058e95f29dc13e7770c20b858b85c00f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145fd361374671e045ad965e4ce758cc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c2bac6673738e065ac2ae63e8929da689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2fcb28feafa57e4e6b549a7eaf0b06690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6088973e1a592f872f237f343f3113cf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e73a186f946615d8d7d095940b44539692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d93226f46b4ee72d7124f63e84fbdda693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ed7a4fae1b927591230ec8baf5dc21694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd8f9909481dc7e174850e9867e595a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2c5791fc7666a42683863363ca714f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0326ea8ac1cc2a4ada869c89839c5b4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b22cf4c4535d70ea6fd358fd3633981698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431e79e918347b9fff597cf481e70064699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9948de538a04ec315a6540c4899a40700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435f9d4c13852dbc8f4f3b4f4368ac3a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bcc52a473b9a1318d40f62bf72f6e5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6c530080ae5bc1e900735f0c86038b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffabbbd70a31eba7d38209ed2d17825704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5f078ba61c05fcbf76fd1a2096f5a3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909477afe85f3d7498047554b83351cc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378da1295d792ef967e8ead854fedab0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65115df5d23bcf46593bf9819d8a9f8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5803aa5a872e2520ea197201a6b45fd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bec715707ef70a37f27c6c35f98710710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e94fd452abe9a4c92e09cc3db13d51711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff02b1193c9002f18041bdec09e17c25712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b294e7b5266f90b34b21892c9d80c53713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918789ba3f54390a1745595250869775714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d903b0cad67be9bf13e1e1f0f9b43b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deeeb5dbfb4120d9a5c22d84c22a7e2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9357fc2106f5cfc168711b4df1ce1e5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3a756a180cfb7d2350812906d3fa15718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd71c08df5e7ce6962592267f7ff440e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c1823c1ee29f41a6fa6c2457593ebe720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceebc953e7d11fb6a1131772d416adb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa82315734cca564c3db83585edd3a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11822d323ffffccab8cb76d991841ce723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464185c72d97c2af44dc3a9b9766f9b3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2447114666c72fbde754a4b1920e0f79725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ead6e69b6f737bc45c8e9d7b5bc7957726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952cb7ebd076b826ca1f3197da998ec9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c35834ea065bfb7ba6afa1ba13c2534728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8e49121ecba60d680a5e0442802f14729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4b6ed51a33d88d60cf1c94d76f7e47730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8806f76b531a7f6066ad49cb0636ebfc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d01ee47cb40f2b0c65fe6cd423afe9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386a356fe47f86fe18af4145c02628cf733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cc2937cc49bd9fae12632c487c8b04734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe8569cd5626b61f52bcd9dc46d435c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d214d044ac3c3e246e2aa69944e16be736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a42cfb0c7f761562062305c54ef24a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a766fc5d1ec958c26657f60194f4fb0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63681ea7257e91a8d6e02fb91f8cfff1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e4b02f803c7eff9ba9f1ec9fde9f6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a559b4dcf4502f758ab555b5f7d3113741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff6940ad20e7a87808de77ee73bf411742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9629a6e17a6eb7b97faed54c925d11743.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5830,51 +5494,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5890,51 +5554,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6430,51 +6094,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6490,51 +6154,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9250,51 +8914,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9460,14333 +9124,14333 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>109</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
-[...13558 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>337</xdr:row>
@@ -25960,2340 +25624,60 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28560,51 +25944,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J412"/>
+  <dimension ref="A1:J374"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -28636,10261 +26020,9313 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17548</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>6.32</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17549</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>7.47</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17550</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>17.35</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17551</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17553</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>8.73</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17554</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>17.72</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>17585</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I29" s="0">
+        <v>1.86</v>
+      </c>
+      <c r="J29" s="0" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18352</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>6.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13261</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>8.710000000000001</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13262</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>2.4</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13264</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.33</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13264</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>3.33</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I35" s="0">
-        <v>2.96</v>
+        <v>8.08</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13319</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I36" s="0">
+        <v>12.46</v>
+      </c>
+      <c r="J36" s="0" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13319</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
+      <c r="I37" s="0">
+        <v>27.83</v>
+      </c>
+      <c r="J37" s="0" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13338</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>1.86</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13338</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>1.86</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>13594</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>7.1</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>12626</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>18.51</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12710</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>21.97</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13666</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>11.12</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>12744</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>18.99</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13695</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>8.08</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>13703</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>12.46</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12940</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>27.83</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>12941</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G48" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I48" s="0">
-        <v>21.54</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>12943</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G49" s="0"/>
+      <c r="G49" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I49" s="0">
-        <v>54.37</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13762</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>16.42</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13763</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>92.23999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13780</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>9.34</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13809</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>15.17</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13944</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>7.71</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13945</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>8.279999999999999</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>13946</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>5.3</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>13961</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>10.61</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22017</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>15.56</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22042</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>48.05</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22058</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>11.76</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>22092</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>14.91</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>22093</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>8.960000000000001</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17509</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>3.32</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17510</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>6.03</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>22104</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.26</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>22114</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>12.54</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17645</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>10.02</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17666</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>23.53</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22142</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>16.22</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22143</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>21.33</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22150</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.039999999999999</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22151</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.89</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22157</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>9.01</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22159</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>12.87</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22160</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>24.02</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>22161</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>65.56999999999999</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>22162</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>3.33</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17998</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>10.44</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17134</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>39.87</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17284</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>73.20999999999999</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17286</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>135.18</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17333</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>23.91</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17343</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>22.75</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17374</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>16.81</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17375</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>21.42</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17376</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>27.6</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17384</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>38.07</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17385</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>58.57</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17386</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>1.77</v>
+        <v>17.48</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17449</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>122</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>129.04</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17450</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>181.32</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17451</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>28</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>316.25</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17453</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>83.45999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17454</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>36.72</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17455</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>31.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17456</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>40.99</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17457</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>42.62</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17566</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>20.25</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17569</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I99" s="0">
-        <v>51.74</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17597</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>17.23</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17619</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>317</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>105.43</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17620</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>31.43</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18252</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>85.31999999999999</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>18360</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>20.02</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>18371</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>13.01</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>12327</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.91</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17362</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>8.720000000000001</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17396</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>9.109999999999999</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>18313</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I109" s="0">
-        <v>5.45</v>
+        <v>2.86</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
+      <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12542</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>346</v>
+        <v>88</v>
       </c>
       <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
+      <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12543</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I111" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J111" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12601</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12619</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>7.51</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12624</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="I114" s="0">
-        <v>13.14</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12686</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="F115" s="0"/>
+        <v>358</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G115" s="0" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="I115" s="0">
-        <v>2.37</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12773</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G116" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I116" s="0">
-        <v>11.07</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>12774</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G117" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I117" s="0">
-        <v>9.68</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>12905</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>6.58</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
+      <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17068</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="F119" s="0"/>
+        <v>371</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G119" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>8.31</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17064</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>2.86</v>
+        <v>6.75</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17064</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>377</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>2.86</v>
+        <v>1.93</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17069</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17069</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I123" s="0">
+        <v>5.02</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>384</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17070</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I124" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>387</v>
-      </c>
-[...10 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17070</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>7.66</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17075</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>107</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>23.7</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17107</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>4.89</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17108</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>4.83</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17111</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>5.26</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="F130" s="0" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17132</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>4.98</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17133</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.75</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17279</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.93</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17280</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>1.93</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17303</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>5.02</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17341</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>10.9</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17342</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>4.23</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17371</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>9.91</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17372</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>10.61</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="I140" s="0">
+        <v>36.79</v>
+      </c>
+      <c r="J140" s="0" t="s">
         <v>433</v>
-      </c>
-[...13 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17373</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>4.17</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17373</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.17</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17397</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>2.69</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17398</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>4.15</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17417</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.51</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17461</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>3.73</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17462</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>8.67</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17528</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>5.91</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17517</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.91</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17519</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>6.64</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17520</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="E151" s="0" t="s">
+      <c r="F151" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I151" s="0">
+        <v>8.119999999999999</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>464</v>
-      </c>
-[...10 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17521</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I152" s="0">
-        <v>17.25</v>
+        <v>10.9</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17524</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
-      <c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.47</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17532</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
-      <c r="E154" s="0" t="s">
+      <c r="F154" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I154" s="0">
+        <v>7.22</v>
+      </c>
+      <c r="J154" s="0" t="s">
         <v>473</v>
-      </c>
-[...10 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17558</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.79</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17570</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>8.720000000000001</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17575</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.6</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17576</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.37</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17586</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>9.98</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17587</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>5.11</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17613</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>13.11</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17614</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I162" s="0">
-        <v>3.54</v>
+        <v>9.98</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17615</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.96</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>17615</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.96</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>17647</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>5.3</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18267</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>8.119999999999999</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18268</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>10.9</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18276</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>20.05</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18288</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>7.22</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18294</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>4.11</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18295</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>10.49</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18296</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I172" s="0">
-        <v>7.91</v>
+        <v>7.02</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18297</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>7.65</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18314</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.22</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18315</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F175" s="0" t="s">
-        <v>339</v>
+        <v>20</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>12.96</v>
+        <v>6.98</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18324</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18327</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18369</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
       </c>
-      <c r="E178" s="0" t="s">
+      <c r="F178" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I178" s="0">
+        <v>13.82</v>
+      </c>
+      <c r="J178" s="0" t="s">
         <v>544</v>
-      </c>
-[...10 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18384</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>6.98</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18385</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>6.75</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13331</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.57</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>554</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13576</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>555</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>3.39</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13580</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>558</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>559</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>560</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>6.25</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>561</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13581</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>562</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>563</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>11.06</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>564</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13581</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>565</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>563</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>23</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>11.06</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>564</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>25017</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.42</v>
+        <v>5.94</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>25018</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>570</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>6.01</v>
+        <v>5.94</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>571</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>12662</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>572</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>573</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>574</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>7.02</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13751</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>5.39</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13798</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.63</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13799</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.98</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13893</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>3.33</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13917</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>9.140000000000001</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13918</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>28</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>13.82</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13918</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>592</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>13.82</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>593</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13921</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>595</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>596</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>597</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13921</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>598</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>4.1</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13947</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>599</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>600</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>27</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>21.8</v>
+        <v>10.43</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>601</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13952</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>602</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>603</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>604</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>38.29</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13960</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>0.75</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13976</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.81</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13981</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>2.81</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22036</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>616</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>317</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>9.449999999999999</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>617</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>618</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>619</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>620</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>22037</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>5.57</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>620</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>17345</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>5.4</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17447</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>574</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>29.22</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22081</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.25</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>17501</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>6.84</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22102</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>3.64</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22103</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>4.74</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22107</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>347</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>7.15</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22108</v>
+        <v>12966</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>7.71</v>
+        <v>27.4</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22112</v>
+        <v>12966</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>3.86</v>
+        <v>27.4</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22113</v>
+        <v>17071</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>6.31</v>
+        <v>10.22</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>646</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22115</v>
+        <v>18070</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>223</v>
-[...3 lines deleted...]
-      </c>
+        <v>649</v>
+      </c>
+      <c r="G216" s="0"/>
       <c r="I216" s="0">
-        <v>9.710000000000001</v>
+        <v>5.2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22116</v>
+        <v>18079</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>223</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G217" s="0"/>
       <c r="I217" s="0">
-        <v>12.82</v>
+        <v>1.5</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>22125</v>
+        <v>18080</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>5</v>
+        <v>5.5</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>22127</v>
+        <v>18081</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I219" s="0">
-        <v>5.02</v>
+        <v>13.29</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22128</v>
+        <v>17173</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I220" s="0">
-        <v>2.76</v>
+        <v>6.13</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>29893</v>
+        <v>17243</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>10.21</v>
+        <v>15.76</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>669</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>29893</v>
+        <v>17265</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>670</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="F222" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G222" s="0" t="s">
         <v>668</v>
       </c>
-      <c r="F222" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I222" s="0">
-        <v>10.21</v>
+        <v>12.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>669</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22139</v>
+        <v>17266</v>
       </c>
       <c r="D223" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E223" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F223" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G223" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I223" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J223" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>674</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22140</v>
+        <v>17270</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>673</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>674</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I224" s="0">
-        <v>12.74</v>
+        <v>11.31</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22141</v>
+        <v>17272</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>678</v>
+        <v>676</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>679</v>
+        <v>677</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I225" s="0">
-        <v>6.96</v>
+        <v>12.51</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>680</v>
+        <v>678</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22147</v>
+        <v>17274</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I226" s="0">
-        <v>6.45</v>
+        <v>7.86</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>22148</v>
+        <v>17275</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>684</v>
+        <v>682</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>685</v>
+        <v>683</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I227" s="0">
-        <v>11.49</v>
+        <v>17.23</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>22163</v>
+        <v>17277</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I228" s="0">
-        <v>4.75</v>
+        <v>14.3</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>22164</v>
+        <v>17278</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>347</v>
+        <v>668</v>
       </c>
       <c r="I229" s="0">
-        <v>1.74</v>
+        <v>6</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12330</v>
+        <v>17357</v>
       </c>
       <c r="D230" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E230" s="0" t="s">
+        <v>692</v>
+      </c>
+      <c r="F230" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G230" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I230" s="0">
+        <v>5.73</v>
+      </c>
+      <c r="J230" s="0" t="s">
         <v>693</v>
-      </c>
-[...13 lines deleted...]
-        <v>695</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12689</v>
+        <v>17358</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>696</v>
-      </c>
-[...13 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12739</v>
+        <v>17359</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12741</v>
+        <v>17599</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>21.32</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>12822</v>
+        <v>17626</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="E234" s="0" t="s">
+        <v>704</v>
+      </c>
+      <c r="F234" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="G234" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I234" s="0">
+        <v>19.79</v>
+      </c>
+      <c r="J234" s="0" t="s">
         <v>705</v>
-      </c>
-[...13 lines deleted...]
-        <v>707</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>12966</v>
+        <v>18336</v>
       </c>
       <c r="D235" s="0" t="s">
+        <v>706</v>
+      </c>
+      <c r="E235" s="0" t="s">
+        <v>707</v>
+      </c>
+      <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="I235" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>708</v>
-      </c>
-[...13 lines deleted...]
-        <v>710</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>12966</v>
+        <v>18338</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E236" s="0" t="s">
+        <v>710</v>
+      </c>
+      <c r="F236" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I236" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...13 lines deleted...]
-        <v>710</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17071</v>
+        <v>12947</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>712</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>713</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.22</v>
+        <v>11.88</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18070</v>
+        <v>12948</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>715</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>716</v>
       </c>
       <c r="F238" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I238" s="0">
+        <v>26.28</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>717</v>
-      </c>
-[...5 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>18079</v>
+        <v>17029</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G239" s="0"/>
+      <c r="G239" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I239" s="0">
-        <v>1.5</v>
+        <v>20.65</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>18080</v>
+        <v>17030</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G240" s="0"/>
+      <c r="G240" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I240" s="0">
-        <v>5.5</v>
+        <v>15.08</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>18081</v>
+        <v>17031</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
       </c>
-      <c r="E241" s="0" t="s">
+      <c r="F241" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I241" s="0">
+        <v>12.96</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>726</v>
-      </c>
-[...10 lines deleted...]
-        <v>727</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17173</v>
+        <v>18034</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
         <v>728</v>
-      </c>
-[...1 lines deleted...]
-        <v>729</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>6.13</v>
+        <v>19.11</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>730</v>
+        <v>729</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17243</v>
+        <v>18125</v>
       </c>
       <c r="D243" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E243" s="0" t="s">
         <v>731</v>
-      </c>
-[...1 lines deleted...]
-        <v>732</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>15.76</v>
+        <v>25.22</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>733</v>
+        <v>732</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17265</v>
+        <v>18199</v>
       </c>
       <c r="D244" s="0" t="s">
+        <v>733</v>
+      </c>
+      <c r="E244" s="0" t="s">
         <v>734</v>
-      </c>
-[...1 lines deleted...]
-        <v>735</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>12.51</v>
+        <v>20.14</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17266</v>
+        <v>18199</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>739</v>
+        <v>734</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>671</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>8.49</v>
+        <v>20.14</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>740</v>
+        <v>735</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17270</v>
+        <v>17306</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>737</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>738</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>11.31</v>
+        <v>17.82</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>739</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17272</v>
+        <v>17306</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>740</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>738</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>12.51</v>
+        <v>17.82</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>739</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17273</v>
+        <v>17413</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>741</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>742</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>25.85</v>
+        <v>15.37</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>743</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17274</v>
+        <v>17493</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>744</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>745</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>736</v>
+        <v>173</v>
       </c>
       <c r="I249" s="0">
-        <v>7.86</v>
+        <v>14.64</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>746</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17275</v>
+        <v>17560</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>749</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>17.23</v>
+        <v>19.58</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>750</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17277</v>
+        <v>17529</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>751</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>752</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>14.3</v>
+        <v>13.01</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>753</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17278</v>
+        <v>17529</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>754</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>752</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>6</v>
+        <v>13.01</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>753</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17357</v>
+        <v>17514</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>755</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>756</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.73</v>
+        <v>16.84</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>757</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17358</v>
+        <v>17515</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>758</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>759</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>9.27</v>
+        <v>14.16</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>760</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17359</v>
+        <v>19390</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>6.23</v>
+        <v>0.71</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17415</v>
+        <v>17555</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.21</v>
+        <v>13.68</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17599</v>
+        <v>17622</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.210000000000001</v>
+        <v>37.1</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>17626</v>
+        <v>17642</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>19.79</v>
+        <v>20.99</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>18336</v>
+        <v>17643</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>4.9</v>
+        <v>18.31</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>18338</v>
+        <v>17644</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>7.47</v>
+        <v>22.21</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>18391</v>
+        <v>18291</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.89</v>
+        <v>17.99</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>12947</v>
+        <v>18292</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>11.88</v>
+        <v>17.49</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>12948</v>
+        <v>18292</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>26.28</v>
+        <v>17.49</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>784</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17029</v>
+        <v>18293</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>786</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>20.65</v>
+        <v>17.74</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17030</v>
+        <v>18319</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>15.08</v>
+        <v>23.31</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>791</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17031</v>
+        <v>18319</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>802</v>
+        <v>790</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>12.96</v>
+        <v>23.31</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>803</v>
+        <v>791</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18034</v>
+        <v>18325</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>804</v>
+        <v>793</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>805</v>
+        <v>794</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>19.11</v>
+        <v>34.94</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>806</v>
+        <v>795</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>18125</v>
+        <v>18370</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>807</v>
+        <v>796</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>808</v>
+        <v>797</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>25.22</v>
+        <v>19.01</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>809</v>
+        <v>798</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>810</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>811</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>812</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>18199</v>
+        <v>17143</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>813</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>811</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.14</v>
+        <v>17.46</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>812</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>18213</v>
+        <v>17144</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>814</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>815</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>16.09</v>
+        <v>15.48</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>816</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17306</v>
+        <v>17147</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>817</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>818</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>17.82</v>
+        <v>24.16</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>819</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17306</v>
+        <v>17154</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>820</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>818</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>17.82</v>
+        <v>46.75</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>819</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17348</v>
+        <v>17155</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>11.83</v>
+        <v>21.97</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>823</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17413</v>
+        <v>17158</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>824</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>825</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.37</v>
+        <v>5.99</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>826</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17493</v>
+        <v>17234</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>827</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>828</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G276" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>14.64</v>
+        <v>32.08</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>829</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17502</v>
+        <v>17234</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>830</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>831</v>
+        <v>821</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>832</v>
+        <v>822</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17560</v>
+        <v>17235</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>833</v>
+        <v>824</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>835</v>
+        <v>402</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>19.58</v>
+        <v>29.51</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17529</v>
+        <v>17237</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>838</v>
+        <v>828</v>
       </c>
       <c r="F279" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>13.01</v>
+        <v>9.02</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>839</v>
+        <v>829</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17529</v>
+        <v>17237</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>838</v>
+        <v>828</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>13.01</v>
+        <v>9.02</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>839</v>
+        <v>829</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17514</v>
+        <v>17238</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>841</v>
+        <v>831</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>832</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>16.84</v>
+        <v>18.66</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17515</v>
+        <v>17287</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>844</v>
+        <v>834</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>14.16</v>
+        <v>23.65</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>836</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17515</v>
+        <v>17287</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>847</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>23</v>
+        <v>368</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>14.16</v>
+        <v>23.65</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>846</v>
+        <v>836</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>19390</v>
+        <v>17288</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>848</v>
+        <v>838</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>849</v>
+        <v>839</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>0.71</v>
+        <v>14.36</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>850</v>
+        <v>840</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17555</v>
+        <v>17289</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>851</v>
+        <v>841</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>13.68</v>
+        <v>15.76</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>853</v>
+        <v>843</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17593</v>
+        <v>17293</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>854</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>855</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>15.62</v>
+        <v>13.93</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>856</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17593</v>
+        <v>17294</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>857</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>855</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>15.62</v>
+        <v>13.91</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>856</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17622</v>
+        <v>17295</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>37.1</v>
+        <v>13.91</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17642</v>
+        <v>17296</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>20.99</v>
+        <v>14.64</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17643</v>
+        <v>17297</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>18.31</v>
+        <v>19.45</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17644</v>
+        <v>17356</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>16</v>
+        <v>861</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>22.21</v>
+        <v>20.73</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>862</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>19442</v>
+        <v>17522</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>863</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>864</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>0.5600000000000001</v>
+        <v>19.72</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>865</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>19443</v>
+        <v>17588</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>866</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>874</v>
+        <v>867</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>0.78</v>
+        <v>7.61</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>875</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>19444</v>
+        <v>17657</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>876</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>877</v>
-[...3 lines deleted...]
-      </c>
+        <v>870</v>
+      </c>
+      <c r="F294" s="0"/>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>0.7</v>
+        <v>18.02</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>878</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18291</v>
+        <v>17658</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>879</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>880</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>17.99</v>
+        <v>12.59</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>881</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18292</v>
+        <v>18274</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>882</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>883</v>
+        <v>876</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>16</v>
+        <v>877</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>17.49</v>
+        <v>1.62</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>884</v>
+        <v>878</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18292</v>
+        <v>18316</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>885</v>
+        <v>879</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>883</v>
+        <v>880</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>17.49</v>
+        <v>10.81</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>886</v>
+        <v>882</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>887</v>
+        <v>883</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>888</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18319</v>
+        <v>18367</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>889</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>890</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>23.31</v>
+        <v>13.96</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>891</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>18319</v>
+        <v>18368</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>892</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>890</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.31</v>
+        <v>35.59</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>18325</v>
+        <v>18379</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>34.94</v>
+        <v>23.09</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>18370</v>
+        <v>18382</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>19.01</v>
+        <v>20.95</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>18212</v>
+        <v>18383</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>10.8</v>
+        <v>15.32</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17143</v>
+        <v>17097</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>902</v>
+        <v>900</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>903</v>
+        <v>901</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G304" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G304" s="0"/>
       <c r="I304" s="0">
-        <v>17.46</v>
+        <v>42.59</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>904</v>
+        <v>902</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17144</v>
+        <v>18353</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>15.48</v>
+        <v>40.26</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17147</v>
+        <v>12248</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>908</v>
+        <v>906</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>909</v>
-[...3 lines deleted...]
-      </c>
+        <v>907</v>
+      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>24.16</v>
+        <v>31.41</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>910</v>
+        <v>908</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17154</v>
+        <v>12251</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>912</v>
-[...3 lines deleted...]
-      </c>
+        <v>910</v>
+      </c>
+      <c r="F307" s="0"/>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>46.75</v>
+        <v>15.91</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17155</v>
+        <v>17537</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>914</v>
+        <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>915</v>
+        <v>913</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>27</v>
+        <v>310</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>21.97</v>
+        <v>63.02</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17158</v>
+        <v>18269</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>918</v>
+        <v>916</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I309" s="0">
-        <v>5.99</v>
+        <v>1.9</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>919</v>
+        <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17234</v>
+        <v>17164</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>920</v>
+        <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>921</v>
+        <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>32.08</v>
+        <v>21.33</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>922</v>
+        <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17234</v>
+        <v>17318</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>923</v>
+        <v>921</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>32.08</v>
+        <v>24.22</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17235</v>
+        <v>17319</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>29.51</v>
+        <v>13.8</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17237</v>
+        <v>17320</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.02</v>
+        <v>15.96</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17237</v>
+        <v>17321</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>928</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.02</v>
+        <v>23.09</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>929</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17238</v>
+        <v>17324</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>932</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>18.66</v>
+        <v>30.97</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>933</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17287</v>
+        <v>17324</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>936</v>
+      </c>
+      <c r="E316" s="0" t="s">
         <v>934</v>
       </c>
-      <c r="E316" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F316" s="0" t="s">
-        <v>438</v>
+        <v>937</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>23.65</v>
+        <v>30.97</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>936</v>
+        <v>935</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17287</v>
+        <v>17325</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>404</v>
+        <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>23.65</v>
+        <v>13.1</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17288</v>
+        <v>17326</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>941</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>942</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>14.36</v>
+        <v>19.43</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>943</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17289</v>
+        <v>17328</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>404</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>15.76</v>
+        <v>29.84</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17293</v>
+        <v>17328</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>937</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>13.93</v>
+        <v>29.84</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17294</v>
+        <v>17330</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>13.91</v>
+        <v>53.5</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17295</v>
+        <v>17349</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>13.91</v>
+        <v>29.73</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17296</v>
+        <v>17350</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>14.64</v>
+        <v>29.28</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17297</v>
+        <v>17354</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>19.45</v>
+        <v>49.55</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17356</v>
+        <v>17360</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>961</v>
+        <v>94</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>20.73</v>
+        <v>25.8</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17522</v>
+        <v>17361</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>19.72</v>
+        <v>22.25</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17588</v>
+        <v>17364</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>7.61</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17589</v>
+        <v>17365</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>14.45</v>
+        <v>15.15</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17657</v>
+        <v>17366</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="F329" s="0"/>
+      <c r="F329" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>18.02</v>
+        <v>60.76</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17658</v>
+        <v>17367</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>12.59</v>
+        <v>10.81</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18274</v>
+        <v>17392</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>980</v>
+        <v>20</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>1.62</v>
+        <v>23.13</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18316</v>
+        <v>17496</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F332" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.81</v>
+        <v>13.81</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>984</v>
+        <v>983</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18320</v>
+        <v>17527</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>19.06</v>
+        <v>47.22</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18367</v>
+        <v>17617</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F334" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.96</v>
+        <v>16.61</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>990</v>
+        <v>989</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>18368</v>
+        <v>17617</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>991</v>
+        <v>990</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>992</v>
+        <v>988</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>35.59</v>
+        <v>16.61</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>989</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18379</v>
+        <v>17618</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>994</v>
+        <v>991</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>995</v>
+        <v>992</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>404</v>
+        <v>368</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>23.09</v>
+        <v>10.72</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>993</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18382</v>
+        <v>18256</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>994</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
+        <v>995</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>20.95</v>
+        <v>64.55</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>996</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18383</v>
+        <v>17299</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>16</v>
+        <v>649</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.32</v>
+        <v>126.27</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17097</v>
+        <v>17511</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G339" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G339" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I339" s="0">
-        <v>42.59</v>
+        <v>108.2</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18353</v>
+        <v>17464</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>40.26</v>
+        <v>4.03</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>12248</v>
+        <v>17466</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
-[...1 lines deleted...]
-      <c r="F341" s="0"/>
+        <v>1007</v>
+      </c>
+      <c r="F341" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>31.41</v>
+        <v>12.68</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>12251</v>
+        <v>17481</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
-[...1 lines deleted...]
-      <c r="F342" s="0"/>
+        <v>1010</v>
+      </c>
+      <c r="F342" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>15.91</v>
+        <v>6.41</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17536</v>
+        <v>17482</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>671</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>20.27</v>
+        <v>8.07</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17537</v>
+        <v>17483</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>346</v>
+        <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>63.02</v>
+        <v>14.31</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18269</v>
+        <v>17486</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>16</v>
+        <v>649</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>103</v>
+        <v>173</v>
       </c>
       <c r="I345" s="0">
-        <v>1.9</v>
+        <v>3.4</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17164</v>
+        <v>17561</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>1025</v>
+        <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I346" s="0">
-        <v>21.33</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>1026</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17318</v>
+        <v>18311</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>1027</v>
+        <v>1024</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>24.22</v>
+        <v>10.9</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17319</v>
+        <v>18339</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>1030</v>
+        <v>1027</v>
       </c>
       <c r="E348" s="0" t="s">
-        <v>1031</v>
+        <v>1028</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I348" s="0">
-        <v>13.8</v>
+        <v>7.47</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>1032</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17320</v>
+        <v>18337</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1033</v>
+        <v>1030</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I349" s="0">
-        <v>15.96</v>
+        <v>4.79</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17321</v>
+        <v>18340</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1036</v>
+        <v>1033</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1037</v>
+        <v>1034</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I350" s="0">
-        <v>23.09</v>
+        <v>4.65</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1038</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17323</v>
+        <v>18341</v>
       </c>
       <c r="D351" s="0" t="s">
-        <v>1039</v>
+        <v>1036</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1040</v>
+        <v>1037</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I351" s="0">
-        <v>25.95</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1041</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17324</v>
+        <v>18341</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1042</v>
+        <v>1039</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1043</v>
+        <v>1037</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I352" s="0">
-        <v>30.97</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1044</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17324</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
-        <v>1045</v>
+        <v>1040</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>1043</v>
+        <v>1037</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>1046</v>
+        <v>94</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I353" s="0">
-        <v>30.97</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>1044</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17325</v>
+        <v>18342</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1047</v>
+        <v>1041</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1048</v>
+        <v>1042</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>16</v>
+        <v>1043</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I354" s="0">
-        <v>13.1</v>
+        <v>10.79</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1049</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17326</v>
+        <v>18343</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1050</v>
+        <v>1045</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1051</v>
+        <v>1046</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>27</v>
+        <v>303</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I355" s="0">
-        <v>19.43</v>
+        <v>6.64</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1052</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17328</v>
+        <v>18343</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1053</v>
+        <v>1048</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1054</v>
+        <v>1046</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I356" s="0">
-        <v>29.84</v>
+        <v>6.64</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1055</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17328</v>
+        <v>18344</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1056</v>
+        <v>1049</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1054</v>
+        <v>1050</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>1046</v>
+        <v>94</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>29.84</v>
+        <v>7.35</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1055</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17330</v>
+        <v>18345</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1052</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1053</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>53.5</v>
+        <v>7.24</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17349</v>
+        <v>18346</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>29.73</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17350</v>
+        <v>18347</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.28</v>
+        <v>12.34</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17354</v>
+        <v>18348</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>49.55</v>
+        <v>7.82</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17360</v>
+        <v>18355</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I362" s="0">
-        <v>25.8</v>
+        <v>12.27</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17361</v>
+        <v>18356</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I363" s="0">
-        <v>22.25</v>
+        <v>11.41</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17364</v>
+        <v>18357</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>8.210000000000001</v>
+        <v>22.72</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17365</v>
+        <v>18358</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1079</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>15.15</v>
+        <v>27.21</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1080</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17366</v>
+        <v>18364</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1081</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1082</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>122</v>
+        <v>937</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>60.76</v>
+        <v>3.6</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1083</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17367</v>
+        <v>18365</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>10.81</v>
+        <v>5.5</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1086</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17392</v>
+        <v>18365</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1087</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1088</v>
+        <v>1080</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.13</v>
+        <v>5.5</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1089</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17496</v>
+        <v>18366</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1090</v>
+        <v>1083</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1091</v>
+        <v>1084</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.81</v>
+        <v>12.41</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17527</v>
+        <v>18380</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1093</v>
+        <v>1086</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1094</v>
+        <v>1087</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I370" s="0">
-        <v>47.22</v>
+        <v>9.94</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1095</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17617</v>
+        <v>18381</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1096</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1097</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>339</v>
+        <v>649</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>16.61</v>
+        <v>15.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1098</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17617</v>
+        <v>18381</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1099</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1097</v>
+        <v>1090</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>438</v>
+        <v>342</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>16.61</v>
+        <v>15.57</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1098</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17618</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1093</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1090</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>404</v>
+        <v>16</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>10.72</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18256</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1094</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1090</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>64.55</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
-[...949 lines deleted...]
-        <v>1203</v>
+        <v>1091</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>