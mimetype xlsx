--- v0 (2026-08-21)
+++ v1 (2026-10-11)
@@ -14,487 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1177">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1095">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...346 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -508,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -991,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1378,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1498,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1654,80 +1519,86 @@
   <si>
     <t>Сонцезахисні окуляри з навушниками Bluetooth HOCO Cool air conduction BT audio sunglasses DI87 Max |BT5.2, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/solntsezaschitnyie-ochki-s-naushnikami-bluetooth-hoco-cool-air-conduction-bt-audio-sunglasses-di87-max-bt5-2-8h-/</t>
   </si>
   <si>
     <t>000012812</t>
   </si>
   <si>
     <t>Детектор камер Baseus Heyo Series II Camera Detector |6month standby|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/detektor-kamer-baseus-heyo-series-ii-camera-detector-6month-standby-/</t>
   </si>
   <si>
     <t>000012956</t>
   </si>
   <si>
     <t>Термометр HOCO Indoor digital alarm clock with thermometer HX44</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termometr-hoco-indoor-digital-alarm-clock-with-thermometer-hx44/</t>
   </si>
   <si>
+    <t>000013031</t>
+  </si>
+  <si>
+    <t>Машинка від катишків на одягу HOCO Digital hair ball trimmer HP71 |7800rpm, 50-80min|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/mashinka-ot-katyishkov-na-odezhde-hoco-digital-hair-ball-trimmer-hp71-7800rpm-50-80min-/</t>
+  </si>
+  <si>
+    <t>000013032</t>
+  </si>
+  <si>
+    <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
+  </si>
+  <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1804,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -1945,50 +1795,59 @@
   <si>
     <t>Тримач для навушників XTRIKE ME Headset stand HT-09 |4USBx2.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-naushnikov-xtrike-me-headset-stand-ht-09-4usbx2-0-/</t>
   </si>
   <si>
     <t>000012203</t>
   </si>
   <si>
     <t>Тримач HOCO Stable magnetic case screen holder H93 (display screen) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-stable-magnetic-case-screen-holder-h93-display-screen-4-5-7-/</t>
   </si>
   <si>
     <t>000012316</t>
   </si>
   <si>
     <t>Тримач HOCO Magnetic retractable mobile phone holder GH8</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-magnetic-retractable-mobile-phone-holder-gh8/</t>
   </si>
   <si>
+    <t>000012317</t>
+  </si>
+  <si>
+    <t>Підставка-тримач для ноутбука HOCO Hope notebook stand HD14 |16" Max|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-pod-noutbuk-hoco-hope-notebook-stand-hd14-16-max-/</t>
+  </si>
+  <si>
     <t>000012356</t>
   </si>
   <si>
     <t>Тримач HOCO Campo neck-hanging holder K30 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-neck-hanging-holder-k30-4-5-7-/</t>
   </si>
   <si>
     <t>000012357</t>
   </si>
   <si>
     <t>Тримач HOCO Campo magnetic neck-hanging holder K31 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-magnetic-neck-hanging-holder-k31-4-5-7-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
@@ -2059,104 +1918,68 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...25 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000009134</t>
   </si>
   <si>
     <t>Лампа LED с магнитным креплением и солнечной панелью RL-150T</t>
@@ -2230,59 +2053,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2302,59 +2116,50 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
@@ -2422,245 +2227,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011310</t>
-[...7 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2887,59 +2623,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -2962,95 +2689,113 @@
   <si>
     <t>Фен HOCO Cool negative ion high speed hair dryer DAR77 |110000rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-cool-negative-ion-high-speed-hair-dryer-dar77-110000rpm-/</t>
   </si>
   <si>
     <t>000012954</t>
   </si>
   <si>
     <t>Електробритва HOCO Engraving electric hair clipper HP28 |7700rpm, 150min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-engraving-electric-hair-clipper-hp28-7700rpm-150min-/</t>
   </si>
   <si>
     <t>000012955</t>
   </si>
   <si>
     <t>Масажер HOCO 3-in-1 massager HP55 |4 speed, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/massazher-hoco-3-in-1-massager-hp55-4-speed-8h-/</t>
   </si>
   <si>
+    <t>000013023</t>
+  </si>
+  <si>
+    <t>Фен-стайлер для волосся HOCO Cool 5-in-1 warm-air comb DAR41 (46°C-80°C-110°C, 38,000 rpm)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-stayler-dlya-volos-hoco-cool-5-in-1-warm-air-comb-dar41-46-c-80-c-110-c-38-000-rpm-/</t>
+  </si>
+  <si>
+    <t>000013029</t>
+  </si>
+  <si>
+    <t>Фен для волосся HOCO High-speed hair dryer HP19 |2 speed, 3 Temperatures, 110°|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-dlya-volos-hoco-high-speed-hair-dryer-hp19-2-speed-3-temperatures-110-/</t>
+  </si>
+  <si>
+    <t>000013030</t>
+  </si>
+  <si>
+    <t>Електробритва HOCO Six-blade razor HP300 IPX6 |7000rpm, 2h, LED display|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-six-blade-razor-hp300-ipx6-7000rpm-2h-led-display-/</t>
+  </si>
+  <si>
     <t>000010403</t>
   </si>
   <si>
     <t>Android TV приставка Amlogic TV BOX X96x4 Air |S905X4, 4GB RAM, 32GB ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-amlogic-tv-box-x96x4-air-s905x4-4gb-ram-32gb-rom-/</t>
   </si>
   <si>
     <t>000012886</t>
   </si>
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3070,59 +2815,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3271,59 +3007,50 @@
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
   </si>
   <si>
-    <t>000011008</t>
-[...7 lines deleted...]
-  <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-nimble-portable-handheld-fan-hx60-3-speed-36db-2-5h-/</t>
@@ -3545,50 +3272,77 @@
     <t>Вентилятор Hoco ultra-thin pocket fan HX611 |3 Levels, 50dB, 1-2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ultra-thin-pocket-fan-hx611-3-levels-50db-1-2-5h-/</t>
   </si>
   <si>
     <t>000012951</t>
   </si>
   <si>
     <t>Вентилятор Hoco Ice pack series handheld fan HX612 |200 Levels, 60dB, 1-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ice-pack-series-handheld-fan-hx612-200-levels-60db-1-4h-/</t>
   </si>
   <si>
     <t>000012952</t>
   </si>
   <si>
     <t>000012953</t>
   </si>
   <si>
     <t>Вентилятор Hoco handheld fan with spray HX613 |100 Levels, 60dB, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-handheld-fan-with-spray-hx613-100-levels-60db-18h-/</t>
+  </si>
+  <si>
+    <t>000013024</t>
+  </si>
+  <si>
+    <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
+  </si>
+  <si>
+    <t>000013025</t>
+  </si>
+  <si>
+    <t>Вентилятор Hoco Spray series ice cooling handheld fan HX614 |100Levels, 60dB, 15h, 50mL|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-spray-series-ice-cooling-handheld-fan-hx614-100levels-60db-15h-50ml-/</t>
+  </si>
+  <si>
+    <t>000013026</t>
+  </si>
+  <si>
+    <t>000013027</t>
+  </si>
+  <si>
+    <t>000013028</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3598,51 +3352,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca274ed6dec7f6b57104666bfc4a8e61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f978b9c99dbcc923eef9b48612eba4d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef09adbcc3a465ec895757f029a09163.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a471637738c04ac9b0efdbbfe94de0f14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128b71028ec0308ee404836449f79e195.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b81970efe6c68ff08c39b3dc54879f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db124206051f2f678729add9cebd96ae7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3cf8f02da464e9393c5cae05f0f20a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dd7155a09b526b5d8bc2ec83137a8f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe9e781e90ea59877859506c4e8263110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa79430134439781de364aa2fb2f8711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22d75d23ea1bc4cb1b6e9618cf3933e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1807efe1803d584be3d01ed6545e9dde13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8a64f78abb672852abbfeeb9d0d77c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845737776713fbaa0e19c293b0fd6e6615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c7b277b533cba28fffa02874bd9d3116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8822e92f1a0b0cbea77024d270cc1717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cdc096dcb41be1f30cd96cf025ee0e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db85afddab6815f78ed958f897842119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25e59a3d91d731296e2a5d05d44c6f720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced4d80b0a3986ba30ab741d8e7aac7821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db67e9a75a09ddf381ec2da29a0ab0f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea773c4560aaca8faf3ce4162cd86d623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63df27239e523f8ef3eae26c0d8237624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec7f891170adaaac1a9456a4fc6dd6325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3963083f211701f42d39afa0628884e226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a164c50c86390bcaee497869f70460c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c13c7179bcd7a84223b3acff6b9c1c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb7a148b339866bd1a31c717c5c8f5929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4551068b6e0e000b9ccd2c020746c81a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8666386689e5bfaf8a962c592e65bf5031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c08b8abe31e652c4136a84f5ed9195e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107177ce1c368ea60b03e8aefef3532833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bed5b758d97ebde1e4767b823fea4d634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab72d0c326093f7f8198021b921967c835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fced6aaed172696cc47eda937d47e836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f3a8175c6383c9f25f49c67964a4637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f5a6d358f4913a0603e24e88afe78338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba178cfb23ac5f6664a19233b75adfa639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d754cbff22a335122faee3c3be1bb1be40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712f76c38e1299e873076c61252e58a341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c09dc71e2a34379efb03646d0fb5b6a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e281f81726255f830d6d1fdb88a7d643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7da90939413659cf5aff3ab1264fb6c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a474007cad8b6d0a1ab81ecc6b9f09745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a29e2c25f6cf6aaac054e6baa4c7f546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1110bcef876f7b834c5748caa1b7dde47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368658fd847a3468a4d6252ddef70ab448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02560dd250a393071a4d833a045dfc4249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e5eb230c0961e6b4e6d57d977c9c8450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f04c5144a3433bffb59f5b5a335a20c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e5f2c41f46eaa1c51feb24a361e08e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b81504d5a6cef6eb32f886ac89815a453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b54bf28a8a5733378e9e5937b28d5e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1771505dbf07dbb2d30d0ecb3af1f5555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c406e3cd22af24880dfd767f004fe8c156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cda01914fa3052db3e29ffa745a5cc557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5714c1d4311bd08eccf69c636cf114358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20508c8976ba61b0d2f3c1f2127ad0359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc0c527dd5c3e5eff78b2c28e722f6b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902686f6f12e8acaf71d11424ea219c461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84c541cdb677604030c456061d4c02b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb156ac246ced3788eb3f224f9231a2163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd7f886ae3c4f44cb30e573cb1b696564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5518dc858a283ac2ee8a931334ed692165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4635e5c35ebd11937510619072da8ee66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02abc8a43a65599698b85ca461b1971d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae2d935fa2ee071b2ab310705f5f09d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c263263ced2a2bc3ee3ff5f3ba1a969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415ce18625d9874d68349230fe5ffc3470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f443cd8412d7060d65c78fb264d6aa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f474cb31a8805248089041a143b6f7f572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549281207f8d60ff05bf8ceea3d17d6d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65521db1363cc2e7ee6dde9fba88dfbe74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b51b6aef947895ca0cadc2b5775dd5375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207e03a05b5d6ec91fe2dc3ff9a78e4676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7add54f2e23c6c8cae884d9edd0bf43c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dbb33b4857f215aa3839f93d7e0a2d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42844b68cff901b5164785200d0bdacf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9480b017aa137b89795a38a876330c6d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a711783fb4717af1517e2f2f205f672581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d16be1a3c77d849935d92d95bd6fb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1b895e9dda9a98c95aa188fb7745d283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a42925ca9e2c9504b3354564ce6b984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f58caf9d468133314876842d96339c485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce9c5fb037a92c974bdb8bd78429f8486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e4d3ae40020e3ed34e0914111d663e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84df647d3ea8c59196a8f9185fe9447b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e53da0d00f620296585d206548511189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16317c809df178c991f3451b6158209f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681fa1b2965bd6d66bd68ac6875c974c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf1777eddbee591122f8fec7bf48f3d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd042d99a0ac8c171227ab88993dffc593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32cde57776717c4adcca95f4e82056994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c8c25b79106025667607987cab5b1495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7919c9e1915e8b01494e3b54cc5588196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4985de1a56db1e303fca93fec8d45e997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fea4fc70ac42330dc6eefc6dab5e13898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b24a03107d4e79939aeef16f67fcad799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b3077da101491de1994dbd2d14c69b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7ce53cb03571f73e7809e4c775f6f4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7ec26805710b7307aea53496444704102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155bbbcb2a3f7b62290cdef69c70d87b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294eb73d4fcac359616ada62452fd33f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eabc3b7fced7b4c57512965b9db200e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aad16bb3450f9e86ffe37a335e2d6e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e76cac56d015c640f97269e0ec84c8f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f837d7272a19490c90440b5506eda6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b3fad868a99de9ea48b7ac0711ac01109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d2d1ef9775569e00cb3e4b7c08a91b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d45f51c59eb8cf1d86571e66ab0b311111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609931b40b07fa0400ad50144a953c5b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42527353af27f33ba35407b75381539e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f3007c246d90ac9158cf1d9f16427c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632de43e08536cc9cc96e9027aee6954115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709065214799ce71083db46621b5a308116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef67b6663bff14f4da19324d530c6f5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad313b2a010b0580b5e5c7c0e563f8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3522c4105d2f924ba3d0ce366ca0bbc9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6549f86179ff96824308fd26ffca0115120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bafbc0c9819f098ba541b5dc2ac5d56121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d2caefb02cb9e2a83c2b7b3c8114a5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01061481e847908ef7b514e8238d0d42123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36a7fe0b0fe83ea7fcc4953c10dc0f6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a352780fcc78c3e7e6701fb3ef0b0a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd844a5b2af8324bb2bdbe5c915606da126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2154c703732e628419f6d0d9ca23c1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88933dcfbb861a4faed8156cd32875c6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130c4935c8df0b39d488ab62c3e7971b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d2995be88d91ebd83a5946fb48227130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1563ca041066bd234abf7a2dbc2b9c90131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5030a4810c8dbcbd142a4aa75cf3ab132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733199fe27038f742f4551d8d2899eb0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b938102777c48160269346def3dec1c6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e44b413cba558d2e9311a94b7eb13e3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d367f462e900c41cba2c094a015aefd5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772a4725185c1a67fe785fec40268241137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a84fd99ae9a8e9fcdfc95f6f204c78138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d6818f1ee7e1f95f7a0519c456a8b0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d67d6ac32656ce625a27b60453a36e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3dcbc2c9afb84a0a5803f36b49b1b1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d8125ec7f794306c739af87a539b12142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413994c69799cbe23cd81df0a7ab2bca143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56618a1b9f2e901aeffc499c8106738144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c17177de49487c1baaf514987589805145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e5db24627ea1bdb0247b1628aa3e8a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b318eeb31885743807c5b7d40acb60e6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3eed9cc38c10047aa8b35f027bdb15148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7d39e23a041d819e093367a743f1c5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d68055b14655969bea767136ee99f7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008ef606f219fa297da592775cfe99e2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de944b7213df620a4f85afd76d808760152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7468ff2612cdb3b935d3ddfd1ad7ac153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb43b7044cf990c8db27ae8e66aeb1b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba608fa0b13b548cae4558412079d4a2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46e93da7479e6652e4159c55ffc558d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee6f392d86cd3dda27d281594f04059157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6c3668e6818a632b9723c8f6a92685158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f35931d27e0d0c1677f169c723fadcb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571231f6d65a6f1816fd5b5314040036160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1249df3813a29d84a85b35eba1347183161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d52b736b0e8b442836b380631c7bdb7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3610757d13452cf838c36c4999186c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5ace9f5d176644f52a106ef3acde2f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24a9cbbf7aa087bad89130a34dc72d9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35afca9a9b0c21a08c815d2b76ee4601166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0677bf8b6e4cd7cf6e323e816e282113167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f81eab9f727cf26bbc42ba596d997ac168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd58a8e46d54206ae187d0454a418bb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ef8248c00e612e6bfbb4e47bb34bdb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8e826544369f367a780fe9a502170b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c06acceb6114276f69288429c8f92e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de47ff85a95a94043343c8b799d5a62173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab50b4e985ee5fb2e830289a3a325eb9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe810364ff905995085ebdd8dea53ec175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfdfffcc4e4ab1417cc66b513380cc6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd265ac80a4c9437ee9ce7bc0f83790177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b940151b2c975e7044470b8a8160647c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d68ebf4acdc3997d797c8583e4d449a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d64dcf6f6edd22cc6cb74b9661d21d3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d59ba8df3f9181465402c4b145aa22181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3201b5d9a43f6bd105af08911b92c7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a1d898f98a090f418d8bd9b1285a83183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324922deaf56551b5a7968b1f50158d6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a22fc17b1e3d3593740d87e2d584c0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e6a59d04140c357f766e29c6b74217186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0028a774ee8178f3f4fcc77a0f18cbb5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa7690b32ca3d1b03d26b4c3c5a4b54188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0eed1b0c38e1020c4fc6cc458bf81f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4698602896e954c4b0d0c477d4318d91190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d10f4fa850b5e1596769a26e8c0d467191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153f89540428cd1dfb6d5adefd96330d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b171e4d81c81828729a93d7245e2152193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3280d348d792e262b2a443867abb5abc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52715e8ef7233436231576a6781ffe5e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b562b4039b3b5e0fc9806c9b305c17196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdb31286d18a9daabb71784771f3d85197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122c95f71d98d5baf25620511ba51891198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544a09ae3f1fc728a4889d96bbfa806e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de8af3e12ae4eff51f5100f8ae1624c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa81ea3e62a8798394a90725ae6fae1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2778086e8ad5e1c891bdda59f0d7fc74202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252e9a83cb600c33071548a186880895203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ad2effb2adfe0be2454f7aeae109f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83d48e451b133b912b6cb6f0e34a528205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6548059ece1e7460f97a682bbefa172e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94d3d1740afb833e77d31ec004e63c9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bf53d46e0d5164ecffbc6dfdac14f1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d158299fe6a0e2362ceb3a67446de60209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb25e432a24ad6a7d12131a806a34582210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d49ffeb433e4e05ed38f9e851d2687a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8001f7f2505d3b8ced73f2f31a63d7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b56b96e88faa8305e594ce5ab42d8f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c9be3d38102187f94ed88152bf8585214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebe2b971cf6ea60159a531a46a0f61f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec3521f9e4da4126b32459ceb3069c2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f13303ba36e88dfd018de7ba4bd1f7a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c27b836979a0d6bfe04b0bea122424218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8897dd6dff8cee83763598a3498a0b9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eb454802517ff11128ee706900818f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e1ddf08f1166590e52624b7f698f42221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8278322b70e7dfd8eac5d82c5e6a52d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb913a0f3cc59bf8b0ff73a2167552223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e24e123843b030d94398ef74f99c5e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc0aaef251eaf19a93d08c50f5e6d80225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219f8e6383415cde0cc4e7c51ac9804c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dffcbe3718a84f6a77696910fa2e914227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91550251afc32f830a63a53ec9cbda9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf3f7abf63ea4e8525931d9b9333e8c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf39ededa818a48bd38ad12d3a2331230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04c1ed2a207a88d42a3dd4c61e4889b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19b97f1299a083ae075ed564013c33b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0553c25dee30a044d7c303e13fb7be15233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e57d0b8ffa3e5b7ec1420fbad549dc4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ef1de09afa79045f5e54e465b07b4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a3b21e20d4fce0be3e103c0b9f3f13236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b556a947e3deda87ebb459e152cf5a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a4a5254bdc476cdeadc91dcc1e341f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85701139368866bb6e0316c638025946239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17efd10433128c7eaf1348637e842227240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d053bd146cc583c382b1bf3e6aa295241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3435dddc22d9374982386d3091a57aa2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e22d5c9baf2e3b7449731e95890133243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef505744a3e4f3ed8396773dc7b783b6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c71410b8dffb08de0d21ce7daee60e2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef9edfb0a199458835d9de5757b15c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a9fd1a892250920666b768c110a5a9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98dcb73840ba7b2cfc60fd0e21756b8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473f24521f1360a5fc2f178800e419e5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e818d99026a82d2e69a5b0c15ad33ff9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092270359f4fb3ba058e3ef25ff42ae7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820dc660e4c2f11b83031af5751b2376252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd6588532bae8f1e457df6e4aa02a75253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0ae5c22d01cc7f96c9dcabd19860bd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84d761c354ba5eb1c2d1880fd500236255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb25cb24a5b206304b5b22c7472a10256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d97be82ef7961bdf7ee4c708e6b185257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5664e44ccb3cdd871e662a188f57714258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c52d8aa77ea9fbe7e2cb5fdd08b514d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd11970659f85bccd421fa04a969e752260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3176f18cc1d5f9821ad818a3b147c0b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed84b9d0585bc584da84715c64be47262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d49760fc097ef5723cfeb5f4327d186263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366e56b864817386aae1e4d7e9f711b8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d876df0d0638ad49b9cbd4524cd3843265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92abc299da9041fe3ebefc442a38ee64266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4917638825decbb6949718452ebbff2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9912a0abb4011042b8a182990c4a8b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5282bb20ff2b6749a583120f1d6787269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a561a9593aa85c9ac3f0041ba90681bf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4f3bb0daa4d187b3a111fddf440104271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd5a76f7ebf4e323708c29f11c0b5d8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37bf1017d033e2b26ac67f7f36af0dd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e442863bdfe4cb8519aa88f38a3e7860274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d779b89fde5ef3b3c659af65960647b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49453d38758376b4821d4041d0c383b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd51de221f4e07b01b6f0288d972d0b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edc3cdcb86906124af6e8894a1e6e74278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3697cdcbf31b9f9f88127ce137907882279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d0dde807fc8fe27f2466e95ae0d618280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9349533fdcf3b1708fb23c12caf0283281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a9e8e61de5b14639f716c06b61066282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d05527f309d3518d2774789668a478c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b106bc6cfbada9afa6675019e0984284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ec49d58b3aa7abd423473b4d9ba7fd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db2e82c8aca8342c79d243268cddc62286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b711fcac0798adbebfd02437f5a6df24287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef04331fb9dbd82c147868e02e7f1a95288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfbec8e6ebf0f1793e0045a288acb15289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540b8de0cf09618f99ae133cbcbddd1b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74f81022cff2d89f238b91dbd7d720c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae80cf2d091c4fa59932d574cb752987292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c653ed7111f13d31558eb8f8b1189a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4a48aa8b4b232578dfe46d246d2fef294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf4b297747770317495f9f7ea10daa0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad4b0eeea66e79c180c6e313eeaad2c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd7290c12b81012506ca03e34ae59e5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782992ead7a4cf79fad1a69de47df388298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea83cd16f8a22b5c9ab911ef8e077f5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffeb200894eb8891be8e5693bac4785300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4acb79b54bf1791328ee98ee74d95b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23b1fdb3fd0a3d55cad25ed340c7534302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838be944ed7053b5ad440affc706146b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff34edb06edaac882d387c82ac7ff091304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ef6f31d01963aa5dd2700d19a03bce305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8949f919c4136f36e6461a99a42345a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3084c222e4084e0f0a21e96e434f19c8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d24a651b1de98ebcfb40988a947e8b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c919be8cec32e0be9b8454125f32235309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfa25a518fb971738cacac8d096cf4c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945e4cdd9c6703689188063035758fa7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dff8dd2b5b79739c64a6057aac8b80312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b183f31574261a9a5aebabf9888c94313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cf4e2b2940921eb5b4f68057384ffa314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a697492e31a134531920d3eff79be905315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f038de5fe0d88ab1a9c5d7acee920935316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26563446db2bb77c445d135e8b82ccca317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e75f0951d42aabf1897a8e3e34c74318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b38a5c103917cec65cb3d588d7e4042319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3e54686c963b4eb9da27408a1ee97c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a10f4ce18fc4b9e6ce8a24077baccc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8072adff9ae8b46abc5d8978668d1c9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96f48734f1bbfabaa650a5a2e1cab1a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d78e25b87f69c8637d5b05cc6c931f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaf0320951b1c0ead29b9184df27d7f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d26d1c1a41ba79ac4b734e7e73a4fb3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e19c089767d53edeff47ae7b435fc00327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661b24713292087c2d09a17395ab817a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a760f8815959bb6ec05d7eb700f2e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cae09f95a684768cde62da9f41f1da330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594e9079a493e826be195c0a9048954f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac427b4283cc2a0249486cbe62e1efc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eaa65a309d89b6480fcf75013fcce7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219bac817886233e489581296ca7a976334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1422642d3abc6087478a542e70729834335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9db128d57a48c9216b0f0941a216b37336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e8defe0c6529bfa73481f5455720cf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c6638b1bbc7b5fd25fa9243da71116338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58103dad6f76ea2ab4839cd06141e784339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f763f3cb428ad723f950f66f49f6e62340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad48389e96b3363c20128a2f2e076f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767c4154380248b21ecf24e1bdc3f8fe342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a611c725c81c858d09fbd289a1da851a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20248de5a41954f8e28cc6b47c23ad66344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0df6701e45520c143bb1796e228bba345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f94f7087b140a67ee30dd9141069e4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8ee90d32cfe86733a1599e8c94483b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424881b333369700465c2c83a75c1963348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec0ba88c9220d870ae898e7822de39c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf10cd982da666870315c9507cd05b5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfced360b6d245f0250ff1a204bf808351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70e33edad52bb7d7212de80c885c1e5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a5fce747d3c3dbf31623f108548f48353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4cc0d0c7282aeb73b17416d1718bdd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c297d5cc32aee3f3d62905c82e66a3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b973fe3d42f200600179bd432812bd6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9cb2a873c70acc5fe4fce777a7e863357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e74d56ebb3a0b1e842a5bdb468a6e2f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9127c1c79185981f6696d6c4d75ec41359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec90fbf0c777c352bc5befc2a09a2ea360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd33a087e76a0dfd0674aedc2afd5a3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deb2987a2ea622ec9953a2e033e5847362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cb670c82c115ac1be0130a563b210d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b7825550dc0a657ee39f97ffa86064364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8697e5fb0e1b108461833308616a1b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54323a745ac4cb626958c1fb21b5db7c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e3e77a2cdf2051b6f9172de55feb5e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1044c027d011058ea815df4f4ca60eb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30513a0adf6795915f41dc81bff7c895369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3602d54da9c155198d36370d13e9eb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067f7d596ba0780aaa290f98682d5a1a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00fa01d8279fc38f68c924ac7b38269372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814c2e0b2b47feef5b62e8bec9332e00373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d4bba8925f7f1d908aa9b4335d6a8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a9ae423c07e208ce0503e3e2da4699375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6e595e0561d84d9b2a9dba61207cdb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f9bbde7c963956e53fef5f9d25ee1a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331185b4cc1323216858626d54ff519c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c99d630d6de9f062f33f57e99d8074379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b4778d3a11b3f046a7a7c8d052bbca380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1b494186e6436d2d0a2e77b3364b86381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586e8392296e81cea7ddf8f2df1b4f58382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d9bcbd1d2b048beabfd97e966232c6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab042e2093ad981335fb1379e3507a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46a82694f14ce832c3bd590b7751515385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18efaca3d173476004c88e3295c4f3dd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2658b5f38bcc1f48f46c31fe2986e8ef387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e45377c139da1c9602ea2e5893c8f9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1801896510689bf5cea80215f7a03ad7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f02d7a2169db3665360fe8dd7044996390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e03f62169d274d509e5c8374e000575391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd55d9f7e6ac08d5dfa1f460b4536d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d061aeefc13aa63dda1a5054d7b8006c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efb5e151bfb44ad6c37c32ac061d4aa394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1aeb3e418448060331e66bc661533395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42556e1d67790abacf26089afbd024b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddd1b5eca65729c0523666f5d348dda397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213eed2a8048e2995ffe2cdd879f60f5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70bfb49b108133d54ea11e7984d7e51399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13cbd01abe88522bfd32e3aea0a4f6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9173f8024660568e1e9c336e293b4cfd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b47ea9cfd0d291bac4712284eba8cbc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207cd88f7a7a8fc95b5f1cb194ac3702403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d1634e88a5825d8a4cba6e1e12cd48404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc71fcca98aa70c9b1011dece3ade0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9066ee21ee2fa64c2968d4fd62ad479406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cf7c0c477062c6f780b1085e71fadf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297da583bc499d0110a6fa5a698ff59f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7096b06d1fd258a6ebc0ff688c7cd96409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27783f58403ade3d884dd02f702c8e6f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402c9c2df026617396bc94bf4d8c0a57411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420759df1dc83419f98b92dea94f30a9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb52fc6dccaa000289c3718fd972dc0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e1d93f8e0a690ae8e260a243c724c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e6cb154f77b4e5c0e6d97383acfa3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b2f618e499b8210b42d27afd51ac1c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5cdc4bb6cf1055af4bd5ed4ec52cb9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf00d214c306d1d1c2ac4678cbaf363418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990b6ef90734608b0bee1cff69698bfa419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b509c429306b12b4fc9ffdadc622c52420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81366334493241641687f7a15028fd28421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1866421ee110b09d430b41731680af88422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1009b1ed94144165117af503262cdb7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0035b12d3d52a8b0b8bffbe3b0cc73424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f4838a0ccba9b47fa1d5e694ed801e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608e0a50454ff2b35ba42d1a69d24311426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b438fe588f39e47276ca0909044bef0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a266e1f43d815ee1fdacb60a40cb5f6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8ebb60a6f9d0561531ca88002fd7d9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21c8b0c4373c0eddcb9764e8d0fd061430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3f8807f9706a95217adb15f45e0d0d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef04024446ef279aacf61fb4204807b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031cfcf6b5a84d2711b0f347afdc785e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ed2f2d2680f96d1a0d3dc2e1106dc7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fbbb16bb6db7a3f34ba37c79cb282b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64512ec3174c37478dcaaa9e9c9cb75c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4ca252f204f70dcb1c6657384f1c47437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e7baca02c5ae79a72a0fb1c15ef8f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1743d64c679eb2cb63197bd4ef3ede5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9385e5049e7c2db187d1960ca7427b28440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a240e7c0dfbb3d134bca1c6a447b0fc8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe30d3170efc05cac2fb9c4ad9a0337f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa6100d5604d8ec95e08e1887ecef6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604399499b99ce3058234e535d0e9118444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9ca554408af3e825b57e0829416755445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af92bfdfaed7028ccab2120167bc751446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3150d25778f11c7ba3661c0d426d13ef447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9dfcd984d4a026adb6e94f35ad8166448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596ada2dc58543791fc753de553e076b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237b33e5a6a278a82a76903609ce3255450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b86a6f026306d64c95d4603083bb23b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290d55cf6f549d0f7ded68f1cfed69bf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d6016b803d7ec5794b21527330fdc8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc52021c4056dc7d5370b37c6a44373454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d340f850ef96ab9862900ee0dc1895455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e72673533cfed2c28088a1b9cd184e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90671690fd17dbd0e26d72e58213374457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515030aa61513696c4285f94201dcac5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c42fb792d56249247ec23bbed5510e5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b7aa18f4d28080676267e0607cbee3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c7369ba272a4c979ed20f4a555be5f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c4abf4941d44387a1982371f874a6c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a276fc42c48d2c131b1eead40cbe13f9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be2e12e262ffe779601e2f8b2f8c55464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c6d2e4bf22390c038d98ef3c6ae34465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d85e66fb5972f7233ce0ea1bb6a01f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcfa4a5ca7e802d51498ecf0bffda8d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea85aa9e10e40f5ec175a2f3cad76078468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444f4cc0b3ac1e9c5dd1259faa8a8540469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb2d2d6ca0afb03b7e8b919d78bf489470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09471d0a573a417e77f2eb36c965e2c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75af306f99d1fc05dda1a3ef8dbbe5d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec92f2053142b5ee217e757c08e5ab5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31695c1e9d500ae174474514476fdd0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d1c328d73480a3fc37b1c05f1eb682475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0509020a8dba764568848823b8913c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6890a7df1ea661675c3434dd63942813477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ca9b0e03cd8997bb3be86ebdf5d8d0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdef0cdd2bca04f5dde9b27e507cecb6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15eaf0103691f7d2740221945d787b9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7fe44a98f49e5eec39fd1edb1acac6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3b0a5bbd18b618287502f16765ea11482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6179100c3d47bae54cdfbc31275a8ae7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73acda670b67442eea201da3df384811484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c5123faa6543f0b6e773c5b5399ba8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa345b99fa6fb37aefb32379da6cd051486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85fc1fffddb756e26cb996efe076a34487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da1f7c9804c063861ad780289ac0945488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35800f540ee1aed107c422e252765059489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72442cfe8675732e1eaa304c38b1a7ee490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f062f85e558b9d30f3185091b39b97491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66e49afbefcefb403efbbcaecb4d45a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd055d23b5021f4744ac0d9b09ce78da493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a2d26c630c274c0ec5130e911fce9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6dd8cd0d91ad3d145e4c98d500cb8e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0693d9271ac7a896a0a579ea0930df3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06159e9ea10124c661e8733ddbce6cf1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6654f5831b355d700588ecd5de82ae1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee3992ad0a519c760b2210cb071e57b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0af407560517ca43ee9399c3625ec1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfef82c7f9573d4fc1865d9c7c64174501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687f8b68e17c193f743ec1cf2e9939fb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c3c5203579874766c15cd828d6f29503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec301421a32a06e6241bcb653b5d3d3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c26085f0b495716b1b58c456649c616505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b721198a81b8e04fd2792c566850e589506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9883e7e091af7a28bb7d180c1326eb0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8237a68df4d28169075092b8b4e885c2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9727dc894625c9de8bcd592adeb722ff509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008a09b9bd63566df9fcf991844f1cec510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c867169ae8bf1990fdeca7586bcbcbd0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53eccf45eaf6936e58c622fc8434a74512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969100b2ea9e00ca93f43a57dec64166513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c0bb27f696d4053b6c842ce14c481514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5bd0ee389a35d028d9b8c0d42ca0cc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6234cdf905b095f5e373a1da6e4cdc80516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f83be979b02cd0271fd8e33009d08d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42937d34753bc248896a5263e750e82518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62d1b050ee2ed7c62481c84cfc7e8ef519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d09130c20eeb9ed4d90290bf1154c76520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc632a8859eff1cac683b89e495bd62521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787ef5632e55ef5319053843056a3805522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66c2e872d14d38c65e1453b0eb85567523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6e70cc4535be746bf7e18723705e8e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ddf65eb6fd774a22b5850811de916525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac81739d80d1e27966c458a58c93f2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492a64b71ce622d2dd821566970d4848527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814da7beee496615e182a6b02766cc61528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2022e1c39aa9713325534e25dbe127529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4987ad43684f2c10915901c25762aa530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2934e6df0d5acf4ebd68c33b677b1a1d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203074ec41965419cf1e46ee56d675f1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a1aee3f7dd49d40203ce5b130b33f7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda997d7190110c08a1fae8fbf941738534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de0713578a4d9466f6494eb7ad84ac5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121a442ed068230a32ef015fb1b3a000536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e740c51271bd3afa8c4f17b500e36b55537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b40dece1ce2432ec9f8b2ae7e7ad3c4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876ee2edd47ee28f8c72a58154feadbf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35243d7c62374d92f10def84c5aa8cfa540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b019bc6191a93ba304da8c58aad2ef3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1776b4109397c7a797bf7e8fe76863542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc49724646ea9a2ab130ef76988da25543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baac67952bb2993dad25feff7c5b18f1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b72eb15835bdccbcd494f074efbe45545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9cbeaf1d076e8c2c040ab0b02ee159546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7ab4b76cb73876d5114ee45c0ec3c2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb696337c468e2c1d43a7b944f62b66b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d82d5118a02b0025298a30d16ed078549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f6dd24c5b95f7acf6a44ea3112b7f6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aad287226f8798419ba082ad220d94551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f4fad65d4831e2a49a9c95d8f94bff552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c073f6664f92b745e885d060c47f8b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b673aa5169947cc07fe27fd30d5a89554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9030b1f41a0bce16b856843bee3c86555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d345a0df0d2c1c0401cc64c52f5823556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee1fa3a459c4f8c0723ca6eadd038d3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca2719ce716e5fdff82741906c884f2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5cfbb3ed581fe141609c374cdbc59f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e042575ddd83e917f914bc1de3ad4e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739c0c3ff7130dd8c557b806ef0615a6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba56d2df8261f71ad1b2f7a48220f6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754c933520bd16bf16634be006e1ff6c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1e81b060831db1360a2c1b3da9484e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ef66b1d05d5a0743fc01b679484cc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dc52ed5b1e4c128f25eba977fb3afd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30e61dfa3d54c3e8bb5684c001c89b0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d1d1eee70b0302457133d4d663719a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90444bebafc5a02206b5fdadfb7d5980569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b993094b134621739157cdf3b8d0ad3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b31c74f3e1192e6c6054b1885c0b2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6229de1e591246968e089749c4f6a01a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b0eb1ed23b0861db6340031e122a30573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f98408e39d18eac3b0d73624d8c5354574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a31ebff37744dd85099a18d4843d83575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff83cb6d42bae9b41e75582c4a36a7a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d05e319fc6d40d1a23fc9a7ec2d34f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1927665ed19b52c66e7be2fd35bd492b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cd4a26faf618f1120dda7f91111eb5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1642cad1157c446d6ceaff6e5de41c56580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f8c4bf6e1a8c306d89d2ffc5f2919581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7d2eb8806849d1ac73cb3c894c23f9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94473e05c02dcb0f9312bc95a835fcbe583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e80c3148864f3156310dc54e1ca6f2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473e04b5451b5c8c162df95c227330a0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b57c89923f3de453e86f80efe5fde8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e058faaf1a4ddc7f8627dad20a7909d0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3057ea04ba3dd2a8cb2f08651da6821588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0c069eee2335d3f0e56ddd072c86fe589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef739019b4d452c0a03518808ef1c8f6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c02bc8d57d7f39b723dbd61885e9a65591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c59827dd95afe9b83f17bff2474e9e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b0dd51bdb4eba0d5aefb14a858bf80593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e6bbb8d0a567bb4ca6ad31a111e7f7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c061d7ed042e4a83686db0b1833a10f7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d52d596f76df83de246e5d51999eeb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8cf3ca41f413bf80468fefcf7254b2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b264470a22b30c0dd9d067435fb1e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453b1bbbcf468fac5d032dc5022c20e6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605eb0d4bc324c232bff26d112013c97600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206331ae76be0ffb77cb009e5f73e2e5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb66041531ec1df2c4a16ca263a2d612602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7341f8bcde4be32942f60b208acdc0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c715a6822dd86dadf4db10d136df0d5d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e6155f148a5ce71b67679755880d45605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dad9ead414ffb0effd0eee6fbbdc88a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bdd9a274fcf801ea16efb518892835607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf91862bbebda837e2e0527159c551608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6501ce69450f4643c0233719765cf681609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc67ba46f1b0164956eb8d66a00013d3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e538a88e9dac5bec3e68690341c374c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e6352bdd6fb24485831ddb7d0e340e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c9a1cdf0438423e537b14371c9b0c0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151e639767fa283189a43f1e70959f77614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05ae4a024f92476665709b176b04e49615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f1209c32951028d37e78041c0257f7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b363cdb5dfc2bb45c9db48b4746d38617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdac5a73fadc5c8470239a647bd780ab618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4e3385aab60a030a527b59e54f646c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e6461b24edecb65f8d10a17ac86d82620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e9e334d6ecbb2b728a05c8696ed5d3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd7ebfb835876681ed8a86e24c0989f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2f2fd4335d2351976b022c7dc06810623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74816675324cabc5138197c1d9c8d09624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f879f2f08eba6e286eb36e0844091046625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0dc1a27bab2550fdc575a49191e3e2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73628586077ab2d33f00093040be616627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ce59d3ec3b4e9f1bff30e1df67cc2a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d682170b265987c32eb231c537faa409629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23de0598340032604c1dfaabfda3e92d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20db71a98783ec07554219a81ba2a946631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd5f42475e5d65ef6b2822ba105102632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5c1da52cf16e480c56a82051085b65633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3379a4a5146bc5e1bbc327093cf58f48634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0424e23437b9f88a111c4b34b9fb2b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59a3bda32c307242873de59d9515a37636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbdd7562d7e39cc29cbf2d154d93f2a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc17b06c6b99439050654cf24fd28981638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494773e8c45c6c810ea7ae31da0a42cd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2335145ab5b5305931e12938df9eb734640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7300a2a607bba91d0b2011371ae567641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be5cfff508ab6fe7ea17bf2041847f4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80df0a9f01169674c55e103f9989dec7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136594568656c4d456cc75366decfb17644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0598446f5dfc5d199c391d670732da645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bda817e84e7fa3888f4ee157652068646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d6fa0d0f2d84bddb43737aeab99d2e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be337f8f03058027a35bdf81d29e58d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b8d2109b65517198735a325592d2d7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6296f686ab746eaa7379dee690b654a0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb06e27a90454546c68a7360ae48d11a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c676a45cd5e3996fb5b5aba9cfbab26c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a962085851d3b0b3814572637a5aab653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc316e257d682f8d120423515d60967654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af955ba735d4efec17c23d36845efa45655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34742b0ca0873d14161ae8663547d35656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f440986625f22abdb9f6a17f4a59b5f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ba7bb460dd01b13363d65dc9c34e1f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c93fdc148eb09e16913299c33975049659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c2960197781377ac69c49205416bab660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5af90f10e23cd5f62150f479be3df1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beed5b1ecc7996b01fafb8bb4091caa662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbdb0ab66d3e9a321783e776b7166b4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f4e526e2a83a811b3260da63b93c4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b8a392cae59635487a647e6f574e0e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee111661af9ff02816428b3270b00eb3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cdfb392eab34cd35c676b8d81c2fca667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f82c03ec91f622d9a71b4a89c719e87668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfbce185b7ba333582afe6dc00d3f7f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0809628abc534606a8945b679c6ed7a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecbe8c2e50ae2cd6704bd83978d8ed2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e985d55d4dc695a5203cad4eb6bd4f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdfd24f9daac3174c4a2b633f0353e7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd5bfba0c280a9d48da540aa244bd54674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85fd35cbb85cc33da3b374ae7f20b0d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c464fd1b1ecb6b6a84a532068ac74e66676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a32cd42be8cf1d8081330bd70c1e145677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f37c7b1567f4168a0f2e63005bdfe1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaff98502784226a29555049a0ff5a8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e3fd88cafc835c7e680cd23e4d6ca680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cb10d14ebe427b0d108f2278943a2d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b6263f0db93a01bea17da9eb133bd5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e94fce953b32ede8528c8115e62a3f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96405d3d7e21479d5cd47b6aa239ad7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa60be9765e86e1dd9d528005252f9a8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7e53cafff7c29769fa7072ccaf1b84686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3178dad2a7d51568743f2fecab7e25eb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a801ebe7040de65549fc2259021763d0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46b164d560843bc1c4eb89aa8a98eba689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d233f42fd53bbb3a3887354126335c76690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b49557d888f1eb215c590ed3c01352c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c8297dd6c1755f04a2f7375bb3eeb8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df8fa4d888446f0d8f15fe6129d7b4d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8955aacc9c948cc11856dedac0b842694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee71c514c78aa7636b9c5a2b16a0eb10695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def19114a3c677e807b6eb73ce88ad3d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f6162ab5e0ca5590f897cf013f92ba697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4132f44ad1d7e5f79795f7804fc176df698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710f7f31ef44b887afdb3c54fade47a7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d195968c27a577472df203515c8a3622700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b2eb5e26bad7f32e6f67c30851e78701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da5b700b067e50d92564922f023dff1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe5ba17988d79e421984e5358143e2d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212d1d63cdf72497b98e5a7ce67fff61704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271d7c8e8fceeb7ceb6302a0cd7197f2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4f9be7ee5619506e80279cb6bcca7b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f04634a881614b19dd5fdbe1ae44aa1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2febc5721e74f21c84f0e77c82d69a9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b539d038315e42d785b8fde59e334b57709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a33585135f71d246230b914d7bd963b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd870165cb451dc44c57cc0934a8ad0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342886a1bdd451b99facebda7e64e801712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3217377869fca0fc6c27232ff20a55713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a8416a0bafc0b60efbb996745d0c95714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74c65d3ff6fe3458283eb2456213903715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac15704fc9521cb2ceb84cffbe16a1e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6558204454df67a2431726c8ad1ef4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee3f2148e6036e0ce7d66fbabf02aab718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9aae96761c875b363541faa1685ce8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f8487032820e33265b66f966d212e7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4935c0beba2d2c6a373b499a26bc30a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222536dd1cfda32a8cd5690825c1ab9f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcd5f583e347f20c07886b35ca6b9c3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7a75eb34677aef7c5c925bc4fdf848724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73530615b3a09aeb72f8601b399d338d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa0c5f4afbdd4069914242d4c175a46726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a7b2de3f9513d00bda06818019af21727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e191ea054fd983d1d7a90b4bd6313b69728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b154063b325cf0c05cda468ac34f240729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619be6a9c49a2610bf89742106404a01730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd04855eda68b60647ad88c0a243aa731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f027163858ce18f1d08a40625f0ff732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a0773780caeb7d11d4b9973f271a2e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8c67cb70a900022d8cad686f05b9c2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac67eba3fc26d6bf83fa9d2c80dfc2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c52cac993a9b409a44dc681af472ba5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598df16d7b13c1c22644f3a0e2753aed737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb30f8a3e335f00aaa67b1f8fd911d2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58affd2a6930737498f032352b5cea6b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e3ec8f27f6df7710c3c3fc2bd4afd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c01d997e36d3453ca3da29f697bcb99741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70050df220393862786813c82d35e2b0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103499764cdc09bddfac58823299715e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6aeb936d54490b9767f66a0ab1dec9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972cbe28988a30bc3a98e802254988de745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977f251f979095ec823a8dbaa1244385746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c4a51a59721ed12d6d8777d0de927747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1ea2c275d31aebdd9b0aff13492949748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3042aeb1c58e783304a14dde71cdd6e0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc19e293113afd3ee791586bddee0bec750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c0e2ec880f84243464248b4a170f84751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876f64de19e16078dad6d908af765369752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30126722a5d3ab6901a7c2baa07c4aae753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1e3d8d9a10112df6b8d2561ba2a827754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85744338555093c860e74fe0a0825a3a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db28cb3bd22e6835485ef7abb9203e6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75e5ccf4ad902e1ce530e784967bbc1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b819eef125c698ad17eb193dff2933eb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c30e547572d11844d594d4ad43fc29759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dd30c448397c0da5644cb0e4dff0d1760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a8276cc6b8d6bcd34b02fa7a955c00761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fafba33e50653167aa533f9d43d9c21762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146db44e0d4375594f3c2df0d829e719763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e3a57c9424467438e88bbfdaa6fe41764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67969b446811b08a2b8677c71d3fc966765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f7e9785ca491d9ff56f7d40563d733766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfef216f9bb4cfb4869b9fc80f38e33767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4438f169d4a6fe18dfe93383996273768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01316c53c97b73e50e91ad1c2a58f553769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c01c24449d1e7cb2170b9602f5fd4a3770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fab54976869453b4857224e11016a9771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45da439ee9ad9ce166e80038c3f76dd5772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9705e4218fb529a08bf031daae154e773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a5bc4e7eb70f7f895afbcdfa243638774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abccd37a825625193d5a8accc40b5b3775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26876c6237b318154d8cfc80a71a087776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f09e7d6a3e532e3167bcc84fad441c6777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7395b86c835d70b4d00a5dc1feae5939778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a01a590f22ed33f7b5772366bc5661779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e0cdb7e0e170d320bdac81efc24f2e780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3d3cea6c69b90ca773b99f15b11e50781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600af6e63463517e7b47fd57f947c506782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7533675fbe30b87941b6a8a326b493e783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb417d2ec63bb8652de55e0ce25b209784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b3212d08a33b566972024dd30a744785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1966462fe33a15c05e77eb5db543ee2b786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc0c0d4eb09d4d01590bd98de868d24787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc5a5288138d5011375a2e497bcbf5f788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dc49dd22c0767c7e18bf3c8bf55dbc789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6747b7be6bcb8d26429b54462e380c07790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ae4b892748343c113dd143e2a3299f791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37318aa502df6df1592fecbe53564f3e792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be3c2522556f243d2754e9a30f96f52793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e2ae3f2bbcadf37a21333a86166d50794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533ac2c0250c8ef18db3bff6e06fae51795.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddf28221b68e797a8654419d4f975051.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4080dd229c2e093e1ddb4606ef8495ff2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85061ee3155859a974932557a5b29e93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6d25a9b5a84a8c6abbb88dbcb9a9614.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3dec436d9e1093340f92cea8dfd4a25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cfb85961ebde00196ac5e715c6cd2b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0999ad775e91d7119636725a0381cb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bda8de36e8a674e5c9028194088d8038.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa71e743be6e7d3a3821c2937c8b4c29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe16b7bef451a4485beb45a7c12b82af10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c63660ef18fba9fae1a1d9c1a42dee11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1be9902097030ad603b24debb742a312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04b6d5dc5fe2cf740da52ddc119e42913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10791f9a79c3f54d2acae5e6c52483e814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec8fa839b1b51f8508cec17b6d2108215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e55f96a7e257a91fb03744dd801759416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3598229fd5f0305bae6bd9ab2f59745017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5faa035f61e2f12edb2f1ef3af1efe18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71421270433e82ecf78fd392d4d1317719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20de9b00f96d4b76d3982fe2361a0d4420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ef8f7e02ae343400586f7767aaa4a521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f9a1d05eee000fc84bd610a04ef7a522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37d1a0b17bf66fdfa8b26e41f821dab23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff14ef95d1b11d05e6eeeef14eeb518f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e175b99950fd222ca1e37aacd91671025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd9539a3839f88efa9bab42c5e431126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09a7effa07c1f17743b68e81f4c970527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e517a56e927fec567558df01f6bf121028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f1e7b73880658d4a42a616a80e62fe29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ccb99b56c8384a588a8334456c9c1530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97932c598c92ff5d16781e019fbe979a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc3a86ca8eb12b9d8cce6dd653a939232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70951b58ed8f152ec5f4266f2e9a76233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca7d7a5524ef927ee0f4f6273c3e32b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec01b5f4bb29091f6e4957cb1ad37a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cc0597ad93d1d755556a053d733d2036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91ee048b6fdeb0c0dad1aa9d034a83537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9c00bb4e0534051a38e0b2dc31b9e038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dfbaeb409a9d7d0e5123475acf61f139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6290147c61cff0f3f7bde71ed734976e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc9bd48d2af01493426aa72d7637e6241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f017c36c4a22cc37115ba43f41fa74ec42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31055240847912e9e037d9045612295c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed71fd8e5a31a3d452f8234b089836144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cb4d1fc5431488e9612a9258f8601f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe137b8dca363e084f1fa63d330faff946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9468e20e27811517ff3d693d8808b747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917fe5f9079384318f453d2f726e4ef948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67469eca822c3ad2d7624bb6dfb0a6b449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a0b03cd648561b74ca7cbe0c4a5cf450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1af02ba902dbaf504b45b1175e5a34351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9c3115d971cc3bc517da006d8de2f352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc73e148c397b86784520f332065f12053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3914a40631ad255935298c71141544f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcc7e152842d5cf92f3d8296beb94bf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbfe96bcca6d0672a5f3d32c83af8b456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c30c70e70f0b24923dec8f237fbac557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e85d7d0770cabde9f79b4bf8fdfec558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2381bb78307bcfd15e904fa933cdd559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df8a86bfa994bc225bba4739b1669ce60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efdcf2aa844c1994eda0d8db5d9f32f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053f89602c466601910c928bab027e4362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e908f7013ea94ff3d6d25c5a20de6d163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606aed8b6987d305cdb3046d0d3c5c2164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513ae57d5c49e28654cd4f55173556b365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8071aa181e47915bf69631eed8c943af66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62058553958e4298d926b6104ea0f4ac67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce807773e7558225a7e2a298e679b71f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be57e96e2b3d4decfe4e2cce6b80636169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5631e76544f6fe4b57bdb081e4ba556e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c452cd3240b9d4477bbac1abeb33824871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a6d4b1787421b9571a09a802bb332172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2bb7d760c847b5970734c5a1e8158a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295dc5b43d70ffd89368ad81e8753cc474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d90811f44445981aad4e4ecb4665575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45708e4c86149a40e820d9cf3b00770e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794276d0c712d11e65016203aafb80f377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2ded591ef77d81ae115d7288dafcc978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aad55f2b241b51feef29e867d4854b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d6688a1cebc9e1af669a5aeb8e6e5a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb8b0af16f8ddff91c6597a37d1262681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac1080c5e1c9f3c306791fe7c24726e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f02dde73f2d6170da4d91e0fd8afd183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1353d0d8445dbbd97682963ea35ff7784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727dd4a7371ec9ad573577255c56ca9f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db15c6ef9706e911e70086d392a613986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4334cb38b2d86e4615bb52e28b3a8787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f275f53b022f020f72fa931dd435a3c788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37387c7ca89a6f0b409654b1d81a7e0f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509c7f44b4d9d18ec211064adb87fd9290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c4f12ba11bbbe20352a8f307529c891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3cc5afce06baa9a87ee08555c4114092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91833c16880600a10fa52362548a88a393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed2b899d96f3f99d58827335e90ebcf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b1f15671011860f27d52772e45c98095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5be93ab1562680b35ff864ebdffc67496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f394a0508cf1a4cbe610f0adf3666697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d387d87db7f03fdf1f4b601f728442898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dcdafd901961830ccf50f19a48081c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45625727f18884151676aa37e2cf08cb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb79dc18ae47d034d6199f9f2f0e5c03101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4347b67e97d6583cf8ce304643b59616102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836df29d847c8d8f5b36bf6b4755a708103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d61e9452cf284c9de4982b900735f4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea16ad5f8797e800a55e82744b05e19105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104cc3576987fe8b9bd9c33b74f9b22b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13b9ef845c384906a3a543c1c932960107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d3675921bdc690965ed89eb6c7c95a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f15ca1479a3a50795e6e02f5f4e885f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c373337dc6aa2ac8950ad24abf668274110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0ed6987564037102a1d174b13e5f3d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024b2bd15f53245fd18e90cba87e5cdc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fcdfaefe84f6c32955aa01794fa696113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0065b826a26f23fcaa2c7264f9ed5293114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4696e056faaca6d49ed2f73de86c22a7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb9a054d001a839e0315c6516c48902116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b0b597330c3da55b2b438e6360feb6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d4cbfcbd272378e4cd00b08b7b066f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2f3d0f13c4d8c0799d7d3dc295a16b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44993358c6a635c046619d5c4d85e67120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09566e43eb52080ef0a86381184e864f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63a0f46d49b362280b1ce962d90769e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63789e1f3d08bc8efa5f65a0ae064424123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f5fc7264746d1762120a3740f5ea8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c50707f1755ae7bf8ffe2e703427699125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74f816896f2f8f6fe37c748097dd693126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8680e60b5404bc5884197dbd0294fc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8882ad2b59acdc332265a8c31ecbfec128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d095fc4ece4cf9bc8a737a0c2961cd4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fffb096bb9a2fc34d6d8d1c81ae68ee130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d727cf6fedff6f65097debf2c44fc6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb66683939bcfc2f092230dc8184427132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0186926e24bcf4efaeb8e24825aecf71133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a9e652da142bd91bdc253e5b8ca876134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35963ded616db3aa10e443d8f0f7b6a3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba64a8f0cb09c066c7acf7da04e7442a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89083411226dc7c70d7bbe62f938f315137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15780f68deffb8d0d4f29995f0736192138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9af0a84c6840f61e3fad2ea737c1d0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e87385aed464735da7cff470277688140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b66adc6e2a710e40a5c2b34410c1de141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0abeb08864e98f81e6ec745bd013bb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15918bbccb66877ee5e0abc7301f219143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0655f3e81507957bbe683023e641877144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d15106fdc53b623dc18d883eb4f0c5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9dfdece3c4b867e0eba5fd77f1832d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5534787b6a3bee2f799895a9c946c73147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c81371522bcf43670fdf73bf81fe6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b0159de6e1ad85d80511c04d0ce433149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a565e9d807cf190b99450c02a67aef55150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44646e391cb40964bf1046b4dbf6c44151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26353aeec0c2f2dfa7a3f45faf437d7c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb7678be79800687a86ff4d57e012fc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e183b33efa943dc7d70ab1a3605e8e0a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c06155239e0d9c406454ef9f76b06b1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3d3e8dac87f5f60090536f9dbf7fbe156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f57f57d516e4f9f549694f8c19d64be157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648bc2b544d99c4f3cca2bc8ca5a6471158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627752f6e11018659b63a0f48ec896c4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd2138e6074e5a642b39b8d40b4a3b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e89486ba5b0dafed41663a819a7fc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf76f5173f6a3a2420fcaff33885c4ba162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b93e0882b94405e09c0c487937a8d04163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69c91694fa630c8d57624d6c94d11ab164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1441b80e831605233caac26dc09a5e39165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251fc2e92a6b1688651cf6687987b27c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f29a28c6354ce9ab6b83fc407955ce167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d6de45bd70597ee4448f8586047a16168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f619cbcad9981e991841a6afc84d74169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6932274d297df39a28d476870724df170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4bd41553a1889c1261eef7f453ad66171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fbf087f4b21e0b5528c9959c08ae7d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249d565b5302b124a086aba5f6b4ce08173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c88531f7049382b3d7d8dc9a50890174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ac2e03636dc28845844fc89899614175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fce6f8663188f34052c15e2c57cf01e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5de123622cd66250c6538ff719999d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6611b4610e8b724c8e29afcd585f415d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3dbc73dcbf3a384cad64eacb82209a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b421e27243fdd8e461f45f8b17494b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc02319e0746cbeb44c0164e475c758181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ab6ab6ef5f0dd7e6926a1c12da7cbb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feee28f0d46f9a07bab5b6e796a9c4fc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ed3225d91de58fd828fbc66f477b12184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba3920afe280e5927d3e305852791d4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e08caebe1a676e47996534137fdb6f6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dfa30b1a9b357834343b0538dee1a9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff67726997a0e337dc3e1921ad1f220188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44669282255b06cbee7f2a43aef8c4e9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f55fbe8aa2806b75083df73f74ce66190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ef13d9ad7585cc8a47c59acc815ca3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a101d6a8ee91a7640bb8dee745b3ab192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4446133c7d705cc688bc56461ecacc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aac492d356c9ce901fadd952bb7b6a4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1ec7f2bd16a6f3fec8a129cdbb7348195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7d1a5e03220301125add2eb438da68196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47b7c269749fdd7761c454cadb9d471197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6361028dc38ec081752a8769b3357b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec453e545310b9dd91e5cd693798fc0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebc64ae7093f8993cdd4048a59b3807200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2947d6c0cb3521cd815607d825f7d1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933c0f7e12524eb15f6a6fe5af9514d1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf44947e6b53989f6947c245c6a6441203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d7981bfabe6d280e39836638749afb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21602fea0f8079ad5daeaa641f1e890205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138fd883c3df93fb9a3a148af1426877206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b04b4a4e32675a141c9d76e8d6ce1bf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b057e573cdf2d875e892a7f6402ab165208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa19706a824b42d2c8e73010187a208209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5835c333db2679ba4e9fd87a46236a46210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847cd22221b6e0861c4f748a3068a865211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c01c28513491c99536ef8ea9b9ff740212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ba2863df7b181b47250380a88e841e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94951f7189ba21196c04828fe1b8dc3e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7feda607efba319dbac504570ef428215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3593cb41bf744bc01769baf0d7981583216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29902ee5027c09e901f99948bb231e1e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdacc8643e90f8ac21da819b0d0685a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be763627d8d1a09151d83e925f50019219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e9088406c63ad932e498ee787839e8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a58fa6f3432286ba47c0619a945d15221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ceb36e0be311a8ca627b80de7757f5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0367223e01c0525fda9aeffc2f44efd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf2ce388d8e778d082780252b38ff2f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda83b08c38a77c7b62ab0691e37c90225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76db117e81ee96d859bc661f2840ae58226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56eea88ffa208607d42e654ef728687227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2cb463aabfc67bbec9e7b1e29fe814228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c84e9b2daf39106bfc6c7c1e10c20229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99001eac356bd6ec0fc877946f5be293230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06e3fad079c612d92b1280ac0e3af0d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab860b71718ce0e6219f96f78352b2a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edb3e22fc627c0062545d018a2a149b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa121b40646ed63a18cce7236447872234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca9c788f9d679de1715483f040eff3d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975369ca7dda9d29fd72f7e47e44c843236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd34d507c669f6ce9bfb5e3c9f223b97237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1f9fdb0400bc8d2311638bf82b6e07238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f703f5aa782688a7b46f686799e71d9b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1244d5d5263f4e602c8c90330475f5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1814545a97fcf68d27065a8a972983ab241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddae501435ca676ca0dfb0a96262509242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeab0a48263658e30be02cf5b4a2aa6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d91e9c47dd9ac322e0ea908fc317c6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d2755b0ec3fbda571dcc4a41f13e0c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf1703cd956c468bac807ace775607f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa3d90e73e778c26e6ff3ad2a1649a0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb113371137da92e15ba7c72132265248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12696d33d1ec32715f7c765b341b2f9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2b9c51fa5a8f2a08fa758b0c6a3b51250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9219a9359d60f1b7affdf71bfeeb6c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f9de6bec46ba98a22aa22915106e9a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1336f5dc3ef7f99399d1acdf23c1604253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e1e09379c8e6c526f1685bc0fc6874254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ff460b656761d26aa5522c0ed988f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87fec9d082dd5d66b569f98d2734c4c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7bf9a7f66a553bc658247b18043e17257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ccfe49e5e93163763676b516dbaf62258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72541df9032a3b3b1f27763c3a8ea13c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947ad67b422521036013afc48b7ac573260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edee7a26814f5ba7c8d45b6210a168d7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a6f513735d42f5613f7fb89ee8af45262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23acfaf34b4baffcc8bbd9a5b847dd68263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee0e5e8d8d8cbae5c2fc7c4a380ce3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382473751b61fda88424d444a70a7a10265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c182648128caf8f6cc9d24091c15cd4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a408b610fd6caf860861a8fb9e7ab659267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85448e941369a5cad6fe38ac315b8bfd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f66b2ec04da629d942fad252c9bb40269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bd3489d55bdb7f54e54e3c16e7fb37270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506548383e6f05b6feaf03dc5b6c0d06271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d4332a25dd028f3d2f5f0464729098272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c28df01d798c1cf7aac2b92576efde273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b897157f62ce5221cba38f4b773385fb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69966c476fbcc5874258dea48bff44da275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ccc11c0c43def98c37a1ea060c0abe276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ce02e9ddad36eb691de0f13d2c0ae2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e154fe46eda8a868afcbe4d8bbe3e6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f83b883ae38e401c89caddc6a09eda279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ee2d37c69eba7faed2ee64649cfb19280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f9c20df6f977cb64c8a10d824df23b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526ad6336f64fefbb1cbf6e411df5124282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5a88799d8aef39ff61ba488f148fdf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbfe6477db2dd5c4b73af53b79545cf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b13d14e41e0a8365882591d5ff7899285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7a59d933d0f9d43b9f0e38cefbeb55286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd32b9d56f1d9c55a49386abdc5094f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df72aa15ddeb1209f98a95e9a2556f54288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde4614fe5ab21144751d4f34184fb38289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eba7f1e1aae91772192fa44826883ee290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c9516c37e26a6f2824a4a88685e417291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f67041afa510d958059f52d11f99a9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45b734a835e5388607549842a813048293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d05cbb949b2f36078f36428b299dd8c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db8bb73a52afef7ffbadab1bf70dcf6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff27f2c29606390fed0d02f56524e44296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724f80d28157f6a5ed943e1e4dbeb3d8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e7bacf43133d8f1c1abf4727c65449298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528a200e04e197897b6baede9dc3d0e9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5607b0d8a337307e66911ffb8cef630300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bb16d28d7c004ec301e03247812c3c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d67ae9f5bf707479d79030f889459302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ac145d52e94b1c16f9450d7eaf64aa303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ff470022ff1373684f6e7934a8358304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b5fdff1e3ca28e2f8450c74fb0262305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d9b9ba39a28fb535b4eadc73332e79306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f322c937e3ee8b5cad6a1139fe4d25307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6867f117da09ef60320b97b79c502f8f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9764db6f2a59490cbe94d2f95ffdef6b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd93081dfe849039fd0fb1dcb2cebb97310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec73f72d5c2b40b52aa816ae85b3b31311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b23622743e84439de3a149b6b51fd4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c7eb3c5cf0e62e020a381f6c49234d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff1e66d7279619eab1f5ad6f7e65de314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f2f7ecbaa108a44e59811a1df32ae315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a15400d89d9e6e4df8026b105bf6d7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e6bc986a8ef790f19fdd6265ecd4d5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9570ef26fb69124ac140a8a40515076c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2968e77061c9a42d7aad6d008db1a01f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de47ac8c31430f127e8394a339b6ac8d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a2f07a301012f2f5a30a4b41a0b454321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44c6405ce9da41062dc80b1667bd653322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1b2bd71f60a51378672c807741a1c2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dae32a1468b391621608b8930ac67dd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5455efe3b538498007a17620fcbddc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207530ba5f9cba241ba8a9a5beaa49fb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758ba03559a45bce53e57340aff30964327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16b44b8993a281347b903366a3995cd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b7677b3e02a38081d0f69733d441c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85550cd1bf1841b4b7ae0c3de835f424330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa303943cbaded9cd1c196fe68bf5fbc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec623b6710721da090fd9a5a1905277a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a43909b580703a027d4683a5503df12333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9fa4e2d38eb38c355354bc97e66263334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9726c8b2f77f51211c4cce095b7470e3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fee248c1911500fcfad25dc4de92ae336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7545805f25bdd5e2a1299a1b39b2438c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb43ce6f4cc6641d3dac35b8389f0db5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b5cd993fbbff3d082e1dcd0cd930c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bb52806af1f80cb70e6a83963b7b4f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ccd39984dbe2b5bf842adbd3b80002341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4611f59f6c4e54c236c05a2ad6a37ad4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021ad5aee7618d9d695795267a73f547343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e052d8101dbaea890076295976030faf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79ddf0fdd2ca5ba6ed914d22fe65e15345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4831d3850fef71da32a1863615e3fd3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e1cfb16e9de127f43591d427ff5d37347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd404778c7dcf052937b195a26615b0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d31444f65d16f588b88b465948b2048349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d6558dfb0a3e91a1f970ae493543d0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f961e934468924c7f8ebdefaa881c03351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d064e723fecc9b640094f66980dce9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c9d6ebd51df19ce0ce6432d0cf87ea353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f412a3927828fc71b8752ca712d0648b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38b58deab9327cd21146fb457f57374355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdcf8b96151da4561de8b5f49b17d73356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd9ccfcc5a5bf664de7bffd27442d9c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eebcf2a0f384a983677083736a5b46b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0512da9110e91a6307e86a5b234c4aa7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f5c75f741e8643114294b7e92e03f5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dea4b8e7195ef923ad6ae6ffddc4bc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c892434cd24850b6038cc8bffaf34ecd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc1c571d28e19308b142947bdb646c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c337ffd02aa145de0eda9e9dfe38285f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a7347f7bdc78226fae1333c77e0ff9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9461b09cabfb19f3da0987b1bf5983366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b7b7fd0e48e25d57eca6d7712e7ab5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a408daa3985e6e8577b85e771daa4122368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70f811067be9f75806cf7ecb43a3193369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915921c43b99d7cb1da8b76255ba1fb8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ef8e71391f5bd00c86703c1e10acd6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55749e31c3135c742972a5d712ecd49a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f727779ee34334a7fd779694501400373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db44182fb2d5857b8a9dccd821373edb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d70277ed5103787331170ad7e90151375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452093f911b4399db27727878999cb89376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725e9cf9128d7cb032f138594d567b89377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5ba0e17acc86041d784d0b24b77b10378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d58e39ba6b1d1e7cd09ad8d58091dd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1d0d2d7be6a693788e8e67b37ad676380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bae5c9607150fca1500e87ebb139b0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfa51098c8c1e84d02c34dc01e7cb6f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f961704aa7072048ffdb63eed15fdb51383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9bfa5375093ce5a1cfd65cd005da84384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c231208281e06573f59a49244543dba6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe0fc58ad7bf2d211a4f334be59e58b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d71a220c1f7254b00499d7ee4ab7d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e3eb8fe8ddfc1d33f8534823a2b21a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40825691e23eb9f7efa8a9513aed1660389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba1a88d7842046e72f5209b4b829c94390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c3d934c38453d1b12fcdbe06000b12391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13113b4cccfed3921891fe43f0e1515e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c7323683b841f5d7252fbc8d5c4146393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c84f504cea798fe0c8f149aca3edd2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd428ad3a210c2b713854ef8e362ad80395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9e73b1c7c1ae6dbf0dbc9ba74e20fd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a93923f4f449e6a7e36c2f36c037f67397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adbcd69e24ff48b420991ec80296888398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474b3cafbc101a9f45b337d56e1144a0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb90ae032ca7085168c39876a22d2301400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd70cf674dcfec27c876286d54446414401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e2df6c2cc705c2563dd1aae9c858a2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601956b4166880ecb96794e455c29a74403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e082a83c09b807cdf1b4145089781c8c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd789903f1067b719edec32c9098946405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7100e2bd8daf4c629f386072e7188b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119df4c0d1562b3f168105393a4bec10407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6d3797d49e6ace3c99da9258b86e4a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b757c0fc9a83a595766b84c9b3d5b25409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c699a2e01861887f824b20d7e240349410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4b39335f3cc2cc9c98cfc1fc676647411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea11c19d4a3974f5450c32ee4e117c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa1258d104d83e26323551a34b8b06f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6001496f6cae37b32acf7f75e44ab66c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097f953ca2e6d8fbf93316eb2297e55e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067ff36c758b557ad14b64c738bc41f0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f79a76b45777351f18ec386f00c95417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a737d44f3a6bc5d92e16cdad80250c3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833777c4797dc69e44a4a8d2fe6a8de1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a31c17e78634207807fcb3d245de82420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dc6a71c211286b41c0250ba2444c8b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572e77fd82fc1907c5c25119ca98af4e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406a8d81cf4b86d5bb7ea112d0618e14423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c449ee8810de4defe2314265ee578e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef84d92f35dd198a174f9d8417afa7b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74adc256325af264454a211e0d246be1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9243b74153c924fff9130fb91ccd15427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57fcfd692052e06d545223ba87f37c8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69759f37c1640be3e1335bf7b0bc2e01429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d63956e516aa603bb80eb3b7cfcd30f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7632f79b68dd02ec2f2ab7b194097d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f83bad89519beb8e5cdfc849231079a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d461bc6194326e2a4fde4a97dffb733f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ac4388e2bfc4abb9aa27135fbd2a12434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac5cc176502ac1caef31c82cdcdfc2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3d4c05d340ad78e8fc24926562d076436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bbd022fb76194355016ae9d6e0fd4b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f62f7ad575188835a2edd405345c6c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3079190fc0c3739a032d5fdab931f9fd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad09df70076d8998eac8741b69e61f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf742d46dc7146f549aadb152b32927441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417af971d813ed7529c8f01c5d63f8b7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac20adb6e66c3345ad2c990e92b96658443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691bf5ffdbf93e83573ec88dc53ea3a4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c635682ad52ef54ab7b38791f67c67445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f1015114dc6f22578f74451a647ed446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe288d459ac2eba72f7656c2a79710c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb53cd094e908b1e4bdeb0917b71a11448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22308501d1193dec45dffb64b4834b63449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc86aa7cce26ea24fc4d2fa7e5bfb2a0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443fcfc02d4829145ca5ce0fd5743efc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3da650c83e4dfcec315670b1f40da6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669f55779b246cddc00b18bb111353d0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3d02ef3ea2d37a94edc6b18e6d6c0b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681332a5aa230affcaf8cde18b88314f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e609a26fad8681b2558a4e69286c48456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c1cf9a640e0344a96640c38dda63c2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68be9629746e5102190b314130be381c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a55164af015df934d7d012c3b7fd8b2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6ea56bcc67a14b6888945226949b2b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed952759315d201f7752114cd2dbe22461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97b030f77056e0cea279b19cf14d0ad462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470f9f98d552062ea524330d107bb59c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd77a722250bf66360b902b0e91876c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fb640e208a61459d435015a263c63b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e24a20d54783a6d7c91aab046bbd0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de4663c85bd8ff82c3a2e885f83622c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83a133b17a97efc85d37d3c6502e6c6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e077dc22e28545d9f60fae904cdf15d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e15b586740e746c83772e76deafd12470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276eff4a67a0dc2b5ff105f0e0027f00471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abfc7630c0c7af387c9da977f2586cb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f23eb56b69d54c8bac6f4772811054473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9d702028bfadc5fe195861c082e0a0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a65a808f3337a991af8648f12a186b1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8344bce95d8f9d458396bd425f6d9eca476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb7eb4bb199c2eebe4da2c4a2848d69477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce213391a7404b927743b23e985766ec478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96743a0534e4dd60a801ce0cc625d70479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d2b635e90eb5672d4de61965734ec3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74900fb57ac9270634b819439a50e108481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a15cf42d053249943b7bc89179a4dc6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503cc8688793fe34855db297769e2d2f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd62b27ead60eae9b8b049e0eca5a2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037793a8ca3789e3c024a34c3ec66bd0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1679ffc1841bff406a31a63927ca0fe486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408950ec0c66bcec19a4070e819cc40c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9950f18f820f955e115b31196202e557488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9c95caf6690292beb039daa3864d8e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e9c2100ea1f7d4cd44e32f0222d3ff490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3363632a58ee32110a75ce6d1d791534491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02bdf2287ec65af9305a00a4eb48940492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993731dc2fd001b0fdbcb5c498292154493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c690e4b9a60529a5d40221d6ee4779494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a2774333f98165edc45a19c063a609495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdb3044ae15f19830d766645680fe3c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecd3e8e9441282a3ec7b52f491e9d5c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b5e4121d97fc75b4ea50a843f1c9c9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20237e327ef8b26eb0bf940fffd4c4d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7cdc82a73edafd163cf7af84a06c44500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b6081b96c5c5072ed9b07e27d8dc48501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de386b7885cea024ebb9be6e06c27177502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d207809f3cdbf6f9c784a4f627b068503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368a893420fc32c388cb8c86fb480d26504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea45c60a674c2e64cf6fb670acfc4009505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8022fc3d693e7a9b8144dc545fe61e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd93695295b22b86cab5432c594fac6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fc99d14108c6c650f96a08651229d1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c375d25ed6787e91a6d41343114ec588509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ccc14760a63a12bf16051d48e1269f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c26407ec7c10c25df67db1e041a0b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5166bac40e4b51e2d6f5da5a7d7c0e5d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d17eff6290ff769a6ccc280a70c1f25513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725095048777e7ab01ce039d8a7b5f55514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e7d7429757b4791ef31ef4b991697515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f4b06683e12816fd28e6543bbe978e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063013eb3b39e0e87aa32fc30bc7cc2e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10929e4f4d062d6f43b9064b1a9b077518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a09cd5eb92c80afda94fe54ca1a66aa519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ed010f453334222b4277fa3a45ad5b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b004a7369152879de8d1376f3e1324c4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46b2e22057364eb516771378ce5e05b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90da2ccb2a0459d08f1fb8083804e24c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18622e1aacd16e9632735c0f7af4c3ec524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711abaffd3bc82a3cb0d2b0f912a2ad9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11210ffa461d349428315925454f9f1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e09948764cfde109700d4c93cd98ce527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffb755353bb148be0137612c7c7acf6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db58a39b28e965992d4563781e2f5f4c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458dffc8fed11dcde495c0091e3ced3a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e6f4a1dd10120fb143da11407c1e9f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598f80efb571b8095640dd0f709d3145532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381506cb4ddd2fcd64a92dc6d2af4715533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803348d95f01f3291c3f16b8c1950785534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ef38228cbed523ffc08d5478767526535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca399c2777318ac2de5c8f0d1ecc9f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46370eafcf69d71770d8a768dbf6e45537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597e739211fd8ebe9e19c8a07f664406538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9066cf0c90010a66ea09cada47e235f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de3ff04950b69694a399150eef7ddfa540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967d7887eafc75e94be0c793b8d9dfbf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c32d908b2b390f74744eedb526be013542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd003176199b7c319c15f666fa7824b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8b2b6c646a1c807853c37f36208c8d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5122b554d9dab5bd1f710ec6f613750545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434372c99b79dc96da041e1c209aa344546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4754d0639e638296088acef1efb19e96547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962d53d1b6156e9a0fc58795e43b8d34548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca29cf7fda80a7381d49faf0a20909cb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf163b8841b8872eefb19ac9ebef85a2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0180625fca3f4c474aebad06322ede551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d4070611be033de3cba6f164907a62552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222350b7e51c27af6d3a4908ebb8cdb9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88d75114554f01c82a45c924f1d4fa5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ac5aa2ce2284e377059ac18b26bad4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb059852ef9d4802eba4ca5c7f4bf9d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f033a8e2f67e1d4a0abf11748556ec557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7725bbdfe7be4f381ecef77bba89d5a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d39f07f8633e152ebb8d60e2acf0d71559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e0d79a6bf49529c12d94fd34471152560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a73967c0afeb3b59d70c014361a9b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2f82a98428488a92e5fc13078ac202562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a66b14f699e9c1f3f5d3bd9b83c8ca3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6316e13a7a24d3dd630a85f95434899564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c777dc4606ef07908eda145eaf88943565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715bde0ad75fc008fa7254e541073860566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7101b46bf735bf1e364fca481ecf36567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d4f87d851de020614b6e232bb971ce568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbadd5c4d26f035639e150f9a8929f98569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f9df69c68f1808ef0e761b84b00212570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bd1442504f985628702ab2a99bdb9a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd472b4ee59e79a7a9c193943817621572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dac3b6f4afbec6ac818626b7ec1f7a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc72d2d374163d21ec18ecc36e5157f5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34396f453f5fd15c287eadfff2111adb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2f5b2c9263e5a4d415dcdafa58c2e1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da296bc98575dad2454e7c70ebe6f5f7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661194f80efb60280cb3a1133a0a1bc1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7921fadb0eced3f95ba0a380cfa1d5c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4884d24419a7cc8a7214239e1c9d850580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cac7f3a23757c61d2e7e5d8da413de5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78848b50acebe19f8f01656e16799ae2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fed6e42fb1c31a379496d92a747aeb2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7f05f1a57a76f66ea14b886e410a61584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2bc18483fa6bf0f28924c676696a6e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e651cf4b62d3f097edc078b4be54d399586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f32d5eeabc6924649d53d9f9c64702c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f052afc1221110c61a391c055902301588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dabecf6088b0defeff62a0187da1a6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18b37e5cdb50aa669faaf501185bb2e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c7a79e64bebd2f9bfb6d2f536fa25f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0891729e816aef15290f53a007cc80d6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9f38204fe94787ba109a4d95cee526593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8936f8c7f8499cb36c79a656b18c0fb1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8742429917273ad474b14c75fb00eaa7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edb6c6d9596ef8dad12f1768a3861e0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed48e803a372078bc0195aa91a082db597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac14499b61c109c5471ad726088df483598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beb789b20494699d212a88843121e0f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb71db281139d55011bc06ee70d264600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d057b8180d78bffa95d1703c94b9cbe601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99192d6511108a82752a546090fe041602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7211e0c61fd5fd12f73ab398f600f9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816fce9aac96ce9341e499b4d2783be2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9513924b921206e070180d9f940938605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7216ff5fad968af6ad85fab8981fc23b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e57ddb46c7847bfe63dc9d88219f1c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbeae03de9cefbf3b23825bb9ae0572608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a616673af6abf6fb3b5a9665cc8903609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9cbfadaea732888dcbf523f82b0ceb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a73719285fa19db03e6c9683bdc79611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5802e2e149dcc543f0404fe4f2470a4b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c248855d72389a59b78c7142348502f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d3a15ad693300325db0fff3c56e295614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69681507d972e90e38bb2d5a937eeee6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba770328c0ec907bc7a38a3108c29c85616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0fbe8423b38684c048228fd6dd8c10617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f8dd0107a5cb03088f73ea68058d5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2857dbe70a57bc34af71b67d14f113619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe4a5808381547b821292cda50535e5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f723db23560762635ed280d48985b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b77ec9647c1542372539479b97432d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac132edb534315a9f4fd30556d5fd5c8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c10540e2e501267cf25dd5a073e5ef624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891e7bdb2944a52d2d33051052db4249625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f720b3410b07316d4afcddada41a233626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c2519b21a874a8b3e303ebe2fd12e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934527f4cf4865e8f3b2638e40084999628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f83a73c9b8f2d05ecc0d9d0f289c12629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75134706972f52f0e445f99c1f3e890630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf94a28639ee7defb39777b23280afa631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb17df533e1d57b9db9d893c069b2cf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ace46d5129a4e5c7d00b702af10e9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b6d84f41634afe0fd65257cad6444a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d2cd1636094dd8f1506824c73f4c9a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16b73fc5f62b65af837340ad1ba901b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd991a7c99c7587f94ab4bb63645788637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b18971c1770e14b4bf6856a145c5f17638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8febf1097adf5ef21fc82063bb31e538639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7934515c49c74ab551b263e3855a4902640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b86f682a6d14bc33d244cf691661fd0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a5e3054b1d8d5998c90e059ed41db642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4ec51f7b723d48c821ab0791c9b687643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d61f211b369ea61b4f7cc273989a5b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6eaf5205a025eda9acba024df2089e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a385ed2863cc503f9b45041959b44c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace4ebcc290677390417f5dbf4f49166647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0bb9dddbdf24dcbcb2f2241701def5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1716b5a39be3503bd86f0669d3b162649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0a707e08680712a9da76da3118c8c8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751992a7cc9699d84de80c111c2e3b5c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c779f36a303a929c122875dce209766652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb47773e15bd1c1c4ef6ffa7aa6354653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73099d59095be9cd3313714ea451c085654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3b0b2ab603ae727c6adfd445a30d19655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e2be37f90b4ca80a9c3789eb67976d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16399b8f5591da24737c44bf647ebbf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad3dfdfc4f7d2e3fd20c689996bc5c4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fabdf6cd3c2d83dabc9f8b652674cd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c299ef764a015b9f768700a230c103660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2058c33ae9b46e9cc2f39aaa01f2df661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a62e0061c22914f6b08a8ab2e34d56662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3092d0d8a85a080590aa06ed825ddf0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d4db0736f84973b1251ca552a3a279664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b94f16fcadd591f29a5baa2809c614665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77cc8c486dea78ccfc3e405fcad20f1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deff5abea376cb4ae2cf6d473d2e2601667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a68b77632bac00268c09cfee6ec8b5d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bfe4118f9699b38b3f327c9abab7c4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66c4b2053f86cb0ff4638f8f9621588670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f146c5dd62a904e9bbe270e8e818fc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74504d8d40d463c8914a9dec2c680eca672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de468da06e8eff708b39c45c7e72eba673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6671e7181fa85c9dab80736972458997674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af944d6fd32a60b61f5b0d8d1477de8c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7d52278d09e59017e76fee5739e7a5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e6b684baa4cddbfe0c65851c5e262e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ea59812bdb094276a0d34983b75703678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe190e398475227d3fb51be4b1213d9a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1431533dcad4f4cdce6a38cf1cb7ee37680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e84ca34d6d43b64cc66d1fcca37d2e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e02667adea56f2d4dd421974bac7fc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87fa152d0f213e9bb22493f88b22a0a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026c511bfe8a467f6ee66aa676bb000e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b089fc1a9c680920c1972f8ea50a4c75685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265af2e098c8b7cef3edb0e119455869686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1175371d1ed64da8d4786d3651f8f460687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987b8903f2c52ff70a4f63f5ae6743b3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cbea0630e29423db8533953ddee42e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697471a4680c15154395a1bccd0e106d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c073287b5fc99b8686fbb2756386d5ff691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f20c89e2714e428b8f77831d8444205692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a739c816c1d43720325dfbc738aeb8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bd60266f10a6744e28ca3e87a44e72694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d348501567e1fef84660dd791f3cd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceecf4bd51087310418fb463e86e674696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b26e3469af5f434b3d11333d545da5f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8097a8614a3cfbd55ef0ee9e361610698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4daf7076c432964e0677cee219cd088699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f49fd625a69d259c41200361ca12ce700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7449b7b8b23d9e70e9e1c143ef6cfb09701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114f4817928d32478dab5e25a08f74e5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b171245d61877667841b54cca99f513703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17526a59b37a4871b3bd38f8d8374207704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d013cc2058adb75542a177a4a52ba964705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dd97503b7b5aa0de4fca9c6f59b6c5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9491dc6216932a43abb3bc1695799ffb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f3068c29f7a6199a75a60d7e42c17d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d7777a00d3026d85d848c14bc188a1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7724a4ca086a025364900e3c9c330841710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ea7334a32cb1f2ec8c8e3402d9a3e1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414024fd039eb818c78341bc59c976a1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08c4063a232ba05c4087cd9a177cb12713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01d0a0192c70e6be5f75ee9c5e97248714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b653d59a9c74f295f37035d3a6f0a89a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b199d264a59e13d868541bcdebeb63716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e80eb3162f62bcf2f43268dfccb329717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07d76a0a26a38e0810c95d5cbf2f42d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d81dae42be3ddc4abfd3726a44d243719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2bb1616ebe64ac5f49a69404e6940b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398d167ed00c63a6a62308eda6e1cec9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79c2da5421004575a4745ed4b569101722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b5625f6505c658fdcdda7a79025c7d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf91b1b7755457755b069c2bbfed52d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0707e56b32c4ccb1f55cc6c3509157c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e43921135a3a9c8e115022228c4d58726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860daf719070c03f4566a3ba4b6ce454727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f24a86816220c31e987e0f9bc85af53728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3054134d1d6039d96fb82acddf8bb960729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079c7220a9ec160e22880897e217dc9d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee94e7cab0c38a5ad75286e9ba053eb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7480f182fec8b403b6de6ae567d416732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da58fc8820034a3a389e558ae792e4d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e02097fd40b95b7318f143181a6304734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dcfad8a58ea38db7cb6de80b78306f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9444aab3927aa1433e2866d2076e87fc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed726df3cbdf2c9f8f22ac46008d5ac4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c32a71a145fa4a39ecc0efc82b944d5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26a3e65c061e48fd2b981090ed8f0b6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fd55fac893252455a32b81636ce30d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a4e8fb2566ae9766b974537c439a62741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a10486cb425d0ac0a634f732a8effa742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c84ea8b0fba05beac5156bef90627f743.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5740,51 +5494,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5800,51 +5554,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6340,51 +6094,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6400,51 +6154,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9160,51 +8914,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9370,14333 +9124,14333 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>109</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
-[...13558 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>337</xdr:row>
@@ -25450,51 +25204,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25880,1610 +25634,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27750,51 +25944,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J400"/>
+  <dimension ref="A1:J374"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -27826,9961 +26020,9313 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17548</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>6.32</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17549</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>7.47</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17550</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>17.35</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17551</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17553</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>8.73</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17554</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>17.72</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>17585</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I29" s="0">
+        <v>1.86</v>
+      </c>
+      <c r="J29" s="0" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18352</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>6.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13261</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>8.710000000000001</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13262</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>2.4</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13264</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.33</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13264</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>3.33</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I35" s="0">
-        <v>2.96</v>
+        <v>8.08</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13319</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I36" s="0">
+        <v>12.46</v>
+      </c>
+      <c r="J36" s="0" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13319</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
+      <c r="I37" s="0">
+        <v>27.83</v>
+      </c>
+      <c r="J37" s="0" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13338</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>1.86</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13338</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>1.86</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>13594</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>7.1</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>12626</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>18.51</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12710</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>21.97</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13666</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>11.12</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>12744</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>18.99</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13695</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>8.08</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>13703</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>12.46</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12940</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>27.83</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>12941</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G48" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I48" s="0">
-        <v>21.54</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>12943</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G49" s="0"/>
+      <c r="G49" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I49" s="0">
-        <v>54.37</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13762</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>16.42</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13763</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>92.23999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13780</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>9.34</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13809</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>15.17</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13944</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>7.71</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13945</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>8.279999999999999</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>13946</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>5.3</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>13961</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>10.61</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22017</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>15.56</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22042</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>48.05</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22058</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>11.76</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>22092</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>14.91</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>22093</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>8.960000000000001</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17509</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>3.32</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17510</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>6.03</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>22104</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.26</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>22114</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>12.54</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17645</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>10.02</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17666</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>23.53</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22142</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>16.22</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22143</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>21.33</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22150</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.039999999999999</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22151</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.89</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22157</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>9.01</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22159</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>12.87</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22160</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>24.02</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>22161</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>65.56999999999999</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>22162</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>3.33</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17998</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>10.44</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17134</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>39.87</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17284</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>73.20999999999999</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17286</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>135.18</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17333</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>23.91</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17343</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>22.75</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17374</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>16.81</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17375</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>21.42</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17376</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>27.6</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17384</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>38.07</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17385</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>58.57</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17386</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>1.77</v>
+        <v>17.48</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17449</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>122</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>129.04</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17450</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>181.32</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17451</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>28</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>316.25</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17453</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>83.45999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17454</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>36.72</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17455</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>31.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17456</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>40.99</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17457</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>42.62</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17566</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>20.25</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17569</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I99" s="0">
-        <v>51.74</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17597</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>17.23</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17619</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>317</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>105.43</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17620</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>31.43</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18252</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>85.31999999999999</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>18360</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>20.02</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>18371</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>13.01</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>12327</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.91</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17362</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>8.720000000000001</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17396</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>9.109999999999999</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>18313</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I109" s="0">
-        <v>5.45</v>
+        <v>2.86</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
+      <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12542</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>346</v>
+        <v>88</v>
       </c>
       <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
+      <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12543</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I111" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J111" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12601</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12619</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>7.51</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12624</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="I114" s="0">
-        <v>13.14</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12686</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="F115" s="0"/>
+        <v>358</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G115" s="0" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="I115" s="0">
-        <v>2.37</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12773</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G116" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I116" s="0">
-        <v>11.07</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>12774</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G117" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I117" s="0">
-        <v>9.68</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>12905</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>6.58</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
+      <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17068</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="F119" s="0"/>
+        <v>371</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G119" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>8.31</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17064</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>2.86</v>
+        <v>6.75</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17064</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>377</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>2.86</v>
+        <v>1.93</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17069</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17069</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I123" s="0">
+        <v>5.02</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>384</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17070</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I124" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>387</v>
-      </c>
-[...10 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17070</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>7.66</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17075</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>107</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>23.7</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17107</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>4.89</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17108</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>4.83</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17111</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>5.26</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="F130" s="0" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17132</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>4.98</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17133</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.75</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17279</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.93</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17280</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>1.93</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17303</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>5.02</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17341</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>10.9</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17342</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>4.23</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17371</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>9.91</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17372</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>10.61</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="I140" s="0">
+        <v>36.79</v>
+      </c>
+      <c r="J140" s="0" t="s">
         <v>433</v>
-      </c>
-[...13 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17373</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>4.17</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17373</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.17</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17397</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>2.69</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17398</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>4.15</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17417</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.51</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17461</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>3.73</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17462</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>8.67</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17528</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>5.91</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17517</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.91</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17519</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>6.64</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17520</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="E151" s="0" t="s">
+      <c r="F151" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I151" s="0">
+        <v>8.119999999999999</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>464</v>
-      </c>
-[...10 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17521</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I152" s="0">
-        <v>17.25</v>
+        <v>10.9</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17524</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
-      <c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.47</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17532</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
-      <c r="E154" s="0" t="s">
+      <c r="F154" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I154" s="0">
+        <v>7.22</v>
+      </c>
+      <c r="J154" s="0" t="s">
         <v>473</v>
-      </c>
-[...10 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17558</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.79</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17570</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>8.720000000000001</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17575</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.6</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17576</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.37</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17586</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>9.98</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17587</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>5.11</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17613</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>13.11</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17614</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I162" s="0">
-        <v>3.54</v>
+        <v>9.98</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17615</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.96</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>17615</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.96</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>17647</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>5.3</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18267</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>8.119999999999999</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18268</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>10.9</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18276</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>20.05</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18288</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>7.22</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18294</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>4.11</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18295</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>10.49</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18296</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I172" s="0">
-        <v>7.91</v>
+        <v>7.02</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18297</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>7.65</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18314</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.22</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18315</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F175" s="0" t="s">
-        <v>339</v>
+        <v>20</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>12.96</v>
+        <v>6.98</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18324</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18327</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18369</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
       </c>
-      <c r="E178" s="0" t="s">
+      <c r="F178" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I178" s="0">
+        <v>13.82</v>
+      </c>
+      <c r="J178" s="0" t="s">
         <v>544</v>
-      </c>
-[...10 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13331</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>1.57</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13576</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.39</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13580</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>554</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.25</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13581</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>11.06</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13581</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>11.06</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25017</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.42</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25018</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>23</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>6.01</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>12662</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>568</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>7.02</v>
+        <v>5.94</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13751</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>5.39</v>
+        <v>5.94</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13798</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.63</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13799</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>6.98</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13893</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>3.33</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13917</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>9.140000000000001</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13918</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>13.82</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13918</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>13.82</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13921</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>4.1</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13921</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>4.1</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13947</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>21.8</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13952</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>598</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>38.29</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13960</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>0.75</v>
+        <v>10.43</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13976</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13981</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.81</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>22036</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>317</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>9.449999999999999</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>22037</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>5.57</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17345</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17447</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>568</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>29.22</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>22081</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>4.25</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17501</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>6.84</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22102</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.64</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>22103</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>4.74</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22107</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>347</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>7.15</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22108</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>7.71</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22112</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>3.86</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22115</v>
+        <v>12966</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>28</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>9.710000000000001</v>
+        <v>27.4</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22116</v>
+        <v>12966</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>12.82</v>
+        <v>27.4</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22125</v>
+        <v>17071</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>5</v>
+        <v>10.22</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>646</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22127</v>
+        <v>18070</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>649</v>
+      </c>
+      <c r="G216" s="0"/>
       <c r="I216" s="0">
-        <v>5.02</v>
+        <v>5.2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22128</v>
+        <v>18079</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G217" s="0"/>
       <c r="I217" s="0">
-        <v>2.76</v>
+        <v>1.5</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>29893</v>
+        <v>18080</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>10.21</v>
+        <v>5.5</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>29893</v>
+        <v>18081</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
+        <v>658</v>
+      </c>
+      <c r="F219" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G219" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I219" s="0">
+        <v>13.29</v>
+      </c>
+      <c r="J219" s="0" t="s">
         <v>659</v>
-      </c>
-[...10 lines deleted...]
-        <v>660</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22139</v>
+        <v>17173</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>219</v>
+        <v>311</v>
       </c>
       <c r="I220" s="0">
-        <v>14.23</v>
+        <v>6.13</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22140</v>
+        <v>17243</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>12.74</v>
+        <v>15.76</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22141</v>
+        <v>17265</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I222" s="0">
-        <v>6.96</v>
+        <v>12.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22147</v>
+        <v>17266</v>
       </c>
       <c r="D223" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E223" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F223" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G223" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I223" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J223" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>674</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22148</v>
+        <v>17270</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>673</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>674</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I224" s="0">
-        <v>11.49</v>
+        <v>11.31</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22163</v>
+        <v>17272</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>678</v>
+        <v>676</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>679</v>
+        <v>677</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I225" s="0">
-        <v>4.75</v>
+        <v>12.51</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>680</v>
+        <v>678</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22164</v>
+        <v>17274</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>347</v>
+        <v>668</v>
       </c>
       <c r="I226" s="0">
-        <v>1.74</v>
+        <v>7.86</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>12330</v>
+        <v>17275</v>
       </c>
       <c r="D227" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="E227" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="F227" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G227" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I227" s="0">
+        <v>17.23</v>
+      </c>
+      <c r="J227" s="0" t="s">
         <v>684</v>
-      </c>
-[...13 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>12689</v>
+        <v>17277</v>
       </c>
       <c r="D228" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="E228" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="F228" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I228" s="0">
+        <v>14.3</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>687</v>
-      </c>
-[...13 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>12739</v>
+        <v>17278</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G229" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I229" s="0">
+        <v>6</v>
+      </c>
+      <c r="J229" s="0" t="s">
         <v>690</v>
-      </c>
-[...13 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12741</v>
+        <v>17357</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>21.32</v>
+        <v>5.73</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12822</v>
+        <v>17358</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>696</v>
-      </c>
-[...13 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12966</v>
+        <v>17359</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12966</v>
+        <v>17599</v>
       </c>
       <c r="D233" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="E233" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="F233" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G233" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I233" s="0">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="J233" s="0" t="s">
         <v>702</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17071</v>
+        <v>17626</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>703</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.22</v>
+        <v>19.79</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>18070</v>
+        <v>18336</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>706</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>707</v>
       </c>
       <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="I235" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>708</v>
-      </c>
-[...5 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>18079</v>
+        <v>18338</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>710</v>
       </c>
-      <c r="E236" s="0" t="s">
+      <c r="F236" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I236" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...8 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>18080</v>
+        <v>12947</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="E237" s="0" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G237" s="0"/>
+      <c r="G237" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I237" s="0">
-        <v>5.5</v>
+        <v>11.88</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18081</v>
+        <v>12948</v>
       </c>
       <c r="D238" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="E238" s="0" t="s">
         <v>716</v>
       </c>
-      <c r="E238" s="0" t="s">
+      <c r="F238" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I238" s="0">
+        <v>26.28</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>717</v>
-      </c>
-[...10 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17173</v>
+        <v>17029</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>6.13</v>
+        <v>20.65</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17243</v>
+        <v>17030</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>15.76</v>
+        <v>15.08</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17265</v>
+        <v>17031</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
       </c>
-      <c r="E241" s="0" t="s">
+      <c r="F241" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I241" s="0">
+        <v>12.96</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>726</v>
-      </c>
-[...10 lines deleted...]
-        <v>728</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17266</v>
+        <v>18034</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I242" s="0">
+        <v>19.11</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>729</v>
-      </c>
-[...13 lines deleted...]
-        <v>731</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17270</v>
+        <v>18125</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>733</v>
+        <v>731</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>11.31</v>
+        <v>25.22</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17272</v>
+        <v>18199</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>12.51</v>
+        <v>20.14</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17273</v>
+        <v>18199</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>739</v>
+        <v>734</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>25.85</v>
+        <v>20.14</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>740</v>
+        <v>735</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17274</v>
+        <v>17306</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>737</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>738</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>7.86</v>
+        <v>17.82</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>739</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17275</v>
+        <v>17306</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>740</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>738</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>17.23</v>
+        <v>17.82</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>739</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17277</v>
+        <v>17413</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>741</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>742</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>14.3</v>
+        <v>15.37</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>743</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17278</v>
+        <v>17493</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>744</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>745</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>727</v>
+        <v>173</v>
       </c>
       <c r="I249" s="0">
-        <v>6</v>
+        <v>14.64</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>746</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17357</v>
+        <v>17560</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>749</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>5.73</v>
+        <v>19.58</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>750</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17358</v>
+        <v>17529</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>751</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>752</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>9.27</v>
+        <v>13.01</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>753</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17359</v>
+        <v>17529</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>754</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>752</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>6.23</v>
+        <v>13.01</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>753</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17415</v>
+        <v>17514</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>755</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>756</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>11.21</v>
+        <v>16.84</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>757</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17599</v>
+        <v>17515</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>758</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>759</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.210000000000001</v>
+        <v>14.16</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>760</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17626</v>
+        <v>19390</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>19.79</v>
+        <v>0.71</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>18336</v>
+        <v>17555</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>4.9</v>
+        <v>13.68</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>18338</v>
+        <v>17622</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>7.47</v>
+        <v>37.1</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>12947</v>
+        <v>17642</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.88</v>
+        <v>20.99</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>12948</v>
+        <v>17643</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>26.28</v>
+        <v>18.31</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>17029</v>
+        <v>17644</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>20.65</v>
+        <v>22.21</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>17030</v>
+        <v>18291</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>15.08</v>
+        <v>17.99</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17031</v>
+        <v>18292</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>12.96</v>
+        <v>17.49</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>18034</v>
+        <v>18292</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.11</v>
+        <v>17.49</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>784</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>18125</v>
+        <v>18293</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>786</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.22</v>
+        <v>17.74</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>18199</v>
+        <v>18319</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.14</v>
+        <v>23.31</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>791</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18199</v>
+        <v>18319</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.14</v>
+        <v>23.31</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>791</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18213</v>
+        <v>18325</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>802</v>
+        <v>793</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>803</v>
+        <v>794</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>16.09</v>
+        <v>34.94</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>804</v>
+        <v>795</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17306</v>
+        <v>18370</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>805</v>
+        <v>796</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>806</v>
+        <v>797</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>17.82</v>
+        <v>19.01</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>807</v>
+        <v>798</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17306</v>
+        <v>18212</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>808</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>806</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>17.82</v>
+        <v>10.8</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>807</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17348</v>
+        <v>17143</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>809</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>810</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>11.83</v>
+        <v>17.46</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>811</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17413</v>
+        <v>17144</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>812</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>813</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.37</v>
+        <v>15.48</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>814</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17493</v>
+        <v>17147</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>815</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>14.64</v>
+        <v>24.16</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>817</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17502</v>
+        <v>17154</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>819</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>16.84</v>
+        <v>46.75</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17560</v>
+        <v>17155</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>823</v>
+        <v>28</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>19.58</v>
+        <v>21.97</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>824</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17529</v>
+        <v>17158</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>825</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>826</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>13.01</v>
+        <v>5.99</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>827</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17529</v>
+        <v>17234</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>828</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>826</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>13.01</v>
+        <v>32.08</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>827</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17514</v>
+        <v>17234</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>830</v>
+        <v>821</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17515</v>
+        <v>17235</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>832</v>
+        <v>824</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>833</v>
+        <v>825</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>14.16</v>
+        <v>29.51</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>834</v>
+        <v>826</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17515</v>
+        <v>17237</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>835</v>
+        <v>827</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>833</v>
+        <v>828</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>14.16</v>
+        <v>9.02</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>834</v>
+        <v>829</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>19390</v>
+        <v>17237</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>836</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>0.71</v>
+        <v>9.02</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17555</v>
+        <v>17238</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>839</v>
+        <v>831</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>13.68</v>
+        <v>18.66</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17593</v>
+        <v>17287</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>15.62</v>
+        <v>23.65</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17593</v>
+        <v>17287</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>23</v>
+        <v>368</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>15.62</v>
+        <v>23.65</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17622</v>
+        <v>17288</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>37.1</v>
+        <v>14.36</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17642</v>
+        <v>17289</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>20.99</v>
+        <v>15.76</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>851</v>
+        <v>843</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17643</v>
+        <v>17293</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>18.31</v>
+        <v>13.93</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17644</v>
+        <v>17294</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>22.21</v>
+        <v>13.91</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>19442</v>
+        <v>17295</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>0.5600000000000001</v>
+        <v>13.91</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>19443</v>
+        <v>17296</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>0.78</v>
+        <v>14.64</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>19444</v>
+        <v>17297</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>0.7</v>
+        <v>19.45</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>18291</v>
+        <v>17356</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>16</v>
+        <v>861</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>17.99</v>
+        <v>20.73</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>862</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>18292</v>
+        <v>17522</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>863</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>864</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>17.49</v>
+        <v>19.72</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>865</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>18292</v>
+        <v>17588</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>866</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>871</v>
+        <v>867</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>17.49</v>
+        <v>7.61</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>872</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>18293</v>
+        <v>17657</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>874</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>875</v>
-[...3 lines deleted...]
-      </c>
+        <v>870</v>
+      </c>
+      <c r="F294" s="0"/>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>17.74</v>
+        <v>18.02</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>876</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18319</v>
+        <v>17658</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>877</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>878</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>23.31</v>
+        <v>12.59</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>879</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18319</v>
+        <v>18274</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>878</v>
+        <v>876</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>23</v>
+        <v>877</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>23.31</v>
+        <v>1.62</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>879</v>
+        <v>878</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18325</v>
+        <v>18316</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>881</v>
+        <v>879</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>882</v>
+        <v>880</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>34.94</v>
+        <v>10.81</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>883</v>
+        <v>881</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18370</v>
+        <v>18320</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>884</v>
+        <v>882</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.01</v>
+        <v>19.06</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18212</v>
+        <v>18367</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>10.8</v>
+        <v>13.96</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17143</v>
+        <v>18368</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>17.46</v>
+        <v>35.59</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17144</v>
+        <v>18379</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>15.48</v>
+        <v>23.09</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17147</v>
+        <v>18382</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>24.16</v>
+        <v>20.95</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17154</v>
+        <v>18383</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>46.75</v>
+        <v>15.32</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17155</v>
+        <v>17097</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>900</v>
+      </c>
+      <c r="E304" s="0" t="s">
+        <v>901</v>
+      </c>
+      <c r="F304" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G304" s="0"/>
+      <c r="I304" s="0">
+        <v>42.59</v>
+      </c>
+      <c r="J304" s="0" t="s">
         <v>902</v>
-      </c>
-[...13 lines deleted...]
-        <v>904</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17158</v>
+        <v>18353</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>5.99</v>
+        <v>40.26</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17234</v>
+        <v>12248</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>908</v>
+        <v>906</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>909</v>
-[...3 lines deleted...]
-      </c>
+        <v>907</v>
+      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>32.08</v>
+        <v>31.41</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>910</v>
+        <v>908</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17234</v>
+        <v>12251</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>909</v>
-[...3 lines deleted...]
-      </c>
+        <v>910</v>
+      </c>
+      <c r="F307" s="0"/>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>32.08</v>
+        <v>15.91</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17235</v>
+        <v>17537</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>913</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>438</v>
+        <v>310</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>29.51</v>
+        <v>63.02</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17237</v>
+        <v>18269</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I309" s="0">
-        <v>9.02</v>
+        <v>1.9</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17237</v>
+        <v>17164</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>916</v>
+        <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>9.02</v>
+        <v>21.33</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>917</v>
+        <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17238</v>
+        <v>17318</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>919</v>
+        <v>921</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>18.66</v>
+        <v>24.22</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17287</v>
+        <v>17319</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>23.65</v>
+        <v>13.8</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17287</v>
+        <v>17320</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>923</v>
+        <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>23.65</v>
+        <v>15.96</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>924</v>
+        <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17288</v>
+        <v>17321</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>404</v>
+        <v>20</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.36</v>
+        <v>23.09</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17289</v>
+        <v>17324</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>404</v>
+        <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>15.76</v>
+        <v>30.97</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17293</v>
+        <v>17324</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>16</v>
+        <v>937</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>13.93</v>
+        <v>30.97</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17294</v>
+        <v>17325</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>935</v>
+        <v>938</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>936</v>
+        <v>939</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>13.91</v>
+        <v>13.1</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>937</v>
+        <v>940</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17295</v>
+        <v>17326</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>941</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>942</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>13.91</v>
+        <v>19.43</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>943</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17296</v>
+        <v>17328</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>14.64</v>
+        <v>29.84</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17297</v>
+        <v>17328</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>122</v>
+        <v>937</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>19.45</v>
+        <v>29.84</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17356</v>
+        <v>17330</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>949</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>20.73</v>
+        <v>53.5</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17522</v>
+        <v>17349</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.72</v>
+        <v>29.73</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17588</v>
+        <v>17350</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>7.61</v>
+        <v>29.28</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17589</v>
+        <v>17354</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>14.45</v>
+        <v>49.55</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17657</v>
+        <v>17360</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>961</v>
       </c>
-      <c r="F325" s="0"/>
+      <c r="F325" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>18.02</v>
+        <v>25.8</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17658</v>
+        <v>17361</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>12.59</v>
+        <v>22.25</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18274</v>
+        <v>17364</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>968</v>
+        <v>94</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>1.62</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>969</v>
+        <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18316</v>
+        <v>17365</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>969</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>10.81</v>
+        <v>15.15</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18320</v>
+        <v>17366</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>972</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>19.06</v>
+        <v>60.76</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18367</v>
+        <v>17367</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>975</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
-      <c r="E330" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F330" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>13.96</v>
+        <v>10.81</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18368</v>
+        <v>17392</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>35.59</v>
+        <v>23.13</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17097</v>
+        <v>17496</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>13.81</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>983</v>
-      </c>
-[...8 lines deleted...]
-        <v>984</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18353</v>
+        <v>17527</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
-      </c>
-[...1 lines deleted...]
-        <v>986</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>40.26</v>
+        <v>47.22</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>12248</v>
+        <v>17617</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>303</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>31.41</v>
+        <v>16.61</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>990</v>
+        <v>989</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>12251</v>
+        <v>17617</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>991</v>
+        <v>990</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>992</v>
-[...1 lines deleted...]
-      <c r="F335" s="0"/>
+        <v>988</v>
+      </c>
+      <c r="F335" s="0" t="s">
+        <v>402</v>
+      </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>15.91</v>
+        <v>16.61</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>989</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17536</v>
+        <v>17618</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>994</v>
+        <v>991</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>995</v>
+        <v>992</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>662</v>
+        <v>368</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>20.27</v>
+        <v>10.72</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>993</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17537</v>
+        <v>18256</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>994</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
+        <v>995</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>346</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>63.02</v>
+        <v>64.55</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>996</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18269</v>
+        <v>17299</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>16</v>
+        <v>649</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>1.9</v>
+        <v>126.27</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17164</v>
+        <v>17511</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>21.33</v>
+        <v>108.2</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17318</v>
+        <v>17464</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>24.22</v>
+        <v>4.03</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17319</v>
+        <v>17466</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>13.8</v>
+        <v>12.68</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17320</v>
+        <v>17481</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>15.96</v>
+        <v>6.41</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17321</v>
+        <v>17482</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>23.09</v>
+        <v>8.07</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17323</v>
+        <v>17483</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>25.95</v>
+        <v>14.31</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17324</v>
+        <v>17486</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>16</v>
+        <v>649</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I345" s="0">
-        <v>30.97</v>
+        <v>3.4</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17324</v>
+        <v>17561</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>1025</v>
+        <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I346" s="0">
-        <v>30.97</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17325</v>
+        <v>18311</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>1026</v>
+        <v>1024</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>1027</v>
+        <v>1025</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>13.1</v>
+        <v>10.9</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>1028</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17326</v>
+        <v>18339</v>
       </c>
       <c r="D348" s="0" t="s">
+        <v>1027</v>
+      </c>
+      <c r="E348" s="0" t="s">
+        <v>1028</v>
+      </c>
+      <c r="F348" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G348" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I348" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J348" s="0" t="s">
         <v>1029</v>
-      </c>
-[...13 lines deleted...]
-        <v>1031</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17328</v>
+        <v>18337</v>
       </c>
       <c r="D349" s="0" t="s">
+        <v>1030</v>
+      </c>
+      <c r="E349" s="0" t="s">
+        <v>1031</v>
+      </c>
+      <c r="F349" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G349" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I349" s="0">
+        <v>4.79</v>
+      </c>
+      <c r="J349" s="0" t="s">
         <v>1032</v>
-      </c>
-[...13 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17328</v>
+        <v>18340</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1034</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I350" s="0">
+        <v>4.65</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1035</v>
-      </c>
-[...13 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17330</v>
+        <v>18341</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1036</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I351" s="0">
-        <v>53.5</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17349</v>
+        <v>18341</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1040</v>
+        <v>1037</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>27</v>
+        <v>342</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I352" s="0">
-        <v>29.73</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1041</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17350</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
-        <v>1042</v>
+        <v>1040</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>1043</v>
+        <v>1037</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I353" s="0">
-        <v>29.28</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>1044</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17354</v>
+        <v>18342</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1045</v>
+        <v>1041</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1046</v>
+        <v>1042</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>16</v>
+        <v>1043</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I354" s="0">
-        <v>49.55</v>
+        <v>10.79</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17360</v>
+        <v>18343</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1048</v>
+        <v>1045</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1049</v>
+        <v>1046</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I355" s="0">
-        <v>25.8</v>
+        <v>6.64</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1050</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17361</v>
+        <v>18343</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1051</v>
+        <v>1048</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1052</v>
+        <v>1046</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>122</v>
+        <v>402</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I356" s="0">
-        <v>22.25</v>
+        <v>6.64</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1053</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17364</v>
+        <v>18344</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1054</v>
+        <v>1049</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1055</v>
+        <v>1050</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>8.210000000000001</v>
+        <v>7.35</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1056</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17365</v>
+        <v>18345</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1052</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1053</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>15.15</v>
+        <v>7.24</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17366</v>
+        <v>18346</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>60.76</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17367</v>
+        <v>18347</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>27</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>10.81</v>
+        <v>12.34</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17392</v>
+        <v>18348</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>23</v>
+        <v>303</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>23.13</v>
+        <v>7.82</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17496</v>
+        <v>18355</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I362" s="0">
-        <v>13.81</v>
+        <v>12.27</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17527</v>
+        <v>18356</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I363" s="0">
-        <v>47.22</v>
+        <v>11.41</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17617</v>
+        <v>18357</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>16.61</v>
+        <v>22.72</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17617</v>
+        <v>18358</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>16.61</v>
+        <v>27.21</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17618</v>
+        <v>18364</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1079</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1080</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>404</v>
+        <v>937</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>10.72</v>
+        <v>3.6</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1081</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18256</v>
+        <v>18365</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1082</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1083</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>64.55</v>
+        <v>5.5</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1084</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17298</v>
+        <v>18365</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>101.21</v>
+        <v>5.5</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1087</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17299</v>
+        <v>18366</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1088</v>
+        <v>1083</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1089</v>
+        <v>1084</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>708</v>
+        <v>94</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>126.27</v>
+        <v>12.41</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1090</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17511</v>
+        <v>18380</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1091</v>
+        <v>1086</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I370" s="0">
-        <v>108.2</v>
+        <v>9.94</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1093</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17464</v>
+        <v>18381</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>122</v>
+        <v>649</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.03</v>
+        <v>15.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17466</v>
+        <v>18381</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1098</v>
+        <v>1090</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>12.68</v>
+        <v>15.57</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1099</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17481</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1093</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1090</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>6.41</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17482</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1094</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1090</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>8.07</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
-[...649 lines deleted...]
-        <v>1176</v>
+        <v>1091</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>