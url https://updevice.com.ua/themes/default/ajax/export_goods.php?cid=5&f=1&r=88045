--- v0 (2026-08-17)
+++ v1 (2026-10-10)
@@ -14,487 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1183">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1101">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...346 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -508,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -991,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1378,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1498,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1654,80 +1519,86 @@
   <si>
     <t>Сонцезахисні окуляри з навушниками Bluetooth HOCO Cool air conduction BT audio sunglasses DI87 Max |BT5.2, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/solntsezaschitnyie-ochki-s-naushnikami-bluetooth-hoco-cool-air-conduction-bt-audio-sunglasses-di87-max-bt5-2-8h-/</t>
   </si>
   <si>
     <t>000012812</t>
   </si>
   <si>
     <t>Детектор камер Baseus Heyo Series II Camera Detector |6month standby|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/detektor-kamer-baseus-heyo-series-ii-camera-detector-6month-standby-/</t>
   </si>
   <si>
     <t>000012956</t>
   </si>
   <si>
     <t>Термометр HOCO Indoor digital alarm clock with thermometer HX44</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termometr-hoco-indoor-digital-alarm-clock-with-thermometer-hx44/</t>
   </si>
   <si>
+    <t>000013031</t>
+  </si>
+  <si>
+    <t>Машинка від катишків на одягу HOCO Digital hair ball trimmer HP71 |7800rpm, 50-80min|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/mashinka-ot-katyishkov-na-odezhde-hoco-digital-hair-ball-trimmer-hp71-7800rpm-50-80min-/</t>
+  </si>
+  <si>
+    <t>000013032</t>
+  </si>
+  <si>
+    <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
+  </si>
+  <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1804,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -1945,50 +1795,59 @@
   <si>
     <t>Тримач для навушників XTRIKE ME Headset stand HT-09 |4USBx2.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-naushnikov-xtrike-me-headset-stand-ht-09-4usbx2-0-/</t>
   </si>
   <si>
     <t>000012203</t>
   </si>
   <si>
     <t>Тримач HOCO Stable magnetic case screen holder H93 (display screen) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-stable-magnetic-case-screen-holder-h93-display-screen-4-5-7-/</t>
   </si>
   <si>
     <t>000012316</t>
   </si>
   <si>
     <t>Тримач HOCO Magnetic retractable mobile phone holder GH8</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-magnetic-retractable-mobile-phone-holder-gh8/</t>
   </si>
   <si>
+    <t>000012317</t>
+  </si>
+  <si>
+    <t>Підставка-тримач для ноутбука HOCO Hope notebook stand HD14 |16" Max|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-pod-noutbuk-hoco-hope-notebook-stand-hd14-16-max-/</t>
+  </si>
+  <si>
     <t>000012356</t>
   </si>
   <si>
     <t>Тримач HOCO Campo neck-hanging holder K30 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-neck-hanging-holder-k30-4-5-7-/</t>
   </si>
   <si>
     <t>000012357</t>
   </si>
   <si>
     <t>Тримач HOCO Campo magnetic neck-hanging holder K31 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-magnetic-neck-hanging-holder-k31-4-5-7-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
@@ -2059,95 +1918,77 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
     <t>000006247</t>
   </si>
   <si>
     <t>Універсальна лампа Baseus Magnetic Stepless Dimming Charging Desk Lamp Pro |5W, 1800mAh, 24h| (DGXC-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-pro-5w-1800mah-24h-dgxc-02-/</t>
   </si>
   <si>
-    <t>000006250</t>
-[...7 lines deleted...]
-  <si>
     <t>000006927</t>
   </si>
   <si>
     <t>Універсальна лампа BASEUS Magnetic Stepless Dimming Charging Desk Lamp |4.5W, 1800mAh, 4-24h|  (DGXC-C0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-4-5w-1800mah-4-24h-dgxc-c0g-/</t>
   </si>
   <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
@@ -2230,59 +2071,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2302,59 +2134,50 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
@@ -2422,254 +2245,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011191</t>
-[...16 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2896,59 +2641,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -2971,104 +2707,113 @@
   <si>
     <t>Фен HOCO Cool negative ion high speed hair dryer DAR77 |110000rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-cool-negative-ion-high-speed-hair-dryer-dar77-110000rpm-/</t>
   </si>
   <si>
     <t>000012954</t>
   </si>
   <si>
     <t>Електробритва HOCO Engraving electric hair clipper HP28 |7700rpm, 150min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-engraving-electric-hair-clipper-hp28-7700rpm-150min-/</t>
   </si>
   <si>
     <t>000012955</t>
   </si>
   <si>
     <t>Масажер HOCO 3-in-1 massager HP55 |4 speed, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/massazher-hoco-3-in-1-massager-hp55-4-speed-8h-/</t>
   </si>
   <si>
+    <t>000013023</t>
+  </si>
+  <si>
+    <t>Фен-стайлер для волосся HOCO Cool 5-in-1 warm-air comb DAR41 (46°C-80°C-110°C, 38,000 rpm)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-stayler-dlya-volos-hoco-cool-5-in-1-warm-air-comb-dar41-46-c-80-c-110-c-38-000-rpm-/</t>
+  </si>
+  <si>
+    <t>000013029</t>
+  </si>
+  <si>
+    <t>Фен для волосся HOCO High-speed hair dryer HP19 |2 speed, 3 Temperatures, 110°|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-dlya-volos-hoco-high-speed-hair-dryer-hp19-2-speed-3-temperatures-110-/</t>
+  </si>
+  <si>
+    <t>000013030</t>
+  </si>
+  <si>
+    <t>Електробритва HOCO Six-blade razor HP300 IPX6 |7000rpm, 2h, LED display|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-six-blade-razor-hp300-ipx6-7000rpm-2h-led-display-/</t>
+  </si>
+  <si>
     <t>000010403</t>
   </si>
   <si>
     <t>Android TV приставка Amlogic TV BOX X96x4 Air |S905X4, 4GB RAM, 32GB ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-amlogic-tv-box-x96x4-air-s905x4-4gb-ram-32gb-rom-/</t>
   </si>
   <si>
-    <t>000010404</t>
-[...7 lines deleted...]
-  <si>
     <t>000012886</t>
   </si>
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3088,59 +2833,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3289,59 +3025,50 @@
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
   </si>
   <si>
-    <t>000011008</t>
-[...7 lines deleted...]
-  <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-nimble-portable-handheld-fan-hx60-3-speed-36db-2-5h-/</t>
@@ -3563,50 +3290,77 @@
     <t>Вентилятор Hoco ultra-thin pocket fan HX611 |3 Levels, 50dB, 1-2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ultra-thin-pocket-fan-hx611-3-levels-50db-1-2-5h-/</t>
   </si>
   <si>
     <t>000012951</t>
   </si>
   <si>
     <t>Вентилятор Hoco Ice pack series handheld fan HX612 |200 Levels, 60dB, 1-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ice-pack-series-handheld-fan-hx612-200-levels-60db-1-4h-/</t>
   </si>
   <si>
     <t>000012952</t>
   </si>
   <si>
     <t>000012953</t>
   </si>
   <si>
     <t>Вентилятор Hoco handheld fan with spray HX613 |100 Levels, 60dB, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-handheld-fan-with-spray-hx613-100-levels-60db-18h-/</t>
+  </si>
+  <si>
+    <t>000013024</t>
+  </si>
+  <si>
+    <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
+  </si>
+  <si>
+    <t>000013025</t>
+  </si>
+  <si>
+    <t>Вентилятор Hoco Spray series ice cooling handheld fan HX614 |100Levels, 60dB, 15h, 50mL|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-spray-series-ice-cooling-handheld-fan-hx614-100levels-60db-15h-50ml-/</t>
+  </si>
+  <si>
+    <t>000013026</t>
+  </si>
+  <si>
+    <t>000013027</t>
+  </si>
+  <si>
+    <t>000013028</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3616,51 +3370,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea150f24e0eb32068c98ba6bce28e421.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f300df2385c0434377b43e9671b2c4c92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6caa0b5b24a27a0f3e6fbf4b16fbfc83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bce1981a936aa56eee207a7c6fd21af4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5045620c3d100004ab24041186c2ba15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0b5d3c33a7645606f975bb545ec5316.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9352e2115b81d79ee9708ac7647fea667.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d5a65b17c70d6d61eb49265bc0ad5d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6095cc24591f3a6fff611134b608a4c79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4680ad8fa387d8905fb8ba1f36c5211b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba3d5fb581cbd54a0f2c2c9ac663ab211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5956e98ce3d66a21f8f383e17d2a3c612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79942ce3efcb155ce761797c5f7de7713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d385287f5e6fd31231d5363af587c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c39f873e0506cf050c79b11688f58915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cb13599a72ab1079ffd0a7c231420216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d3f3d3df63614cd82b7854bf0f184517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386306c8b8439c92b86073c82ffa4d8818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39f9a401f0f5b6a0d8d7248d68b765819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1243b44410080a0b315634c1194b8220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f034943837798a37455204b88915537a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb1a8d680e34e4d9823e44c89018a2022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ac6ca8a2f3032ee083c96af848886223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964447e9b471865d5edd8a53f26baa4324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1eeb7cf8c5596fee453097c3adedf025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245ddc7d7f1f78c7bb6a527ae0a7e10e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0b05259fa6447a81df705171ce53f527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4660d61f89bb9998db65454e28605d5528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da19ed3a01391c0982e5d1c8c74565b429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f038cc2ed018633cce8b5893bfaef96830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4144dcf5d1f929ddb6a7d8b56f900031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262d2165796a0ae8c88aa0b819d67ea832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cb5e9a04fb30088cf5dafbad8dbee333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02615ace85959dc82aacc184186215bb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dfe4f12a33c8b105bfdab98c7af92135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9781ca94d774d9f9889a6aeebf4ec71236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1db45d39226f8327bd14516209809637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd1882f9521a71e14c42492f6327bc738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda624c0e1823319b3e08b7d9b18ea1439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fe5a43c8c7209f77c811efce9a041040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637154ac0d87e12f0b80613d27514ff441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6b405546bbba1a50a77a1086aa715f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b3e3424b84aea43b081fbb7bb0e4bb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded093436117d92a4c687c00bf9a0bb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d7d9549824a2a37300cc37ac41de945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7de7d388d8c2dedb1909ff22bdd350e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7666f3489ef27b2f86beb9aa08b054e547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e227b57debabb35bccdafc9542b71148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b7e795b36e3278270864a544d54d2b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef0f4391f59180b9d5f1c0f55aa556750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9291bcc6f85d2e30471703092b1903d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fcfa0c6fff9f58819eaa5ab527afd452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a066fa2a4afcc2fc147abdf6d8d8e8353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a303cf847bd1e25754b0bb71f1c9054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43e316ff3c1bea14b1223c69eda00e955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5430f0c96f802acaaac1dec03e16bcaf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04bce7e84ad149afd9d32c5b50b47fd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971634bdc26f5a13291f3a44d637383058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808d5db895fa7d2fb3e6a20dbd4cd25259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b655a0da10b21b2df8e67939b1a0d9360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fb4fbe9d78f58198ac5ff7cecd9a3d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9fc22115c439c506a0eb8bbcc4198d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b61331d6dc9b5c071faeee44eaba5b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61adb634d0e33f1993ce99c817764dd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b293831d43ff0c621b69a8032ac9ab65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d658ab5519345ecb6a5e447c33a30c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241eeaa31ed99ddaed0b06014f6a125267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b71f1643afda29aace7f27315b848768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1b12e7511af8c06153e96e8397891869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa65178423e585b02c5bb71fec43c6270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528eaecee265323ac9a29bfa9742c7cd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ff292aca227f57fe8ab6ffbbf618b972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514dc6bb685985660d420574e5d126c073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805c1556d20bdd2c69107f452b461c3074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea79fe5414e03e8d4da1b7ef0d17d5875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc597bd3e00ba3cf5f01cc0636ce8de676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a963c1df999717ad2db752c77e047977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44717e56b106225dd452eae3401ef7e978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57844979cedf81d0dec16f2d042b7b2879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea3083df7a7465e51b3825e239fee6f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88025085d2999663e283e0c7c9791e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca8b95a2b2520979349d68cf3ddc1e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba26bae6e1892899fbfb57168ed26ce383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1224a99c6a47be890d28c1a19b7702a184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e65f003817a9546d513360b6104bfe385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b262c40e46656dce91966befa0daeb9386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73edddf23a0246255c8f6e7182a2123d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abef7b993542f64d1484967b190264dc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67872e8c4e8d351d2e01048e98fd0fe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67937af5d826a962449390f483a2e78c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650dd7f86ccef147af3ac7c7640305a091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52f649f4e5bf5855a3d39f0da16f35492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b07df1d7a62a57d3f8cb92bd4aa65e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c575bec7a8f82b13140662d309508c594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220fe9612ab1317198f73c018aebf5f195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc19f10d62fdbd6ec950b61a2e96f84496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6544510251f0bccdae52884d519abf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fbfb4b98d0129a049366a9b164a6ff98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c42ca83a19c9f7556643705f3d68b399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce12b73fda5e74002c740b4a7e835208100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6f6fa3ccbc476579f7f4c5ae27bdf9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f8a26a578a0ef4f9ba07b8c4a6cff7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a296eb98991bc67eeed27b1818a081e0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54166d66d9e9978ac9438f94b8e229c2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195a3b3b5a64fb86e825b1a1d95c0894105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec851df6e0d7cf253d719d2e0e6a7f6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718d03041e8a5ebc7d8a5e601e3e10e8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b1e76a5cb4b0581e8c089d22eabd5f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64980f169546f91cbf82c5c540f615f0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5149863a5f7e825f0156beb8cd5e01e1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d22877460254fbe7e88fe4e83b2172111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc01f7223ea3ee1aa540663ac37fe631112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c6328c7c3e8e152132c72a92e5cdf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac060714335eba048dca9d0181700a3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb11b2bf4fe0c17e11acf0e51d6fd1a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067810ea59d62d51c35f4cdb56faabb1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d022ac0824053db4b2b1fa44d526281f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cfdd468a5d8748c46f8ea2be6b4564118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee2dc5a2134edc4efad995b21119f0d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f1944e779da1567f8e3968683aeb9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f839171683ff867df539522b3647ea121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe3ce2194675c52d22389b0cd43a4f2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a436ba227e46e279bc091add3e4edc7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02e6b0f429b32290d625a33b9e1cd3e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a0ae93ea2884128e3e496d5220f47e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c161810d1f4a8299be6c0effba9d19a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef5b85c4354cdbc7fdc5f82923b2bf4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010ce275ad4ff80ec466c41d34440674128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdc9f566bb825123a07f8655ba3f0e3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e514230a591ed59bf83058bdd60599a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd897df9e472b100b7cf53d6481e0cfb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddbcf86d025a0ab4ad49d6250149fd7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea8ec0bf45cba11f3a44f5b21f8c156133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0382750fd1195825d06d9a6b639ca4d5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455694493e16fe189a7ea805cd75bc4f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e96fb76818456438354c89db17f968136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064df976588a65a483304a5ec3602c4c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e0458b1ecab2db150d6e126c205f21138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe6061e0a5cfd26d72646fe23cdd5b4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08fbe06eea39a6a4f6ed10999b47329140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ff60936f4fc656039a8f370a799288141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d1499dd270633493037846b2ba224b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb1acd71d5db478db5773231be00933143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69263cf93dd00ada3e17974f8409d968144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38214c9cce50f55be4e3f17ff2d8a9f4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258487e0687a12cb5aa5b185199ab563146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f73ae7c8f369533d60d7cdc625cefb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ff8e0e8349448638bfc2866b675379148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac8e236dc81ef4886479ed304c38b0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f200e17dfbaddf5d3dccef7f763ccf2c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c835ba301d0acc7414f099ae3d94d0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1885662a99187a0809ce3f10f2bbdcf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61ebd379e428bbfb0354b3237a5a5a9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1b8c41de566d203d4c844dbf6799dc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b97747f634c8d14137c3d32464ee81155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc40edeef314b9055f068b35e7845a7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da14692b79281337e438c5124ccde022157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47eba9364478f950f35246c5a196901158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a75a1f0070ad823199e93a04c0ed262159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c473099fd07c48560f461a136b3cccb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578a65ad363b15d67ab2aba40eaa9154161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34bfb72512ad060c93db6504f8bb8ff162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeafe513e71f36abd510769c06db4090163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0f5fd33c5402efb9e206d7ad8b5863164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eddce39ebd37c91de395a2186b6c4e9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01af1352168a7dd9ad3228599e9939d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db498ba71ef2b7b75fb5c86877831bf7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160a3718574257f7c316e3f1c4690d83168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9045d0f8bca05b23304ff6bcfd32a6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924e5dfd4cbfde8107bd218dfb873153170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259be01b71abbb0075d891609967b4fc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c829939d038ee0aadbac5e47b6758a18172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9230bfd092724d252188153829e088173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e96a800d7039ae143fce1f09724cb0c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff206296241b226b1c31cb7b78b44714175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88368f3e154369d71303db471268674176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3b4047232e1a529fab147cecb5136d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69415e1ab639324dab470c5decb61817178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a6b668c2d20828719b9b49e5f56ed1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f3bdefbbca820a0fef60197dffe656180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85151b0d8f1532f1b03ae6c32bc2cfca181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3978d80906e4e1a21f20bb66a47e964a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c07fc47043d6837f982771b1ca3b9db183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67418389cf51d50cb8c32ae5c441788184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0659e46c9ab52d52e56299821acb2638185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd5ffc789d2b31cbc6f7670700b722186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12acf843a42ea096e9ec06f11e249be3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eb1c41eeb7190b40191dd82f4bbfd8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6879f36f6a215a93d9ce3c7745e43a74189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedb8bfd1d91e1897715eda136a82ec2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dbe1c16888f4f057f8974258959827191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bfc83dff0bbe1f88d98ac44d76d13f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6090c4a26d20e2903a67ad578468d5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031edcaa50e241be617e577fca51e799194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a2f3b95977447b5dc62936a904a3ec195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9e501d6db47af8908a2a8ea5115e34196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a88b51f38c3c4954da071588efef923197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6126e1d24d94d43fdb34ff4b8c8f59198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38461aeca907ee8ef3098d0a1952ba85199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2991a485e2a58daae9d6527bc97521d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5234628cd736330c0be90120a81c210201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940615a22a2747bb05dbd231ae9d11c9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4990bd94795b54eb43302638fc80c5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73cf3d831113cdfd5d4a9c8d42876c4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d706c900f5e7691f24d9de872658bebc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a1ffbefe23930744e34f8f505e37e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4408bf963263025a1eefa502d87325207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9be6d4d4e5caadcf7440d73016d68a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a3cfa839d112ca176218d6bfd5f5a6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2826996852d9da446a52ceedc2d715e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0898e371c940bc2cf3fcb4cae73de2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e015ef2d11cca34b273b49f3bf2555f6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4497416f36f1ac2e0a2dc0c501a661213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21462ffb3ba287fe01cdf0bc59e623d7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd32cf488a3130787c357ff9fdb8768215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09879c72fc52abcb616b2a22600193f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a918ca2a6beba4994d64b6d1410e278217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8952bb8c05927887e9cd51549e33662218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791e42795aa61907992b7104efd0a0e4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3f4b10578ad88a9e840606c421d49e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66b723d8943267aa9ff713fe756135b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c459a2ddae853ec9e94faef79f6abd9f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5ae062577a92c36bad568797a372ec223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949f5b93df407782ec08e1268fcc7473224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebada2832ff18aa7a1068f363e595087225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bae83c260b9775ee59022a75044616c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f86f2f0ba2015a413c316f39ebe351c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0437902875d0bd26d1a034e4d4fddc6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ae306d6f96906d1dbeb96c81e3be98229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cc55c20c23cd01158a77e2087cc97d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabffbc8b92d344697624471c5e06173231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c360427083e8d6d894a40b563d282cc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fef7cdccb686c597a9aba319c5f646233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38db0af733659c0b850984b2908a6e2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5070c15db331b53008e9a776bb1494bd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4da690d7720214a2bfb41b362032e9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9359b662564764dfdfe374e7f410f8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9774a7ae0abf0b11ff0966a3513515238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce39d42bdef89fcd4a5c2382452e1f1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f15b3a3ec169968c14d9a29af9ec939240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62780922164da6a87739ccd44fdcf48241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027a7c180b193d8c5809e09e714653d0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4427b8267d6795edbbb65c0f8fe6f8be243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2ce9bc54fc03c9297138b2f7b400eb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d373c060bc56dfb05751747904485fc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589dde86225e645e0d802d93fec8f4d7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac81af6badc86ec1f4f7612d9b5291ae247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854ea0e6f0c77a0eb9530f6a7791102b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0ec21c8da774f3fc28c3b74c91305d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e91dc9bcf6f388a1f68e25c00ddf4e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465e796ca7a0e4912571f1468fc97133251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70666b234305103d36ac6119195a6b6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ae02560489722eb84038fa6791a838253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d64cb1f8ab8bd60c6ad106fd1a8ce254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b41559a12f6d8a542d16de1321549d5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8e45088cf3dc10828c6eea8bb8411f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d35bc0f8ec003b3c0d429ff11486fda257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e1f605cc24a7361a9d79378333492d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaaa71bfd1d1cf1d714b793bbd0a716259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f9a079411d44432892d510587c395a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97dab0bdee94c8b52a86b935be865c5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ca2fd18a5c5db30b64a852f16820be262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18d4211bdd5bd750493745e16bf1604263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146cd66f951b1af1e1999ecef119c39c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cdf9db2c8e1720c61f735afbb402fb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f93e468001b97503b4132744bff639f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f3c14efc9e951fcdde45ce3d110705267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e70ba7535fcd1a85bbc0eb2215eec9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa93b9384415a61e6d04e0a0f2dc2b7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17c2cb96807501d623bee9601333e51270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63265a4b89a45b6fc36ec654b0d2052a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d99ba39cbbbb9f5ff2275f313c7a628272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d071dcbdaf8047088111c78726d2c66273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aff88cfd1af9e7dadb1875f6390ff52274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622c2aebb2add1fceb8c5d44f0a3c16c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9700c03a2d15646a4556dee3540d1be276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456b3ae51db4a0dc162fffcecacd8d00277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce89e98cc850653c8c09ba1a2b411c3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2002932c77ede8218e81980243d9b93279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa52c90f937e4143f53c870abd3935a8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81201434ecec38327165a5449d6b2c87281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a677c71eef03e88f5833bca7082e4de3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0572c91404e8a90473038d682cc39a13283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc64ceeb8ba0509bce402f86e28b33284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58504a8d128da1f1daed68d36ffdc272285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978f17be11d44e8566f767f8c6a3fdd8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c615173a3cff5e1aec72fea920cfae9f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91f5d55ba7bfb95fa5fb2ec42819329288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61fd2c329db9aaef9a5311f01ead6b1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925ba3353f9bf2361d61e23caa208409290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1014bde14fd5ac718ad7564759d85194291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f58139dd149ec9822aac50a2931127292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab142ff8329a038939a387aa7486c33f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a501977c2912ad45aba9399756c0019294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec8c10241fc539686d0fbc7bb5517c9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9148f7b9d8790337f234c26f01b37d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7004445e92524eeecd0f909ac595b1b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cfeed5349a7f26722310732414ef1d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a35ebf152839047f2452673d51aa96b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b23432784db83a6fb8584a20fe5ce5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af11e4596ecf8784b184475635d2c0af301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f07baca29ff28aa091aeea71a94b363302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9c34043277ec1f36e47a92f6e03c32303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecec9ab963c726be0806e73d150183cb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904b563118f6eb7a2e493c2549adc200305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b5f13cdf7bb95e54d2d47f02ed6fd6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b553aa65c61bbc2081d9a353a2f265b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df529476c1347b7d49630c95ece9ae9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a593b099fdac11a45ef6beb88986b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d6c0971aab6fb970b54349de3c646310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d5c9b15bf78554586b74cea84132d9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ffd6f0f4aa20965dfd594bf1acda27312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770e4cb60350500a21cb4b1721b10588313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a22ebd794fc7ba8cd81b1fd87159f9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addbfaab9cd116506efdb1d3ba5a36c2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043d0ed8949666519f056790d168d9f2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf31fceeecf9d6389500493b8d618295317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a211ecd2c1c879e480b2d4214695aa60318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4802e9c335e029524c29991fc48abb9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab2b46cab83389c47ff8764d2744e70320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5d5dbe8375b2a893bf034e11fc52db321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005d5e82f96b1407ada4281da4d28782322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7185783c08b38f4f407290b55242aab323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64137791afd1fc245c0bf6c40bc6c5c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ba29449fbfe9552917b17faa5a0ac8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5ed791cca57952f02ba6e7bdb3353e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ea7eabef059022b6c64952d4d63436327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f11ff9e50720f1d1124509d8f4886f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e003ad716bde4b9ef11d17875329a1d1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657360fa74d9e9686d5dafebe0382c25330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820a33674b36c54086c2c38a67501ec0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8552748d2ae17acfaa7fcdc31b15b752332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b83b8617adfa07be9d5119374d35085333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb0c9242c7aff3537c7356749d2f3c5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c89d62549c2500e8947363ee44cbcf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b9d04adf5418021ef1fbb8aacdb058336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7d1a19185894456cf177095f55d9d0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff39c3cc026f433bc45178b0ff90610f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155ab7921a1bac86f73526b26d07a605339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ae5d3925439c5a16a012ad45f4c848340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077c18b6e497afb63079c81e869847bc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aeed463dc01762288220e9de9e1d23342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0cf539aa7772f320c5d2f6ffa4de8f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbd42689f84950f6915c8809b7d9629344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d71d56672943cba5a7c74a55f13433e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a144226cde1f0bcf523c581a2473c9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239cc3247cec24b35255208cca7baec2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc1b66711cf87417273b19a8b79e92b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bf4f47e0949c8786ae03687b081e2e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8194f83c264dc21074153c360ff0c6a8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96394c6a661bfd64b17cd862f6b892a7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e346567262b7963afdc5fcf24e991565352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d8bdca6fe75296dd53cb74b920241353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488c928f3ed78f5e8cbdbfb2d10d0d03354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3705cde49a66b14fbe10360a1fb44c49355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4526daac328c503aaec0b2c34e25141a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f72a4b464ec984f1e11b508344207e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0180dea890aa209e206802a6ca22a0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdca474513d66ad116683fe65b7436f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71719f471c144280cf3177816d2f4735360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f702f7d38a8a6307acd0b11653ad5e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe020cd2e3b06a247e001d5d85e1743362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf5a98bbf12504211c7c793623a6f86363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b6b5222ca4bbda18d5a1c0705752b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550f556f7cb366a0c42c8dbd1b92f14a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3639d559534572a892d244a9406e8424366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2687f50d8e3a7ab58966eac16683dee367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2a86debaa27f9207d48fd02392aaa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375dcc03fdaca20d7ac7f95e05870499369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21b03ba83f00d3294e4144c006b9167370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72edde07060cfb58d413a2a42c2f0bf8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b84ebda6ce1b7ac4cf61f6b0c276c63372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1744738c09d5a4e30193f58bac6b982b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b37f5565a80be862c93aa25cfdf87b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092293140b6dfbc722aa2db3efabd06b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a81b0e0c8be686708584e89adefae20376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df0cbabe9599371eaff0c15abe8551f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd4eda47c7dcbc20382e4f4b44942ed378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5eead6bc13cf9319b1b649709d766b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b720400989940924c4ce9b6b809ccc2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c85c2316d42591a79181552962762381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961dde1b9fdf2fd0ee93bd1d0cd17b45382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124a4774da70148326967075630a61d1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40ddf31c18b95ca008fb08ca138878e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef9db25a9b69e8eea01bc170f180ecc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969dbe2ff916395cb4d0890f542fd77a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967008c763965646e42e52cbfcc93d89387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a9f36851e3c68538fb8c4fa87e14ba388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a66ba25b221846c8ee69b6d468478e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0a45b2db824bb15ea2c69b51c2488a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93557c75525130a07082bc5ce6493452391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d8ce08f4964aeec93b6153ca153c99392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d4ca5a1e0d669e954a8caefa3f2e00393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5fe31f2fe3aa15be5a002257e0a9df394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdc39782b4a6829afb0b21007d8223f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb70756ea0b8281a51aad5a43c91be74396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df92b32d9cba9565cb4bf0ed598f3f2a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfa9e53f5d631639275c47968ebb7ae398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e74d61782ea5d848e04935c4dbd3a44399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f8c9b72437f872eb061bbf496488ed400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40031c39936a3824ca9e8467aa7b2999401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e1ca4931fae5824518a375080fe9fc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c6ae165638a6c966bd1df5607ee57403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c33d0414690ac99aab16a8e4877dea4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffce54cdc2fbcc0fa6bc76dcb6e4585405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aecb0e8b9cf59124ab65b3e30d76038406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879685695fca973ed920caa898f9343d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8a6bde8442159ba8248bac55601400408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b5c38797db85f4460ca8e044201f50409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f265eb8235269cb83e33bc673d73eff410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3605aa8c1f31eb66d6e1a78fbb2c003411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8108acfd7a925e628828da0d36c518fa412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178f7e9482f7f0d40d2ffd0fccd813b7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807175140243215c4c68c969382237e8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f64148377a43270aa34b340f58c70b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe5e9a714c0dd840f949f4bb3fd86d8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25a2e7fcd4403669e894e9d59c194e3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69333bbd54323f282005517e9506b602418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba44474a34042f4bfb82d081c295da419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7615c0680eb48d51da8f73c14285f885420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f19827a0e5872ae1bc208388ef67f2f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951ce6c7033a64c73df2d083eca49bc9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efbad3e7361512971377ab3076fd20c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f8e6dc529e86045d244d7f8313cbcf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4704849de563e4daf36b06cc28c4318425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1385642f938eb5f0471b3d77b72385f0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e262350abb1876157559b0f162d7e4a6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc3581daa43f17a34bc7114f12e42c4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b7334a7be7e5dbfaf7b5205f0d86a1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee1e0a57cc90915ea340de0a2438ee9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf90499163ea7c5a594c1c57296434b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861a389e26d3fd3ffb5ffc30ae5cf8ad432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3839bf33960f041117defb29dd72a0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8f4ec517c4773cbac358310afdffe2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0366664d8542979c90befc5cc4c0a58d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5e1ffe9afb72d660b2f53c48a86e88436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb1d5246f7b5ad8b58b181a4d91e8bd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f488c7e1829cbf950a295161c1ba92fa438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59881f74dfec18cd5f69e697768a890439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de8d29e867b6b244a0fb88f71fdc55440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2c2eaf4b205d096fc02e4ef806a1a0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815ccd26531f02132be464b8824c1c6d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f52efb1c98f6b3b0b4fa8192c411db443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab7f4809440a7bdf63e680f3f475bbd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7eea599dbec025ee0e9ffef49d7baa445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ccad4381422b820e028f3161408a9a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1622af33f797daf743a74f47f9e7d7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c265b20ae2caed0e43ecc6c266ba25fd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5386df74b60f7af0f96449551dc7f4a4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b80d9e63814412c28a47fbe40e46c66450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17fe845c13df7b561702c77b847d529451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d815b7ab3977a965759ff7b67d8f4ac8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3420125cf3e2c09525f4ab3a7766cbd8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3674bbce95b8b4fe155d055755eddd95454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141df03f8da8c5758f6f4df9d4c3b9da455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea6b4427d1ddc3264a7e699740e600f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565474194c6755f6dae6a28b44ac5e46457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b355ffe10ccb0d424c7c4d9c1cd9e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759cc60ffb8077e6c02c4898bda82dce459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a7b9e5d1dc48b6a0e20a01115a041460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f9d3ecd4880a79dc3bd8d73b890e60461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c74be17e7d27b91401bce5282a2fda462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926d7ef16efd25228e4d53aa95c0f612463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d869882c922dd6b2a973ea55602c06464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c9e7d6f96505f936e45c0dcf7c98b8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3cab966f353d4b58d7ff071bdfa9dc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec40d2a27fc512494617459cdd659a1f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295556568f59d43d61866692e8212d4d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c19f662225a9a338ac4a1f4cf909d1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c131b1b86047c8660488d7c684fea589470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a12cce933846458eb7436863f4f7bfb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87041e0301d06aa2998cc799e7404e35472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659b618bdca7294ab424c457fd3614e3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c391fc9178dfd5b21c04621c4f43ff1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17b122770bfc7af110e9cdfcbe028da475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d34d818227334cad3465a9c567aeb5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc6710efcfaf6ce421d34f1e0951d3f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c87a4889706c435a73e75ab64dddd8c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08036eee5275c551b32c490da12b80a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db62540b3bdcc2696d2411120a6869d7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfd93a21c1dcb3ab936ae107e5577dc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae27d7decb40d9b7381024b3186c2559482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd8d25ba0f5fec4be0f9107f6082a9a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0310eec5fd891dd85861a4c377e9e4c6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b1dcf67256a978d658ed2fffcef063485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4b203604eaaf4f09cde66f63fd81a4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20186d0b205287811c80e2e11da6e60a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d900c658a2248101434385193be252488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6963d4761ed5aecfca606626d42d6721489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7d10186dea5246201d2e6b411130cf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbd28a9efa1cae8fbaa65d7c067fd55491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f9c5ea8adfe2d37158ad64b1f4d87492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155d81d9565ce5e629d748365633f524493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d2583e5ddb3ff4ddbfdc9109581fe4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5991abad81cb5cb068b9083107f49249495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d834bbf80d2c3d150c8ce4f47932048e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4fbdc958de861b164f8d03ac1c4438497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0956e1821dfa9227fbdff674345fc6fd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d580757543ed5ff848c8cc689ab73c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66837b9935ae256afbb222656d4db5a8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cec097ba03856b45ec848a05f7a3db501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abd45b49a3112f3006946f93e66d4fd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d6aee1c2fd8bb1b61ca9203f21681503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e08c7c19a6b2ce27a13374d8d7d08c3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d29990dcce463517b0e6002cd3cde505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234e492d69ec012de7730c7b28a1c13a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b324852c0947d294216c8562392f05f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410d303161525f7bea5ad720d943f587508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5792aaecd1a3f708dbe3ce4fb0a0d42f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f42cd0fe2b6358712dde32467403e2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27ce4730bb7eb03c13b4b7390e7ad99511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70c4b8cc7d33058495019c0c84a1313512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb61669f0e0b9a129e8984ffb7f52bc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8a451ee4d5dea9e0079e5bc10e3f70514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be140bfa26f8ae3d0a7df39053f05f9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab253327459dec939108d443485f8293516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b683054b6c1d252808e6def7f0109a9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3698fe22dc9a59839cdacecc793612c2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a7e69fdf7778b4c05e154f36629a02519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5990d0ea3be91f86bf12e36caac4f1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077b88d96a25b25d48d7d90f783bee13521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf9920da722ba030382ffe794289c62522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8948b6fca820c6f6c74b73bbf3b01b5a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24e1128dcd40dcfbe212804391a613d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dd7490d66fc9078825a996fb0e9455525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f412420dd824803626e30f147fc2fb5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8963bb2a517576e819a9f047f9a338527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb1c8a58d7d43702890378870da05dc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aff8840c1de26c564d3df33c1f799e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a984e9adaa0ce8f835b5f44d3db6d83530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999a13b1dddc693edc18798c92c44ec6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d00fe5d8f0a93b06e9f1c01f6a1a44c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf115d9b84f4e7c530d3e00307573b6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef1dadb5963bebe7e06e6903f0f88c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d17fa84608782271448de4dc9d78a6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d55e872ec96a0a6ec747c3f8247b5e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fabbeff8ffd90722aef16c001b88363537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c04d518f31b2ffd4dd2a49007b414b6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a754cf5a2733d374796eca9567437037539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b5360b4f5434fb92637d07f1275c0f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d55b7d14049dae8cd6c155c6a242f9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bc669e78d59636735f92fd2bac92ac542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0686eadcb1955d267e865bc9147624543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d61c939d23b5408560c3c5388c4140a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646159774814df79b9aa9e2846885ac2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a6b1db976a6db5cb25effff55859f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e62355ec6be93423f72095144257244547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4235c497b26eeb87ed1aef8ead10af5e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb40b33b2fd918995b374175ef4642c8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eee2f20209c377f8e5fe42d484b5f7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5766994b66db432043eba38edd6a3b2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b3b140cc818ecaf27661770dd076f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc0eadf459f2982ae50d41fc3add480553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e60b273c2658d3c39cfb3ca0b92d02554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79304e42bc5638f46d1535837fa7ecb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e26b7755c70c09208b0c2ccda03f15556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4459eb5b5cd6f264a4b4f31145cdbea0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ee126d45674e8cdb450de287e47fb7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f2106de4b99ddafc1ed9cf59a42bb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a4f9510b49f4075b62d7e8c7b04c6e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffeb9d3c955d92bfd2c4b37a500ba3d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e060f12ee16045cc486511977be7278a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4343c696c0dad5d6c66ebc3b68811ba0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e6751c336d44eaca8509bc111d977a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b05561fff4ac1c62bd4636df78324d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500695c74d09a4956bded63d6963b40b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbb2b7abda3a35c47122360b6a5cebf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b034c50b52d935ad767049eab6826edc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf5bfd34e8619cc73e58b4adc588bb8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff95869df0679769fdbdea42376fc99a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eed634efce449b89aa097653ff01c4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98842600613125417c9a058ea4c268e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb346eba8b9e14188e5753a847b7a414573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb50c1addfb91f9bbc03dbd85d424d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8765557df9941e5894d72afe16f0415575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e353612f9c57d34495433b62a53da4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f009fccae20d787e8cad411d15d37d69577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed8bb2c80e6ef96ee125737102a7618578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7309ca3b053ecf89c438f07df9fded579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ce54748c27da95de68e55085a278c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad89222ebee6823feb01c47f21feeaac581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648af0df11b887252435e1993f568eb9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66c54e35e92acff37429441ba1c0b9e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4cce9706e956edfe89a4d68cd3c013584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07256b61410d1c621bc487fe9bc5325585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefaa83ad1944421c4648ef54fadbbf0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce1e7e5fafd5006c6a84f9b0964a5df587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5ed7a53d811f8abaed9e3ccb8f14ad588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba0fc48445e9e2112b656b8ade393d1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca4a13a1976d9afc018cbf16544be3b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d1cca6af70f24d0dd493af1ae13dfb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0646a34da02edbbcefd87caab652cb3b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3e740ffde80da48cffc476f9833908593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26a573c870dc8e19286dbffb365bd9e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d15be2789929aff10fc89a44ae7f7f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06fb5dd221e74342a6d6ff2166338f7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e113301fa16c7891819c4b567520d4b4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e947ef6e12a20413a2a8a29e32faa4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d716ee9f3542bb3e04c01500659faf77599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a6a35d50186fd0f10b67b463cc1fd3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7938fad9d6dd2af3700181bf30b2e19f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c276827adb12255e60cdb6407f364b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1b4143566ba58dbf375795ed14a70a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc2d621b9959a1af7b844c732ed39d3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99af89fd314fb9d2b5759536b61d740d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4afe61749538f99628887219033392606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04815a974124ab31debfe097dbcea328607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420362d36a9c85a2a30a89c9f03b7daa608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5274b6174d5070f8ef3bc70d216e0b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7372ecd011bb16ffbe9484227092cfd0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a6facf4a8d94abb4f0a827895fd68a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5613f15152ec483a309384a118679e1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b3cced5dfb447a3bbedef6a50ac47613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dcadcae4c7d1d9815046f1d5d02b8c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec641d0541c5ccf3b9300a8ce23bb5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6354b1fb889b0195be9f7a9b64aef288616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcecd375650adf3f419a54a848feae3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5503a9b779659f0a4ea465a653c135f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3cff3537daf2428406990c834b8d18619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc10a69f1f6fe252068b3248b668d545620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c290b4b7a9ae25444fc6be890ba8f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835beaaaeb493a8a9a3c7a26dcdd3cca622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e7c78a4e36ed7c463a6cb0022c1709623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a097edc3694df71bda14e3dfce164920624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323180f69a23fad32e2d8738a3f2a9d8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecc648ab776f624fdd39734b1b7a443626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb81de343defa2766976417cb108364627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd6deb13844396a2ba48e48ce1d36b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cb080cf457e87bcfc588d36fd04ee1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376f8d37e61dc6cb2ada416b9c1f24c5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d099a99985950976be0b39b9bb61aa631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6e7ad0a91c3c923eb5bdc5c1e3c5fe632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04acde138b2faa06007076c0fe8104d6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530134b4f7746ca9a4adf2ec954cd16b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c712925a12331ff1f8baf77a5b73ec635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25cabc56e3586f130d26813f96330c6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7060564957a1e597efa5aaeaca5a9192637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f80497adfd870489ebb99633184cc8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b93d006f3c69022f44496ee10361f0f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc300e873f4dba9d2e8f50e6d0a1cb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0512321282a271ffa1b8fdb5d3de3fcd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb3cf78a705d0ff281fce1a038df7de642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133abf76cf95efe11cfb23b79af39039643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25936098ad2fd9cf4341e0e5f25aecb0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034b89e35669b2e42bac0017909f13df645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c1c4d091c15602daba9552edb45556646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81b5bf3eb563929cb09dd3ed1cf0aeb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea63db92ce74dd3ffaaa7c2bac68f7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466a57a4320a61a6b96ee2d2d6149afe649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecafb2e0f03fc7232424302b0f61795650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab29d8343b3f161e7f5b6c844cee75f5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05cf60a588da6fd6460354fafaaee19652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f4c7b75899becb7536105c1369943e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21e36a6d3623c0023a5d4d40764949c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d930578b4c812766829c4a30d0d7c31655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757de62a4272a9a1da9be58f856a5caf656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588a1d0154e8340156b814abf72419f4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acd4b3cc151a15697696832453ec001658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45da38d5eff70295cc41bcf4689f4be659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabfbd4fbc70f98d9d76709e5f9cf930660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2bd3dad3fb218e70574286d4518ed6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0250a5aa7f54b65af1c44229d60de9f9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fc901027be2c6d37e06e5870f5fcdb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8ff7892b78daa0021051e467b0b7fd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec59060f61da5e871c81e32e57d340665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67c9cb13ff56dbb624042273bad80b1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3c424163cbd0fbddf122bd9142df2e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a783cffcf8129f59d2984e28233acd41668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0195a3c90e77ddb96d32881e705cac9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60272932d6adf24cd0b1b01c716cd92b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7674bc9a66b2c287570893fab7d5d433671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365b349a6a41a9038069b4044a434853672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1428ca8c825a8de8490a77aec55287b9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20137749785a5ddb209e2b269eb68f18674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44f6680006fecee560a29bf4bd685a5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214d2152823b3ba4713351f56392bde7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f138ba69406593b1dd5f9d9057c1f5c5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0631c541438bdbfe9094642a8e2643bd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b430acd4b03e19467f845f2b19a304679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315a468a2a1bb51e96b8a66d0207019a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c751be4141b9fd6bb3f281ba59d2ef5a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717857b2d077fe956ef171f0f25b2528682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02167516e42d77c475f4b1ab65f7a423683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98d059e29587880935e254b6922f93a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3654d8fc3424987d4548e17570706cc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb83eda7322de103f5b055f200d96db686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36546e3869ef20e3c642d1071e17d90e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c45856d80b03859f0824bebd7ccf7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b4713289b4f69ed6dcf3e4e6452914689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7394f17939c9c1e7e2081b690389babf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8c7c0984c7a4b0af23986e4cfc2695691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed32bd23a5c09a65439485aebfe62164692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec30720bffc9deebfe27371994f3c00e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62867b9ca7587ba033f4542416c26430694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0d12325d1c35828dd71880235fe8ba695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae6accc675b79d738c74d9b103cff49696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e86e1e405993fe31883dd0267ca41a4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d8f9bf99c21b2b80b40b6aebd7c3e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505818588aff23d40a37aa4f06be45aa699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b1e3bba9996287415a1f458ba1a10b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b135f727e8b3320dacb090e912ea95701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885e9b6a8639b36302f5ae59cca6832c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5b9690dedd9ecb885a6422f589eab2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec55841538326a0b69e319c3022a6e5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a24be6cae54eca7c2f430ea6ad7e74705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d2cc796556ae4b291ae4d2ddb25a2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592c6e3bde43b047812f268962f231f5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9e0d02856706499a94baa6768ae109708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2b209594b023b5fd12c8d01a1e49ad709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8485ac4d0232207e03fa546a97fc6863710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86b54103c95710f57522f3b8d3a4a90711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b525b6f14b2d22d8e54ea08df82dbc46712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea578c5a4df2164b98b4d662c0cdcde713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe6502334bbd498a98b74cf9f7639bb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8294afbf9b3f7d3849e16b861e526c6b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3636b8f636aa6c0fc64068ea5aa2ef716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925368b38b42eddc3a9956cf98e9fdc6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec7413aad7514bb1ee8e5623deb036e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6411a885e8e53dd3ccfb170af9c12e3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0c768d13441986890decad18bec0f7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f974bd7b50b3675a9c32d8e72d8c023f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a36a63f8d6cfcfac5a7052b4df5aaef722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da33e297b402ff665c0e52713fc397723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e61b3ee316304e0db09a20b92d67c1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e988c33effed32eaaf323e807273a946725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e497621b5af56672462f706f61748ac9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4cf5afec5b2cf54337b01dc2a0fbd9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a750432771a4a8348cb88af8097f24728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a02bb2dd61d445a8e059861bfba1cf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1163ca586b2a6800da8f14af5a38e69e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4b7a4bd98ef102bc848239c3f47cb6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b1c624947071c2c6e9b7abd48214bf732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d171739c8622b7e611adc4a5e35db97733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35562b77e95b13bd39001ddb28f09db8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad3c0fe1ab23b71c19324ff9f9d2990735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0609f923233790ed205feadbfa59ecce736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3918aa56307ee9b788feee14d803b72b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73bdc90bea526b1d928b0dc1a99da96738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc20caab82ad9a96e580a9260ee5b7c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167813f9c4d3c5f9518932b903d75cb5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e195a84622ce4dc88f14499ff588ef741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943cfd96896e1e5f0329e1c44a8b0bc9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995e8e9d82b0d9a9cd5ba62ce53520a3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d21aa1e750f1b321372e8f4452d4aa744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aea70ea509d5e7936e2b4868db7585745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d020321ba9ea9854080f9c28b30b210e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcdfedf5f1e2ac9e1a9c0d1af5918dd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd4b907708c08c27eb761539c9f2fbb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bc985e55adaa8736d00f2edd16e29d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d350151682f76243b342ac2fcc9fef750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3785e6b9068ac3929cd630a956714dc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0842c8875fe051ac308a90168d4080752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c0510200889b5fc5bbc557cf77f2f6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defaa79036b799d7cd114023bf7f4c19754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bffbed9241f16df3618e4bf058230c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16e5b24355466840873449acf062941756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a43e46767b482a4d61101e9a522f5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01e1c9fdb479921d002d14862ca9661758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2ff5201f0a30d5008136aad646c6ae759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b425ed6482168ec70f7935c507d97239760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6736e9fe4f37d14dfc9fe47030889cbc761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451b9b7b7b5036b4d58bd193b4b2a5a7762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cf12bd06160fbdd42ada6ec1f3d98c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2915266cf26d21ceef3dc1d0e7859c2c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7699d552b297660cbb85827f54008e15765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db585cefe9475a640500961d7c25ddd3766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff9f7d8c554a8787ec23d0b728d226d767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6904d84e1d6f459a7e0fcbb4a7450920768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370621138f2a9894dc3b3c1bb3d8ac4e769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51ee7a5f802d70d0b38e3bc234f46d7770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba416aff85d801d9387dd992ccdf3774771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba2c952167ee28a60ac0998426bf1dc772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2b538069926fbfd057d89d51b1f36a773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb5cf4e79ef04ea0b8eef1558480b04774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f27a9009b44e5ad2134425c4a05e986775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd89e5bd7e2d5859b88b24c1057844776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b7adb85994656d084c911f11749d7b777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7be020d61d34d0a938db76644893163778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606283e18d069fdd6f5616ba49312e67779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0953e2834c743b00432bb57256e2d809780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7832124da8bfb6d258d6474c96322798781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d9c4f47b1e167d2b7310b936b7dc99782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e97ce5f83b28a369b8810eb7e37c28783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cbfc42b0fb369e50c428720f6fcd44784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055fb9ad135da9bd78a350df1e37f084785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05e348cfae3b1ea9f2a66c88483b17c786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52737188ab979c57c5448f41d13b8fff787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a60a276c2dc914c15b1a49fc3436fd788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a447e0f45d8e042b687676ca4a9a0789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b761914a196a12701dd8515c45e14790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923c28fb93b9f9ecb65321409e0df5c7791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d14ce426fb967cd578ab7eafbe04523792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d2bbea7ded593c2107b7fa73b8002f793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695572dca378e0604540a075fd9a19c794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aaa91931aa97e9686312d80f23f52e795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c3f1b90747db719632b9def6ce46e5796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978edf559a4f53d2fb46868679aa1075797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d151febdc315e7a33dda412a7ff8e33798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b22a3fc01fe529ca1f598636d833139799.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d500d35f9d7c5080a4a0efc6f9ded1e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3710466aeafb76e87094bb6fc8147f52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c71b5c42b47459d557774275654283.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf1c8378d4e27b8f00beadf42fde4ee4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960467b20cc16187cf472aa18fdc2fdc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca9c01d67197dac1d95761ba877c95a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888818740dc8a2f310825e474cb280c17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4740adc426bd34d30ef37c564fc38e378.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230b176cd63af91aacc8633d9634a7b49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275b1b3197bcf7e26105e1ce769614c610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba2d9140ee439e44fe30ae4319985b711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cce3bed3fc1a414c010426ec7f1d5812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f3b84a47f5398d0ddaedbffd10edf813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4195bb385bff53796a9ed2b35c16795014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5769a0fb1daf81c0904dc2e9f895de1f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc096053d916504f42031668ac18b40b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f8874cd6fe39df6a24d7ae734da3317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc57e750e7842c0017db445b4ed8ff218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ef47788f85fd7bed9e2f3ee8918f8a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d221f5987c044243960e153ba36c19020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7555d8f16738e1dfde0ace86a610d1f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c46fdf3c391752c51c017e708532ec22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8673e5d70a9d7d8d6c52596f286dccdb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a8288119e5c1fb3eef63abbe943c924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bda9d0321d5c2b9b6386c2971d183825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3c74575b08cb55efd2636088b18a2f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40451f4aa27fd113a560c162ffd5df427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77af0e9d55af5016c29a90d664152c5428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be98cb0ff915d3c4ccb49c7b3b97cd4729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f4c1bb94ffe714eb2865ad67f60ef30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40271f3fe6cae9870a8405dba7d780731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2640369582828ec4ae8c46d690613e032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d8b6876c6ace83b2a6230f249a057833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3467e48976a05a7937a1dff29fa13dd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f9b608c9d2917ff2d40eb44d6f8fd235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bd72262bb2dce52cb5ebd1ca5ef24a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b9e5bc542caf5fbcf1a12db6adb84c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5602f4265741412d9d0646c15e34a0a838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28efa3384ff1dfda186481101d7fb63539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d85fa7ead61b5d11dd51bbfa3d4726d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bbc721e1dd3135199c8921711b76c441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e33b0782956d3a10104c1a4d27e97d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88149f31f9af231baa3622c5a1e9bc1343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507fa8f1a89fcb6292e7a2cfc35d837d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3c5745b943ee82145e5ffb732e51df45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b08631ef84ceef743aafdb8e0b125c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfeddc3bae4ada54a4b9595291fcb6b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d41324274553e04aee4ee0e0c75e848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43051850a30ef94c4e410a7283bb077b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480096bbce6c304c8a7e110f0176746c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e070b4c06c5a69d0cda8d35fa338f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbcae4ba5d9995a06699bfb2182f6f052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e5928e194536e20bb798def72e906753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2429a42d3d9633b2d6073e6ed9622e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3399c5405f1945916d59c06b373d6c2c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c9f50162cb876f088cc6516c7e9ef56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeb887e5cfece06af4c18611293c70157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e0823bf07650422ca4514b22607f2058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84338b334c1cf41848f0ca4aa239bdde59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25e4c84da16f6eb5be4ccd305907e5360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea51982b85dae395173d68b11b2608961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c835a569434aa19afc87b4de1476cc9462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa9152fed10a040b697bd95262e505c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d81d409834054c20419ea1f1ef317e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb6352cd8e678928af7065e2b67f34a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f9e93d0bc59eb3bdd03c5969b9940366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a174fd47840c831678acc5f1fb0153e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d76a8e986cf4e39aab968b55502681a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcdc6df16cc3cdbe27b0cd0a1ea71e469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99747ed23b8fa96ac366a48705909f9770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bf2612f1e0479e2badc46fbb714c4071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa3e48acd0f89310d70b18c6d2661d672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b520c17172505619b235b7b130094e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37249bf35b5ce1f43ed6229b70d818a374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a16ec5877cc51d4c6d77e22a2964c1875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005c4f7e96ce9e0d56a126a927109e3376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165bbf2cc63bfb76b9876015f56867e677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7091361affba307dfa1baf9779e7511078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c990fd0183b4152e938a71363862873e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc7441f5fc1a830a9e39c95cfc759d580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856e50717f961dfe70b4f9c5e853db2081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada9e49735d6203551280233a822099782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81272cf7c7c5a2559aa1fc67d2e33cb183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71f1d0409071feb3ecf60391401444484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149769a01735885a5fac03a322e3f04285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cba43673c9aea5f81e497b9ccbfd58386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d550f92346439428bab05831e247756887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda5845c45c0bcc2b4781daae4fa3b1688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9215d868d019fc057175ee17b61468389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd23275afd724f9aae0389bef5de72590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ac7de386714a7779ca478a745b8dc491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f997a9a25046fde4a634ac30243ef4b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d9b0e6f4283a15ec414e98a10f4a7f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651b3e53aa0781bb0dff13929563b6fd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e2606dc089742ba3f80c032056263295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e82faf4fbaedd457eba5f03829fe1096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5190434b8e0810af5ca720b80ceabfa197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5423b8f6b7dfd79e3ea52f5a59acf3db98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b497d12fa152e775ab2cac86ab5e40899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0c388ac5d3df146cfb890218a22bed100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a045779d381394f6b195c551cbacf2f8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4c3005fbdb756bc027e3277851358f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc3243659f1953439311d475b38f872103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a73ae9fb4abadfcf80be352baafa56104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e9f51fb0961a82a90703db1a7f84c7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eb8cad9c8cafa8318da26a089d6f29106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b74ea7ec69630f14f3c8efce356a65107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a9f3ae1a43a75b1e4997612541d93108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0780c4bd18a765bc528a5c9f1b5d1093109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289c94788bc2076beff7b7f27f55bf6f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11151dba928a406ef26284d614370ce7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f63246dd084d86c9cd0e72acffeab112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36765d0fe8cb5ebcd9f19c02fb51d0c1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee08244a64f3058497bc74241efd773f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb96c127c5b4b08e9e46e696c9328e42115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d83e1f6f2b44321fca8862b2f0e94d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5f03c6d7720a1819b9aa2e4d0adae5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb762161f40ee88398f0a15fa28f6c8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83aeea3b104ee96b800d60be799050d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97f218d8991774bb8f526401dbeb92b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf487f93e0ffa79dfe360841515d03ef121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4663fbdca1d397803838d5d222f2a62122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfacffc2fbf5dafe5d55ef3feb01598b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4878650a246a07aaebde406ca3743549124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36f73a0bbbfc7053b785353c8a1bcc8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961e6de769c3b85cb819ddd6f7826641126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ee87148580e5f78e5a442d919a2a4f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507147f405d54b14bb9e6543fb87313d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dee6a9ea69555aa44508802283a600129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a69849e428169dae9a9097979e56a7d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6cdc0f1f28a9b72a6d43c486abbd03131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2192a58ff0228040d0610a92bbed922132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4a932b9d99acc7b9a35158658dce79133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a0c91c4ff4f5534f494b2200f1f313134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee07477f5d2800d49ce69d045659b84135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d751be41cac33cf514aba69716ffdc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4db8f93e6d86d8e88c24de89e46095137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff832ef5968196302f7e642a57c2827138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27cca7bcb04089f181f6310a16c9ce2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e52624dd032ca7b6a92740c2a3e564b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa46b0b7819596e5fb6b3c26baa64f0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82349a1890d281bb38836b6c65978453142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35888280512c518e8a56b919e36237ea143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdef3500fa9101f1be441e633ad5d12144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677532db98b5308996f06e5113387894145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0ecc19f1651c6dda0220e1121fcb36146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a411353db89a3b29ceb3144e2150e657147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f76afae0df829362bf2a1daa765add148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca03e0c98fc8190496fd46caeed39e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b001d0f14920bb2d9bc2b6148cd391150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c423bd5f75a70bfeaeefafebe2ffba151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7daa027f75c61ffac7a0ecbdbc7479152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8ed62112cb4bcb9bae7075d9ac6059153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a4da5b223ee9af87f55fc555e0d62f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5503fc0e60b6c69480228a6060e45b1d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a078e407cdc1a4a05ca97239327a6e12156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4aca7e11859f55999cabf769d5ca0f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab5f0d2322d85d05328b82d3d0cf8e3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8bb99346b3c8cb6bd4a4d753cf56ba159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6179a60d0dbfaa9539ee6cc072acdbcb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087391c3fd9103f381506ef08240c23e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f762d9d394a0de9b5999ea649f2fb79162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6604ff85ff7eb32904de80873da8cd7e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8e72e374bef5057ba433c8a9a08299164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728ce88591c0cfbde9bcce13ab341e45165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c942e02f1b9d1efe2cdcdf05c6ed47166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b5ab5034e59dde0a021c94b4fc7c86167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e520b17ab80a5a9e8d28c11856956bde168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed71459479ab509d1920da3831cd2b0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2cc68cd1a9c28fd6599dedae15b13f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d565db8a5779f02c6996a09dd9c677171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711dc14b9870053ab412041bca876328172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428d85c82e8c097a0338e7eeddc090c9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7025bcfbb5088a4b1084e4131689bd93174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c78a1de19a0d5e41a7c6505f956783175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0edac708d97a7c14101e29a8dcd6cc9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8b84cb9c50f2f6cbae43fe7ff9977e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbb0952d1aecc1ab017ba44c469e272178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bc24317d735a627ec315c5235581c3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369421a7f14955c76cda2c02d0aaf973180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3112f6560674beccd3f654b4bb6fe935181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81563099140c28d9fc93df3dae43c283182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a65b2e0d805caafaa220017f183739183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e26768ef0913c92c04ac87ab46aeae8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1292516d1bafb79dad9becd5e22535c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdf56176095c2e45a6d5335430d8537186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e5667c8207835491b7951323e55b88187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135bc20bfa90eb7d28d2943e337fd0b8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c47d2b7216ded69941a47b3b4dec7d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b876c960cea6ad44687548d8b488f813190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887f30fed9ea955d74ba09a9b058ff2a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f230f963f022b67cdda8849513dbf0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baedb4ef9b987c414557ad80d01fa2e8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1cb81cde739f8f5aa05599f236608a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a465f6089151755bf29832feeb2ded1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26906be047f9468452f5211331de61eb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690d41b20c6d2c48d649cdcb10f13fc6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedbeacc1f0a9d3e712ad51afae6859a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d149795197c00c0736a0c478257a6b4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4933c906195b60f03cd3784b8facd2f8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5296d9344a90bbc38f047b0e76f339b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65e1ed2869badd0f9be2faf4b44b389202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b505ecf69aff2fbbf961c9d847425c5c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc977b3c6f36663fd564be5d3e58543204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1c22ca81ece5ad3646d4a40db86cc5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09410238c8b301c03324990246129c7b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb5aba889740799938fd83c875377ff207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97482f4b27fc4e2b08af324b568d9e1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b5c403c80688aea76ff0c4b88bfaaa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1a4cbe3c99f7037991cafe1778d92b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066cdbec56f2b2b7dcc181d66cf225ab211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0559d90290247861e68a097349a691f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4b45a8a6b1a9d3f283b2f5430d83b6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cb080f037a509c79a7c809b1a917f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a0c300e7eb05c59e87ea85b9ea8a4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1df244ed0da6ae983104b27a7ae46ea216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b17029b9f5cc2e3b0c9af782c467f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992637a75f03e49da59a105db44abc28218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db65359ec55c69eb6ea7d3bbe328f530219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9277bc0c9cca2ce530853571223d8c5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7225f2c8031cef77ae561f5b97236639221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371d1981948d643ba882f92223e0895a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5633dbe9805a8f78200b38d0f42534ab223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfdfda4c1c66f2ef1b4e92d2062f63c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6540ee5dac3817a3aedab5a1bda32de4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78be99893f173b90d2a032a70d8b68c5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecad97ef8de9fc8b1c392b326f064208227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af33c753164a8a6507b3c10b22efc5ef228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93229002fbf8e79e21995db5393aa1c7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd0b01d7764ee92583bef4fc261e9ec230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d72bc76601868e6d06eaf983c81c58231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70425a22f645317febb532a0cdc6c6b1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bdc3011c305e01b8c1629b183cfc69233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a1b914e0f0e3c4c68a907ecdcfa44f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecbf0b29e017421790c631fc03a0b91235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed3bed3b8bb3b698cd139675299bd2e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a791664c4e1033bda203f0a11a3fcae6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc683a599cc1bfeba1301fe97d30265238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c42a8660b49b97d7638d406db8bafa2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3372db41c56d691a373d557164ab459240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4930065cc8af13087b521cc834b5cbc7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e81b4b4ba43507adfd5f1b9910f22e4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43899b48c8b6004b892b36f0b5dc26d0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155bd00e2b11dc76380d100fb956c991244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc051dc343ac1325527e6f4a9aa46ec245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f55f0655bd9e49c709c76ea9b33e64b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331dae45379f99e55200bfe151b827f5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a40a9d90386d72c941dcb9e755aae98248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa79bd62a30c9c42cbc87017ffef495249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eecdc27c78143ed53981b9926dc32b7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385a80066f2f0025d13e6e4568de78dd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd71325007b79d1ff3ded7c14551de6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd103125b27a33cb390f4d776b55c02f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff02bf4b8989468ab8ebd8efbfd161b2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185644b0eaabe6d5115c80f113f6b9cf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1860a7d2f99121647d689384d95bce256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc46ef14c7340c96e34e7ed8d6deba6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8836db9db59668c460a853d96f99afd6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f583c1c4cb7ca4ea22dab46046f3ec6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaa8e11c129f5be4b2b86529ac0dcea260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a433fd0bae6077156c2d5d7381029261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f006e4dbfa67f496ea98dfc139be3d24262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711595bed4d58889f8f67a947a763f48263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2378b1233b71b6753356c24de1b6819264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6a6c4ddd0dbec8fe2c7f6c92ab727b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f57e0b0dde3ffaefde89c79c0f74aa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf779ef3289600661c31bd6e19fd1be267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bae15ec09ad6b3c1a6a5a22c7344ad1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d534e89daa4f633586175baabfb8dcc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475a5d571401d5e7710e8764714f6673270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4419db35a22a14602920fed931dc0dcf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a9e815071c3b5b18852772580883ff272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9d289a12fd3ba50670e0e4b37ff871273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42120c28e4f13cb618c6366cefc664b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc10a724d65e577526382d36182b25b2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3892b78363e2e0522ccaf1dc3874a0d8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ff98bcd5ac9ffccce295275c7fe062277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578fea31198768ed63c28beb820435d7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c62c833faf53fe5097b5203eb7f901279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9295c93d640e8a0ecf2924b078c40c19280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be0341a2d9ab207ec2b6b46397653a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07a9d030d83f84a57e7f6c093d5343a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27819e4131fd0367784ae8e45c01bee6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe6ae906845ea56071b0d2c3b0d392f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54146e8b6510f80d2f22cac79ecf9897285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea93c96b43356b59f358780a456beb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78572864c7be235ff04d918a92f90e99287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02334cf9d45584f554a6a5721b93514288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79ec4fd605b36d9e379d41c8d090473289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f09585c38fa2f35de9d914390146b9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dc64e018f6061a07df1fa6cfce6eb7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59d342e9d6c5e3baeb1840b9d8fdb44292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0407b8fcb95d3d9774367ac111b402293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4123da6b148878d8f32078e487ed4bf3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc55e29c25908df0bd3886a464ffc30295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c858bd4f21c2d3572153bfaeebc8227296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af9890b2f447f39f73535957e61cbc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e02eb46b83b8f5579c9445514ff83f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92991fbc1ffcd8ea74c694d4ad2b14c9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caf7d3ff824e67fdb38b7b57ffc4033300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcbe84ab529836eae34ff30e86f9b33301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b29bf499657cf499518c1e0b867a10302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011261a727d9764281989483af1ed24f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989387e18f62752a6efa18cc27d4cdd7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d006fdbb7bbfddf66e222f9276874a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85c0cbe6c7a31bf8472e4078c4ebc68306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1493717e5e661e6f9df24f56ab00f8d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8683189b191f2b813d137fa820d44e20308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fa18203d48c050cc9d521d24bf8ce6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f66855ad1b685d94088bd3322021322310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b02b660820b8afc24b34815e5c323d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae70176d79c804b36779a75f808aef34312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858792104ba7421425c367e525370e83313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce4a8f4dee599c787ca6fa565b3453f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035ce70d35ddcb143ea98a394df633aa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74acb5123f527d9d91f02530480e50e2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d8e4a7fd3ff37eb4b0e844ae9dedd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cac4901260bf6a4b512e174cfa7391318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0805240579abbaa039fb059de10f941a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a229d65a4283c3f3ed86f265744066b5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7510b9f60a23abee762f407ff5157c84321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e407582c9952f4a2c5ac5829493c54322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a3feb316109bb550ccc2fb9702d86f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ba0858d5add5ec5a6755b4acc3fbf6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d422cc61c18227edc3329a344b3f04325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f687e2174a24da4e412d4ded3c1b9a2b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b3f68bae3a2c0d27f528fa5d8f022d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05456f9ca58f7e1af75e4628adf4d837328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d3a13cd52951abde567f65e4723cb1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e92fbec5c57e7d88b0b8aa525e7e242330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b201130f3bf12eda09cdaa57da8f6f0f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e421b7a05a00d1f7ae369805d2a6c1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7118855a994bb41cba5df02cdea6a6d1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4280569e045b12257680e3e466ba91334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3018edefece1478f2b77da532353b101335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f635b745232705068656b583e383b7d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69efa1b636b66fe863bf534d04f44c34337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7007d6670e5d7d1fabcb87ba7b477129338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2523fac7840aaf3bc20e479974d1e391339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab27e0384b0515e9536a00cdb56103d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2bdbc1b7c47979ce87f943e9a28de0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe614c73ca1684e37cde69f5e8095b5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e45a260146a26139290815e50aebe88343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f647543ae5932d1d9d4b3e0c4bb678b2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39491bd9515f9ebbb079fd01e236b189345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bc86590edef4a6f3957b80494cc120346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9557f1205aae726eb16bd6519e377a58347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cf16b85e2c76ad34fa214afc4a757c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f09316875d44aae87d546df375e1f1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6027f0471b335fd9264edf6f444da6d7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fba3f0347fdc37c523f9944e113fe9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d6e49311f773d75aeb242018c17b8c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eb84246f06a9f27bf93e79f3973eaf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047a70c77bbd8158a77f1fc0c97f08d7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5849708adc2b393cdc7a9b2cfd0c22355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cc7842ee1f349b8b10ddbe7cb3f3e5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127d33f89477302714c5361d8630c460357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a4a2a0d083c099f7edae95e4bb94e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1614dfb801b1c657b10c8388ef77945a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44018e20c5b8b1332632949f6500f6df360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2972460652b8472126d6fb4e64e414ed361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992f0739946c889c223e6a5c4bfff9cf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf129844b5473c5e21c4db40a1909c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda4998a5380afcca23f7285e5cc770364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d394167a4af000f7935db770081622365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e458e695edbf2bd17153cfe0b358680366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7645a25a62ae6a927bc8de972443c5fe367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf70bc0420322992b85ad344c9afdfd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f699527f9c886f4ce036982889bf2535369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8830e853e4df43fbbf1af82f2d250c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef18e5ad9cc99342fc00b3b1aff7602371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d6371c7132e035acb6e1a91db6c9a6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b12aa0cc1bc331b42eacec187f0d6e1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca441c899a90ad57aca6ed0aa6422d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de2f87ab7d51bf55227366e250121be375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384b96413ad44653af9eb4797d09cff2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e06e8dff79947a35ac160d146a44bd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60646bc101bf69d39e8a880de299c858378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec46a5019d32df2e77c758f576d6fa5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782bc3ccf4a40e5c33964a2ec861aadb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f5af60c652f29f5b8cea0fc14fb9c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554fba38cdf8c1a3b7d309e9409ef17d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe40ed77d94f68d49dbfcec6941379d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a49196d8166628ea1d35caf7de60e6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2467ca36e25b906e169ce2b74873bcc8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957563ff0d7124070d898d36c7e754d3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3903f759ba3704580d33717339e95f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf1f61dad79b7a2ead985b5c999ce5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f2dabe96668d56178e10601027f31b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef97d2830fb82e943549ac18290b853f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d2e690e88360753814a34f9f15fbc4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928d119849f7c98ec2a5c97365830f0c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b37ee11b27aaea5b0d9b16b89eef46393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ed8601f89a0b389a36528ca200730394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435cfbe4fc0ff9f1c8b8d649c378234a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ef256f98b1b3159823c141d7f41f33396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7970395527d642ad5aca71addfa7d59c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e4b9ef0c61b0fb26324a9639c0450398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5075078d431694ed26112f8c8bb8452399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f658d175201613e9cbdfaa2c1e02e14400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803d5276176d9a376a97a428514b8f49401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c6485b28ea1e88c96b9e063d7329f5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d62a3eddfcfcb6ce6966bf58e3515a4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbddab7c8fdac22e82aa399eae4ca9b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dff6c598b59ef7c8607fa42eeef386405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40c6c817eb6bb341186a65f830a68fb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e689d8951487fcf4f8e46e2cffdff8fc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf1095e25053fe3631109fdd0d8185f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c81381dbd113beda4ce0ad01df4074409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87897d9d7a0903a2c60289707e2e80e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb47b1dbdd5a13dc6de83af9ad3744411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9b01209d508afcb46704f9d89570eb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71cd87cab09aca90a5ce1610efa8b15413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f727816b6cff81fe31cf4aca02897b62414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e2c73f8b5af30ce143b754fc960526415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2735a1a54f14dc3b8581bd7597d2cc60416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2cf0bebf056546dbaaac11e2d8b36c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9110380f58437ed4b64c05901540f619418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a452c0af6fa0071c00f7af218aca41419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b20d76ed72c4f0c94fc42736eb220b6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f657b1bb0bbcbde8f3dc0d7d040276421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76614aaf108df3a30ccf697b21d9e447422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6fcbfd872ea3c0bb03a21dafa17b54423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dcd5f42ffe5fb3aaae37d55a8aa4b4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5933ed937c2e2dc1e01504881f76cfea425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e705c59dc5f73d528869b959c461b0e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42b050e3cef70f8379e85ae978d3bef427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc8903ecfde423bf8179b8646455de5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2f035ff34a1ab246e20aae048d14aa429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498bb058983d74bcaedfe955aa0402a8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87360c92ea9ff9fd8576d63c60ce508e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda456a1b7c990af09e1e1196c961516432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3129356c4b3ede69b139e53e24c0696e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87e8b3cdb8bb77e9c71e48a2eddeb6f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7744f50b14eb881ca0f6df3572d572435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311a98d93d6d33bedf7b26ce840e3bbd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb0c4533d7f9b68202f637004bba26e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71284a0b1830a8d08c3a484f8f5d0132438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bb2222b76356bc1f992cda88272db2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10711d01f8c08c44da9b881217237e40440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f823e31e021bba5caaa7b61a2f5928441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff60aca4d1e527ff3c1e00a26c3b1d3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8cc0eea63afda4c052c7ac7b84a223443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4294478194f8cbb2de0a503f5ac5ecb9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40644b54ead7968d7faa389dd5c208e0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a27a21a4e154a844ccf360424e6285446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cb11be18e30013f34f8b3884c86d06447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b15f2cbf617e4781a4d409483422a6c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a31578ae7de7c2535dc4bbff6044c04449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd78e8bba62542caf80c8ef107c7f736450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd0e1b5aebc0ddce15689fa75306af3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e5c044517d2b92930b94437b88870452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15db2f0e41284a7f6b0722bf500542c9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c3e2bdf64587dc17417440e43d9adf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec52057bbb293f5c8828660fb418162455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da23b52ef6803adc1cfd3a10b006e1b1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4faf1eeb75d73b1513afee6a191d0a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da28d40f6aec13187e7489dec222781b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c0d3b6e389feb9616e697bd676d33e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cab179bc6632278f93a0d248423884460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6216126fdbd4b9a10469a3d54a4e9e5b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b96783883fb7a1c7daa398d41747654462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfd9163bc315c90a93696c8b189d348463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7875d9440c05446406db1d3ab2fa99b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6064df1a587587063be5baaf67b7c6fd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa55c97f9064be71b8ec3ea55e62ecb7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa49c09a78a2f44832e583d3c5b21e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104bb2c07823d388c6be790448b06666468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa26b2efcd8a5b75828d4eca2d170538469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54257a12240ded37135d25972855d1e8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be738cabef48aff7868d9ae58524991c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5994b6e70e1fb2fd4642995cfd0cbe472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f998f2ba3fce8a56682dec13a9bcf9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c6846df0fd148d25dc6ac8bba03b40474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e15cad0d79d22abf74406c67d0ff47475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e94f95173ea3aa3f8f202ad7a55ce1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046be87fd53ebb91aa5074579acf034e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e73959b90a413cf9b60e5f9782217cf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63126cae472feb9d54d453c4c1987b8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6072c86a1bdcf1479b44d9b8da73255480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4a2c7c9a3208a124e8e53a54e1423f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe37275f9fd43f807978681f8a27f0c7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1e517a3aeb31ed7732889c3afa5613483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f940ff3f0e5741afc13652cf76d7740484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56630fbc4e0c4c99c0178e92ca14e60485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bed26ce1117a1eec982db1f37ba4abc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcf33dcd83ebbc9cec4779acdec5aba487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6e5769d3861b9854da3ad54cdad7f0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dcba5aa3094185486869144ce0beed489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423083f5dfd29001e92f5d089e509b8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18ed36753fbf263c8fa7cd49140786f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feacbd70647a28ee1a5daa2d7c37035b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d3dccc82b348787c88a1006a6f4b5b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd61b0f537965603d7a20778254f290d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832beb97e83ef343ee6fd35dd4e1480f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447c027cbebefa23a6752b229b8c7e2c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce8e7be5018f8f92efdc2e1af60eca2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e692d8a3d530c750029ef76d88cd9c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73814a7aafffb94bce9aaf761bd151f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fc7a5a3eae1f8da8a1d2e46f4b8fda500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe1c403f2c5cb72070dbf0621772656501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7e176c2c56258add7358683a1850c4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd14cccc97b0877274009cebc9478312503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f1d5d3223266e6f1ec252e622dac3c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c6f2794a1a35411f147956317ddc9e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44c87998ecb30ee3ab81fb0584b1c97506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5573dd9093ac3b66aebbfcd2a677292507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5acece39ca61e4d48e6e3d159f2406508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6634b010dcae935ef9eb5822c4cec49a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e4e03e345f18dc0ee6720df864e079510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4646171a4e25d295d5b549e0007c5b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ea6000f12ff2da59238bf2e3541448512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1632c2773233c275ba2c3141b66af2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91610d0ee1b19076753c0233c03d623514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f64a71d492e97f87147e122e85ead515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576a4744f9c5f01cb7a6efca5d611652516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630505accabfe5fc1998741478b9953f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db1697720f47d127462a45024158cb7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4c166167beb3886983a4cd3a600b28519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f698fbc7abae47137bff7e023ab114520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ee03badf2fbe0528368a05ce2d93ed521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae2a236e5f9a2600536a94e0f402da5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b24346f74015cc6f77ed1307003696523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c71d371502308259df91f1c20a312f3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaaa0a3fac3437caf323f2ce85d9abd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7c1ee83d03b36f0598b22443041fd2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383696cfb8bf94cc12b360d8f9d4d34a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b332af347223ecfa9ef2a343ff82f0d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8125d6b6ac660377a4b3eea17eee19e5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67dbe7d4523b8d32b895c580cf01338530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fd7612670165686efa1f5b28ba0415531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f027348d707a3222191698d45c3a5b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c1a0873d03d6dde9e85dea81440179533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ae801911f206a71894918793a95701534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1f9ea55bdf2182a15a03a20a166fef535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e52d8aeb3f1c100060962e416644f73536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf2871ff41941d24930bd968119d978537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5857654fa16efb53fcef58a1db9d43538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bbeecc4acf953667aed1317a5fc842539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5689ede1b105f5ee1060e81e8a45ce53540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9822faba60efc2c69ca75e0aa2157f3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c865d0f81053ffa491e98c071ed6e232542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023010d02ea0e8ccd840df10049cf661543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cb729be3ae786ad8fc7a5487511263544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b4a28c20897e8ba821557c4442028545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c44041494488069e19d6b5a66990b2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4845e4b4000e8986d29eadad733167e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e6967c8dcc4cd1a32b7174051fb004548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6385c25e3d2c2967956d460ae3bae1d8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6347623e425daaabfd04a3b2e6628b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d927dc37b280cacbbbd4c8aa44496c24551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ad4264962c803ab2b8d75bd0e13b06552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fea2c90baaa935778b9ffa32b341cb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf9ed567885ef7916de55defdb7808c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf605a2bf70897d99481a1567c724a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6510a216bacfd8888b74e817029c48556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49315078732e940dac7353ccaa9f3ef557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004f72f39d92d3ab3d4d80f187ef0d36558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052c7203ff29a3ddf73a8193fd5cc5b0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d964bd7de94844b00324168ec0f32a6f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1ecf6758028f731592af5e9a11e97d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e8956edc389dc899ad087379fbb5c5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c429bc62c0f1e5cb45cc6613d5a815563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1a301c3dad31b713c5511befb20bc0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e76f8c1dd1f50dceb09b1d1553ae81565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1351e604a9eb61aa571c3b4d7122c154566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2435aad25249b583a01a54023ea224567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd60fce6238b50309990eefdd14007a6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8384d3dda1927765368782e28e8ce198569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff69e90c7659824e7bc69f3bbbf5f33570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2922dc1889f7a498d7359fcc20e5ee5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39cb951af5e42cd9e5acf1123bf638e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475a9d922cd8aa8fd50e86359bb67fe6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33699b759d17d6a08d0f6df6adfae4fe574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae682040aee2d4f1c74ce45a208326f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d8da27b28e4c91eda969486511881576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2efcaaef9ed11641d3633f33e527c0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86773a57370e08603290cb4b3e82935578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cfa446fae135e4267c228e588dc18e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcbea6d0c29259424e423d7adfc4adb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a887815a6fa43b0cce833a6f3eb2d8ef581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e18201cdd939c1bec138d1b19361e2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084a73a76b024865944ea1f213f4f485583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5a17690dc5ed1ab2af881056a99417584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9284b95b21caa669fd3fbf9cf7a9f202585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a934d74c0cb299239580f33a6c908586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54d3095e9c25d3b57c9da6b52070d48587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd18965080288d77595a1d1b3ed54403588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f333098a007a8395081a7dd74bb9f01f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1012280a9ab55291975e10a5e2192a51590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacae4bef18f0ba37f606d99e91d5bf9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b18861d7c15e0d9613b32f7ffdbd480592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6f8ace7bf769fdc6eb3d6c6365ddbf593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe7115995990fbfb0dfc9005f2291b1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc15cb5f88ca05dba07a0663c004e4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e3d3486342e50af79cebe3b4b923d6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa3aa059d86810a95d5102504af09e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e0b1c66186030a9fe2657394ff97d6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d7a0637c43c70a4cb458f64a895a26599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32795f9e56f5c58f846471bdecd1fdf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce9a8be959370d6e01c02df73e0d80b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c784828a35ba979dd192cb0973c453b0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02a06426cb9ad573d0b94a632f20248603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b36f9871b690b17cc48d2d8ba456e2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1ab067b73207141808372d5e10cd66605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c62c0bbbb7f6cad1a21602401ea860606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b171d1e00bf986c7909d2b7e35615384607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e7cf3cfa9e37c8ff5efee1ac84e855608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857f5e44a331cc20e5c462916fffbf05609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42314d50bfe7e6bf477f25c5bd0bd520610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d20b016e60693dc85568adf73d5d053611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1db6fc7dee9056d8446b158cfca785d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb8a6ddc98c8956e6fb5dab194bf1f5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5fb65f8408bd000ca5658e1e887c15614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9219673961f7a5a065b19041f387e25615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64b80fe7fe6acdf24125f9a7e23e296616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060429e3f60527741636554853db90e9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ba02c5056ca0a4adc4b0a038c66ca1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b75a78d32f45855e6289f6f7264e5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc942b0faffab53cb80c884c4de61256620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae5d17c8aa279a12bd32f3de29aa266621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3bcd19da512ec54a3b37e191f3b6d4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673b692145e0b30f0c24dc6e7e1660ff623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab106daa87616616c541789632110c5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2be6f8001b3c70e0baa00d59a221a6b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f2458d3c3b1919750445f00e6e77bc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14771b312bbf0312df693d5f4546c75627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cc50f1577c89b1e1d2bddadf325b9b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bae399c234b5e4103d4a92d3e949c4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58d1da27854b40a41d335f955589d0c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e6a5b3603100981436b2f4d2d49894631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c262ac28b4742a60e6098219413a0f3f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b9f350b1e4d4af3f88f0e95c4a3487633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb73a948d00bb700e0871ab8423add35634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13629fc5710cae6d6792abfa5e0e2233635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b24fda41cff92eea802ee17d88597d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b8c0d505f7133a1888a1fec53384e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236318aaedaa14a73075c41212a7ce20638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc2d614aa413d2887b989011ae56321639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58f3cc1c61fc8600f4a5361c7245c08640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd4dd0d6ad1299aefbb3d4e6032cef2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9147011d4e6d14ca16ff9044bba36b18642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becf324c0f04b3107dd7a801d26bf107643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0d317c0fe8341a95300d970639ddcd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cda7da930e082f028a66ebf7691d096645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9ad40d1f1339843c23ba2d9b212f86646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc66e6da13be62e093ce0c51aec2645647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62174a6846801d50765e45ff4655a00648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28562863b38fcbaec6d36314081efa9a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596cd119135b56bae94e62888b5a0cef650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47ebc46b55106ac7974ed32636e68be651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8324eb44d7d78831ba0c952d68f12b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba47194c0a57d62ddcfc2fad81a43016653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b618c6e5e4e2e5b768479cc781ea5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319c562970595a21629b5a643191a3ab655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc5462bdc51fd05b651b0196d63a2b4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074d398935da49352844e54e08781b8d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc5acf8a224bf3a75bb25a1edd36d3e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceb6497b065ea0b654364c130c0a901659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17124f97915cdfc2156a5953a476725d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e0f2d5e178de19b0c53fa8ba195eec661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b569ebd3fc2bd59bb79ad5b44f9471e1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed807e7aef2510d3bdf9d48f7f076e5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacfae313c910b9600410b96b0276ee4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce35b387a0aef865504999bde7170104665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808cab76f34f22c98c3efcf4a12fff8a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c7d261804b4ac437ffc67af8e0f4aa667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99d340724208aaec6824826f34714af668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e8225df5148ea10a566ceeed97c77e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc4652dab8c24d9464f64d550dcb2f7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4156680a21529439e7e0723ec347843e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441250946beabc2390bc0147daae204c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef5d2469ba5b97a1d028db154f0834b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ea7ced0d4bcd7eaf3dab6224ff22d9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e6f372b011734881eca028deecb2b9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0df7291011ac7b035edaed6f050721c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f40b03541e51dcfe2545a5104d5040677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d983090582d6127aa303145d8d90f7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50aef9d6ae018c665274582dfb450dd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a578c7256283ab83a02fafe251fa5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa938129838f54f4688c7c88173debf1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff029ed17e247731de4b58830301afd4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e953274e6d49a84100c262327396bbfc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e320aaa501dd489b07b67bcb0fc48a6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d5283d476ef86bfb738946be8de94e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcc701a23b5562b1bcce5486258e701686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b661b7cbdb1f2f832853042ebdb8013687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc641e1eae9c339604d41791a31f88e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e24145eca901f80edc0d48412157e2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e595b1dc122f6461483447280e5c2f9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fed60d655b3fddfc8addf734ffba2d7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7010356b0d8edef165c96001fc176e39692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1285b92d479d8fc7d94ddd6bfc9a04693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575081369afdabe6d3264a5a56a4eca2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf655bf0c1a4b015a70375043198ceb2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855b461ab23e058167dcf764fa8b30eb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa743126402dac4375c6250384e0010697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41a1dae815c45b6f47920bab2d55534698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc5401322dbfefaf7182708cddd4acf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef8923b4364a5608d3cf81e8b4c5a3b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6dba256dfbfab4d7a3a9e3bf2fb880701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10fe010e2d8441f8399ceec4797be1c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df93a214b68c7d3b740b388d3322e57703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ee24ae1e298413651c5807c516f57704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14959cef0411879d9e5caf92820b70a8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5009966d702124f31fdc61b31e048f75706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c53313e5aa98fc8ee219717ebac4ca707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc08b132803174d98200e6bc5861792708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c54b8818b4ba68157505d23b3224e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d410d5986e16544800e13e26aebe4586710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc97354a883282c277886aab0a4b9a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a76735794e27f673f79c05135205164712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5f50262d4a1d1f9565137d628878b0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb04e8947187cdccabcbdf8ac8ce2a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706a07cb545219af4c630bd5b6386cbf715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b16f6f898f336d039e6c6dd473226c7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d299b0f46690d8be6661fe8422d356717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9671442aa7ef2e35da8047615a1ad54718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fc4e6cedce560128ad97bc29a92038719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc74212ddfafe1d0e49aae6cc71187a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b4f56e8844e1479018dad6ceb695c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e465dad1215d8ce91dfcc5a9284164f7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af41da1197dc651436aa00a46202b8ba723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17551eda19a64754b271492e90f2abac724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27be7881f9174f9b1f0892cb29ddde66725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22e08eb1976aa5332c4a01bf3e4a969726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa02a17890038810923a83cb66175e6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d61418aab7780ef505a5225ad8f8ac6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb78a3410cea4772eabfbc69d380b42b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9bc6f39074e8af7e1429742780af85730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bf1ee182bd4e5c190da3ba5ae765f7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68b23ef5dbf4dab622ed47bf576a01c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d22a4e5ca9a780d746a42c6ecb1818733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3adada078f5ccd056d33f0bf7ec8a8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf49c83d1840b8cc11f4cba0002098735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563fe52043272939bbb640cf1cea5558736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8430099189dde1fcf4112e86af95a134737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8493e4f47e8b818b8e5a24ddbc52a106738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f7dbcf5f66551ebb9003a4a0bce43739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc7193ea9d60e80f7971d200771166e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f8bf65b0b9302ad2cca757aa5670d8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ab8a0b7ad0adbb9a3ee4f76e5fa0a6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7deb91b7b3c79d0666cf260730833b9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b2afae86dee030fbfe31b21ebb8d37744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f58e46e2246bc9edb11d7910b0c910745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff89d8d47a823f23d09b68abf046f811746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c97daa52c1c9bbc6556315f5602b05a747.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5758,51 +5512,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5818,51 +5572,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6358,51 +6112,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6418,51 +6172,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9178,51 +8932,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9388,14453 +9142,14453 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>109</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
-[...13678 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>339</xdr:row>
@@ -25588,51 +25342,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26018,1610 +25772,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27888,51 +26082,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J402"/>
+  <dimension ref="A1:J376"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -27964,10009 +26158,9363 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17548</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>6.32</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17549</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>7.47</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17550</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>17.35</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17551</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17553</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>8.73</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17554</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>17.72</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>17585</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I29" s="0">
+        <v>1.86</v>
+      </c>
+      <c r="J29" s="0" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18352</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>6.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13261</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>8.710000000000001</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13262</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>2.4</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13264</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.33</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13264</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>3.33</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I35" s="0">
-        <v>2.96</v>
+        <v>8.08</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13319</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I36" s="0">
+        <v>12.46</v>
+      </c>
+      <c r="J36" s="0" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13319</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
+      <c r="I37" s="0">
+        <v>27.83</v>
+      </c>
+      <c r="J37" s="0" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13338</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>1.86</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13338</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>1.86</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>13594</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>7.1</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>12626</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>18.51</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12710</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>21.97</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13666</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>11.12</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>12744</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>18.99</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13695</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>8.08</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>13703</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>12.46</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12940</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>27.83</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>12941</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G48" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I48" s="0">
-        <v>21.54</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>12943</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G49" s="0"/>
+      <c r="G49" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I49" s="0">
-        <v>54.37</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13762</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>16.42</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13763</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>92.23999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13780</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>9.34</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13809</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>15.17</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13944</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>7.71</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13945</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>8.279999999999999</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>13946</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>5.3</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>13961</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>10.61</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22017</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>15.56</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22042</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>48.05</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22058</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>11.76</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>22092</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>14.91</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>22093</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>8.960000000000001</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17509</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>3.32</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17510</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>6.03</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>22104</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.26</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>22114</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>12.54</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17645</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>10.02</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17666</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>23.53</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22142</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>16.22</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22143</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>21.33</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22150</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.039999999999999</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22151</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.89</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22157</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>9.01</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22159</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>12.87</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22160</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>24.02</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>22161</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>65.56999999999999</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>22162</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>3.33</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17998</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>10.44</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17134</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>39.87</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17284</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>73.20999999999999</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17286</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>135.18</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17333</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>23.91</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17343</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>22.75</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17374</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>16.81</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17375</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>21.42</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17376</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>27.6</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17384</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>38.07</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17385</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>58.57</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17386</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>1.77</v>
+        <v>17.23</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17449</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>122</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>129.04</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17450</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>181.32</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17451</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>28</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>316.25</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17453</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>83.45999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17454</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>36.72</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17455</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>31.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17456</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>40.99</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17457</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>42.62</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17566</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>20.25</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17569</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I99" s="0">
-        <v>51.74</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17597</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>17.23</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17619</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>317</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>105.43</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17620</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>31.43</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18252</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>85.31999999999999</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>18360</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>20.02</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>18371</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>13.01</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>12327</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.91</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17362</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>8.720000000000001</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17396</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>9.109999999999999</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>18313</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I109" s="0">
-        <v>5.45</v>
+        <v>2.86</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
+      <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12542</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>346</v>
+        <v>88</v>
       </c>
       <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
+      <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12543</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I111" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J111" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12601</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12619</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>7.51</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12624</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="I114" s="0">
-        <v>13.14</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12686</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="F115" s="0"/>
+        <v>358</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G115" s="0" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="I115" s="0">
-        <v>2.37</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12773</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G116" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I116" s="0">
-        <v>11.07</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>12774</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G117" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I117" s="0">
-        <v>9.68</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>12905</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>6.58</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
+      <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17068</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="F119" s="0"/>
+        <v>371</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G119" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>8.31</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17064</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>2.86</v>
+        <v>6.75</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17064</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>377</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>2.86</v>
+        <v>1.93</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17069</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17069</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I123" s="0">
+        <v>5.02</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>384</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17070</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I124" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>387</v>
-      </c>
-[...10 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17070</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>7.66</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17075</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>107</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>23.7</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17107</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>4.89</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17108</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>4.83</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17111</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>5.26</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="F130" s="0" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17132</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>4.98</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17133</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.75</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17279</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.93</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17280</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>1.93</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17303</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>5.02</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17341</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>10.9</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17342</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>4.23</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17371</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>9.91</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17372</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>10.61</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="I140" s="0">
+        <v>36.79</v>
+      </c>
+      <c r="J140" s="0" t="s">
         <v>433</v>
-      </c>
-[...13 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17373</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>4.17</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17373</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.17</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17397</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>2.69</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17398</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>4.15</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17417</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.51</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17461</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>3.73</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17462</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>8.67</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17528</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>5.91</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17517</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.91</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17519</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>6.64</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17520</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="E151" s="0" t="s">
+      <c r="F151" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I151" s="0">
+        <v>8.119999999999999</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>464</v>
-      </c>
-[...10 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17521</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I152" s="0">
-        <v>17.25</v>
+        <v>10.9</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17524</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
-      <c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.47</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17532</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
-      <c r="E154" s="0" t="s">
+      <c r="F154" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I154" s="0">
+        <v>7.22</v>
+      </c>
+      <c r="J154" s="0" t="s">
         <v>473</v>
-      </c>
-[...10 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17558</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.79</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17570</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>8.720000000000001</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17575</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.6</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17576</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.37</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17586</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>9.98</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17587</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>5.11</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17613</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>13.11</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17614</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I162" s="0">
-        <v>3.54</v>
+        <v>9.98</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17615</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.96</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>17615</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.96</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>17647</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>5.3</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18267</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>8.119999999999999</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18268</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>10.9</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18276</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>20.05</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18288</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>7.22</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18294</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>4.11</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18295</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>10.49</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18296</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I172" s="0">
-        <v>7.91</v>
+        <v>7.02</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18297</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>7.65</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18314</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.22</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18315</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F175" s="0" t="s">
-        <v>339</v>
+        <v>20</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>12.96</v>
+        <v>6.98</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18324</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18327</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18369</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
       </c>
-      <c r="E178" s="0" t="s">
+      <c r="F178" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I178" s="0">
+        <v>13.82</v>
+      </c>
+      <c r="J178" s="0" t="s">
         <v>544</v>
-      </c>
-[...10 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13331</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>1.57</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13576</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.39</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13580</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>554</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.25</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13581</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>11.06</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13581</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>11.06</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25017</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.42</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25018</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>23</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>6.01</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>12662</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>568</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>7.02</v>
+        <v>5.57</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13751</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>5.39</v>
+        <v>5.57</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13798</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.63</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13799</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>6.98</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13893</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>3.33</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13917</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>9.140000000000001</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13918</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>13.82</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13918</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>13.82</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13921</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>4.1</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13921</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>4.1</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13947</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>21.8</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13952</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>598</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>38.29</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13960</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>0.75</v>
+        <v>9.710000000000001</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13976</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13981</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.81</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>22036</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>317</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>9.449999999999999</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>22037</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>5.57</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17345</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17447</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>568</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>29.22</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>22081</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>4.25</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17501</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>6.84</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22102</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.64</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>22103</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>4.74</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22107</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>347</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>7.15</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22108</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>7.71</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22112</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>3.86</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22115</v>
+        <v>12739</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>9.710000000000001</v>
+        <v>16.67</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22116</v>
+        <v>12822</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>223</v>
+        <v>28</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>12.82</v>
+        <v>16.11</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22125</v>
+        <v>12966</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I215" s="0">
-        <v>5</v>
+        <v>27.4</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22127</v>
+        <v>12966</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>649</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I216" s="0">
-        <v>5.02</v>
+        <v>27.4</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22128</v>
+        <v>17071</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>650</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>651</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.76</v>
+        <v>10.22</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>652</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>29893</v>
+        <v>18070</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>653</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>654</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>655</v>
+      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>10.21</v>
+        <v>5.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>29893</v>
+        <v>18079</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
+        <v>658</v>
+      </c>
+      <c r="F219" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G219" s="0"/>
+      <c r="I219" s="0">
+        <v>1.5</v>
+      </c>
+      <c r="J219" s="0" t="s">
         <v>659</v>
-      </c>
-[...10 lines deleted...]
-        <v>660</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22139</v>
+        <v>18080</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G220" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G220" s="0"/>
       <c r="I220" s="0">
-        <v>14.23</v>
+        <v>5.5</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22140</v>
+        <v>18081</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>219</v>
+        <v>79</v>
       </c>
       <c r="I221" s="0">
-        <v>12.74</v>
+        <v>13.29</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22141</v>
+        <v>17173</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>219</v>
+        <v>311</v>
       </c>
       <c r="I222" s="0">
-        <v>6.96</v>
+        <v>6.13</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>671</v>
+        <v>668</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22147</v>
+        <v>17243</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>672</v>
+        <v>669</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>673</v>
+        <v>670</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>6.45</v>
+        <v>15.76</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>674</v>
+        <v>671</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22148</v>
+        <v>17265</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>672</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>673</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>219</v>
+        <v>674</v>
       </c>
       <c r="I224" s="0">
-        <v>11.49</v>
+        <v>12.51</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22163</v>
+        <v>17266</v>
       </c>
       <c r="D225" s="0" t="s">
+        <v>676</v>
+      </c>
+      <c r="E225" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="F225" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G225" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I225" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J225" s="0" t="s">
         <v>678</v>
-      </c>
-[...13 lines deleted...]
-        <v>680</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22164</v>
+        <v>17270</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>347</v>
+        <v>674</v>
       </c>
       <c r="I226" s="0">
-        <v>1.74</v>
+        <v>11.31</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>12330</v>
+        <v>17272</v>
       </c>
       <c r="D227" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="E227" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="F227" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G227" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I227" s="0">
+        <v>12.51</v>
+      </c>
+      <c r="J227" s="0" t="s">
         <v>684</v>
-      </c>
-[...13 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>12689</v>
+        <v>17274</v>
       </c>
       <c r="D228" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="E228" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="F228" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I228" s="0">
+        <v>7.86</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>687</v>
-      </c>
-[...13 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>12739</v>
+        <v>17275</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I229" s="0">
+        <v>17.23</v>
+      </c>
+      <c r="J229" s="0" t="s">
         <v>690</v>
-      </c>
-[...13 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12741</v>
+        <v>17277</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>28</v>
+        <v>674</v>
       </c>
       <c r="I230" s="0">
-        <v>21.32</v>
+        <v>14.3</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12822</v>
+        <v>17278</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I231" s="0">
+        <v>6</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>696</v>
-      </c>
-[...13 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12966</v>
+        <v>17357</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>5.73</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12966</v>
+        <v>17358</v>
       </c>
       <c r="D233" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="E233" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="F233" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G233" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I233" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J233" s="0" t="s">
         <v>702</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17071</v>
+        <v>17359</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>703</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.22</v>
+        <v>6.23</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>18070</v>
+        <v>17599</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>706</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>707</v>
       </c>
       <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>708</v>
-      </c>
-[...5 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>18079</v>
+        <v>17626</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>710</v>
       </c>
-      <c r="E236" s="0" t="s">
+      <c r="F236" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I236" s="0">
+        <v>19.79</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...8 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>18080</v>
+        <v>18336</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="E237" s="0" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G237" s="0"/>
+      <c r="G237" s="0" t="s">
+        <v>311</v>
+      </c>
       <c r="I237" s="0">
-        <v>5.5</v>
+        <v>4.9</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18081</v>
+        <v>18338</v>
       </c>
       <c r="D238" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="E238" s="0" t="s">
         <v>716</v>
       </c>
-      <c r="E238" s="0" t="s">
+      <c r="F238" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I238" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>717</v>
-      </c>
-[...10 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17173</v>
+        <v>12947</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>6.13</v>
+        <v>11.88</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17243</v>
+        <v>12948</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>15.76</v>
+        <v>26.28</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17265</v>
+        <v>17029</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
-      </c>
-[...1 lines deleted...]
-        <v>726</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>12.51</v>
+        <v>20.65</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>728</v>
+        <v>726</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17266</v>
+        <v>17030</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I242" s="0">
+        <v>15.08</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>729</v>
-      </c>
-[...13 lines deleted...]
-        <v>731</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17270</v>
+        <v>17031</v>
       </c>
       <c r="D243" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E243" s="0" t="s">
+        <v>731</v>
+      </c>
+      <c r="F243" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G243" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I243" s="0">
+        <v>12.96</v>
+      </c>
+      <c r="J243" s="0" t="s">
         <v>732</v>
-      </c>
-[...13 lines deleted...]
-        <v>734</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17272</v>
+        <v>18034</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>12.51</v>
+        <v>19.11</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17273</v>
+        <v>18125</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>739</v>
+        <v>737</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>25.85</v>
+        <v>25.22</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>740</v>
+        <v>738</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17274</v>
+        <v>18199</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>739</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>740</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>7.86</v>
+        <v>20.14</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17275</v>
+        <v>18199</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>742</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>740</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>17.23</v>
+        <v>20.14</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>741</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17277</v>
+        <v>17306</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>743</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>744</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>14.3</v>
+        <v>17.82</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>745</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17278</v>
+        <v>17306</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>746</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>744</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>6</v>
+        <v>17.82</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>745</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17357</v>
+        <v>17413</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>5.73</v>
+        <v>15.37</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>749</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17358</v>
+        <v>17493</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>750</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>751</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I251" s="0">
-        <v>9.27</v>
+        <v>14.64</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>752</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17359</v>
+        <v>17560</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>122</v>
+        <v>755</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>6.23</v>
+        <v>19.58</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>756</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17415</v>
+        <v>17529</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>757</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>758</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>11.21</v>
+        <v>13.01</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>759</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17599</v>
+        <v>17529</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>760</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>758</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.210000000000001</v>
+        <v>13.01</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>759</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17626</v>
+        <v>17514</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>378</v>
+        <v>88</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>19.79</v>
+        <v>16.84</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>18336</v>
+        <v>17515</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>4.9</v>
+        <v>14.16</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>18338</v>
+        <v>19390</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>7.47</v>
+        <v>0.71</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>12947</v>
+        <v>17555</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.88</v>
+        <v>13.68</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>12948</v>
+        <v>17622</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>26.28</v>
+        <v>37.1</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>17029</v>
+        <v>17642</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>20.65</v>
+        <v>20.99</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>17030</v>
+        <v>17643</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>15.08</v>
+        <v>18.31</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17031</v>
+        <v>17644</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>12.96</v>
+        <v>22.21</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>18034</v>
+        <v>18291</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>786</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.11</v>
+        <v>17.99</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>787</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>18125</v>
+        <v>18292</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>788</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>789</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.22</v>
+        <v>17.49</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>790</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>18199</v>
+        <v>18292</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>789</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.14</v>
+        <v>17.49</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>790</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18199</v>
+        <v>18293</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.14</v>
+        <v>17.74</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18213</v>
+        <v>18319</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>802</v>
+        <v>795</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>803</v>
+        <v>796</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>16.09</v>
+        <v>23.31</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>804</v>
+        <v>797</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17306</v>
+        <v>18319</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>805</v>
+        <v>798</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>806</v>
+        <v>796</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>17.82</v>
+        <v>23.31</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>807</v>
+        <v>797</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17306</v>
+        <v>18325</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>808</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>806</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>17.82</v>
+        <v>34.94</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>807</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17340</v>
+        <v>18370</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>809</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>810</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>12.93</v>
+        <v>19.01</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>811</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17348</v>
+        <v>18212</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>812</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>813</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>11.83</v>
+        <v>10.8</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>814</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17413</v>
+        <v>17143</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>815</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.37</v>
+        <v>17.46</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>817</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17493</v>
+        <v>17144</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>819</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>14.64</v>
+        <v>15.48</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17502</v>
+        <v>17147</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>16.84</v>
+        <v>24.16</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>823</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17560</v>
+        <v>17154</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>824</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>825</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>826</v>
+        <v>94</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>19.58</v>
+        <v>46.75</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>827</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17529</v>
+        <v>17155</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>828</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>829</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>13.01</v>
+        <v>21.97</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>830</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17529</v>
+        <v>17158</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>831</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>829</v>
+        <v>824</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>13.01</v>
+        <v>5.99</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>830</v>
+        <v>825</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17514</v>
+        <v>17234</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>833</v>
+        <v>827</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17515</v>
+        <v>17234</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>836</v>
+        <v>827</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>14.16</v>
+        <v>32.08</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17515</v>
+        <v>17235</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>836</v>
+        <v>831</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>23</v>
+        <v>402</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>14.16</v>
+        <v>29.51</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>837</v>
+        <v>832</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>19390</v>
+        <v>17237</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>839</v>
+        <v>833</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>0.71</v>
+        <v>9.02</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17555</v>
+        <v>17237</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>842</v>
+        <v>836</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>13.68</v>
+        <v>9.02</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>844</v>
+        <v>835</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17593</v>
+        <v>17238</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>15.62</v>
+        <v>18.66</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17593</v>
+        <v>17287</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>23</v>
+        <v>402</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>15.62</v>
+        <v>23.65</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>847</v>
+        <v>842</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17622</v>
+        <v>17287</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>37.1</v>
+        <v>23.65</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>851</v>
+        <v>842</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17642</v>
+        <v>17288</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>20.99</v>
+        <v>14.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17643</v>
+        <v>17289</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>18.31</v>
+        <v>15.76</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17644</v>
+        <v>17293</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>22.21</v>
+        <v>13.93</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>19442</v>
+        <v>17294</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>0.5600000000000001</v>
+        <v>13.91</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>19443</v>
+        <v>17295</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>0.78</v>
+        <v>13.91</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>19444</v>
+        <v>17296</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>0.7</v>
+        <v>14.64</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>861</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>18291</v>
+        <v>17297</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>862</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>863</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>17.99</v>
+        <v>19.45</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>864</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>18292</v>
+        <v>17356</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>865</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>874</v>
+        <v>866</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>16</v>
+        <v>867</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>17.49</v>
+        <v>20.73</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>875</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>18292</v>
+        <v>17522</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>876</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>874</v>
+        <v>870</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>17.49</v>
+        <v>19.72</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>875</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18293</v>
+        <v>17588</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>877</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>878</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>17.74</v>
+        <v>7.61</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>879</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18319</v>
+        <v>17657</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>881</v>
-[...3 lines deleted...]
-      </c>
+        <v>876</v>
+      </c>
+      <c r="F296" s="0"/>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>23.31</v>
+        <v>18.02</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>882</v>
+        <v>877</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18319</v>
+        <v>17658</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>883</v>
+        <v>878</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>881</v>
+        <v>879</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>23.31</v>
+        <v>12.59</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>882</v>
+        <v>880</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18325</v>
+        <v>18274</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>16</v>
+        <v>883</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>34.94</v>
+        <v>1.62</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18370</v>
+        <v>18316</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>19.01</v>
+        <v>10.81</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>18212</v>
+        <v>18320</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>378</v>
+        <v>402</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>10.8</v>
+        <v>19.06</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17143</v>
+        <v>18367</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>17.46</v>
+        <v>13.96</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17144</v>
+        <v>18368</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>15.48</v>
+        <v>35.59</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17147</v>
+        <v>18379</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>24.16</v>
+        <v>23.09</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17154</v>
+        <v>18382</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>902</v>
+        <v>900</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>903</v>
+        <v>901</v>
       </c>
       <c r="F304" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>46.75</v>
+        <v>20.95</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>904</v>
+        <v>902</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17155</v>
+        <v>18383</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>21.97</v>
+        <v>15.32</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17158</v>
+        <v>17097</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>908</v>
+        <v>906</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>909</v>
+        <v>907</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G306" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G306" s="0"/>
       <c r="I306" s="0">
-        <v>5.99</v>
+        <v>42.59</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>910</v>
+        <v>908</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17234</v>
+        <v>18353</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>912</v>
+        <v>910</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>32.08</v>
+        <v>40.26</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17234</v>
+        <v>12248</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>914</v>
+        <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>912</v>
-[...3 lines deleted...]
-      </c>
+        <v>913</v>
+      </c>
+      <c r="F308" s="0"/>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>32.08</v>
+        <v>31.41</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17235</v>
+        <v>12251</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>916</v>
       </c>
-      <c r="F309" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F309" s="0"/>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>29.51</v>
+        <v>15.91</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17237</v>
+        <v>17537</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>16</v>
+        <v>310</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>9.02</v>
+        <v>63.02</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17237</v>
+        <v>18269</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>919</v>
+        <v>922</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I311" s="0">
-        <v>9.02</v>
+        <v>1.9</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>920</v>
+        <v>923</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17238</v>
+        <v>17164</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>18.66</v>
+        <v>21.33</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17287</v>
+        <v>17318</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>23.65</v>
+        <v>24.22</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17287</v>
+        <v>17319</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>926</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>404</v>
+        <v>94</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>23.65</v>
+        <v>13.8</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>927</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17288</v>
+        <v>17320</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.36</v>
+        <v>15.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17289</v>
+        <v>17321</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>404</v>
+        <v>20</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>15.76</v>
+        <v>23.09</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17293</v>
+        <v>17324</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>13.93</v>
+        <v>30.97</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17294</v>
+        <v>17324</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>13.91</v>
+        <v>30.97</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17295</v>
+        <v>17325</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>13.91</v>
+        <v>13.1</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17296</v>
+        <v>17326</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>945</v>
+        <v>948</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>14.64</v>
+        <v>19.43</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>946</v>
+        <v>949</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17297</v>
+        <v>17328</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>950</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>951</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.45</v>
+        <v>29.84</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17356</v>
+        <v>17328</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>952</v>
+        <v>943</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>20.73</v>
+        <v>29.84</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>953</v>
+        <v>952</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17522</v>
+        <v>17330</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>19.72</v>
+        <v>53.5</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17588</v>
+        <v>17349</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>7.61</v>
+        <v>29.73</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17589</v>
+        <v>17350</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>14.45</v>
+        <v>29.28</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17657</v>
+        <v>17354</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F326" s="0"/>
+      <c r="F326" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>18.02</v>
+        <v>49.55</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17658</v>
+        <v>17360</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.59</v>
+        <v>25.8</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18274</v>
+        <v>17361</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>971</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.62</v>
+        <v>22.25</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18316</v>
+        <v>17364</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>972</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>10.81</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18320</v>
+        <v>17365</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>975</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
-      <c r="E330" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F330" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>19.06</v>
+        <v>15.15</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18367</v>
+        <v>17366</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>13.96</v>
+        <v>60.76</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18368</v>
+        <v>17367</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F332" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>35.59</v>
+        <v>10.81</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>984</v>
+        <v>983</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17097</v>
+        <v>17392</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>23.13</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>986</v>
-      </c>
-[...8 lines deleted...]
-        <v>987</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17098</v>
+        <v>17496</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>13.81</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>989</v>
-      </c>
-[...8 lines deleted...]
-        <v>990</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>18353</v>
+        <v>17527</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>990</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>991</v>
-      </c>
-[...1 lines deleted...]
-        <v>992</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>40.26</v>
+        <v>47.22</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>992</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>12248</v>
+        <v>17617</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>993</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>994</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F336" s="0"/>
+      <c r="F336" s="0" t="s">
+        <v>303</v>
+      </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>31.41</v>
+        <v>16.61</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>995</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>12251</v>
+        <v>17617</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>996</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
-[...1 lines deleted...]
-      <c r="F337" s="0"/>
+        <v>994</v>
+      </c>
+      <c r="F337" s="0" t="s">
+        <v>402</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>15.91</v>
+        <v>16.61</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>995</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17536</v>
+        <v>17618</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>662</v>
+        <v>368</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>20.27</v>
+        <v>10.72</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17537</v>
+        <v>18256</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>346</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>63.02</v>
+        <v>64.55</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18269</v>
+        <v>17299</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>16</v>
+        <v>655</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>1.9</v>
+        <v>126.27</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17164</v>
+        <v>17511</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>21.33</v>
+        <v>108.2</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17318</v>
+        <v>17464</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>24.22</v>
+        <v>4.03</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17319</v>
+        <v>17466</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>13.8</v>
+        <v>12.68</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17320</v>
+        <v>17481</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>15.96</v>
+        <v>6.41</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17321</v>
+        <v>17482</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>23.09</v>
+        <v>8.07</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17323</v>
+        <v>17483</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>1025</v>
+        <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>25.95</v>
+        <v>14.31</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>1026</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17324</v>
+        <v>17486</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>1027</v>
+        <v>1024</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>16</v>
+        <v>655</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I347" s="0">
-        <v>30.97</v>
+        <v>3.4</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17324</v>
+        <v>17561</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>1030</v>
+        <v>1027</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>1031</v>
+        <v>16</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I348" s="0">
-        <v>30.97</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17325</v>
+        <v>18311</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>13.1</v>
+        <v>10.9</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17326</v>
+        <v>18339</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1034</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I350" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1035</v>
-      </c>
-[...13 lines deleted...]
-        <v>1037</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17328</v>
+        <v>18337</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1037</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I351" s="0">
+        <v>4.79</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1038</v>
-      </c>
-[...13 lines deleted...]
-        <v>1040</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17328</v>
+        <v>18340</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1040</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I352" s="0">
+        <v>4.65</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1041</v>
-      </c>
-[...13 lines deleted...]
-        <v>1040</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17330</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I353" s="0">
-        <v>53.5</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1044</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17349</v>
+        <v>18341</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1046</v>
+        <v>1043</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>27</v>
+        <v>342</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I354" s="0">
-        <v>29.73</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17350</v>
+        <v>18341</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1048</v>
+        <v>1046</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1049</v>
+        <v>1043</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I355" s="0">
-        <v>29.28</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1050</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17354</v>
+        <v>18342</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1051</v>
+        <v>1047</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1052</v>
+        <v>1048</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>16</v>
+        <v>1049</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I356" s="0">
-        <v>49.55</v>
+        <v>10.79</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1053</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17360</v>
+        <v>18343</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1054</v>
+        <v>1051</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1055</v>
+        <v>1052</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I357" s="0">
-        <v>25.8</v>
+        <v>6.64</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1056</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17361</v>
+        <v>18343</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1054</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1052</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>122</v>
+        <v>402</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I358" s="0">
-        <v>22.25</v>
+        <v>6.64</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17364</v>
+        <v>18344</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>8.210000000000001</v>
+        <v>7.35</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17365</v>
+        <v>18345</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>15.15</v>
+        <v>7.24</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17366</v>
+        <v>18346</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>60.76</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17367</v>
+        <v>18347</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>27</v>
+        <v>303</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.81</v>
+        <v>12.34</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17392</v>
+        <v>18348</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>23</v>
+        <v>303</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>23.13</v>
+        <v>7.82</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17496</v>
+        <v>18355</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>13.81</v>
+        <v>12.27</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17527</v>
+        <v>18356</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1079</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>47.22</v>
+        <v>11.41</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1080</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17617</v>
+        <v>18357</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1081</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1082</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I366" s="0">
-        <v>16.61</v>
+        <v>22.72</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1083</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17617</v>
+        <v>18358</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1082</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I367" s="0">
-        <v>16.61</v>
+        <v>27.21</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17618</v>
+        <v>18364</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>404</v>
+        <v>943</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>10.72</v>
+        <v>3.6</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18256</v>
+        <v>18365</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>64.55</v>
+        <v>5.5</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1090</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17298</v>
+        <v>18365</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1091</v>
+        <v>1088</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1092</v>
+        <v>1086</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>101.21</v>
+        <v>5.5</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17299</v>
+        <v>18366</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>708</v>
+        <v>94</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>126.27</v>
+        <v>12.41</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17511</v>
+        <v>18380</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I372" s="0">
-        <v>108.2</v>
+        <v>9.94</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17464</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>122</v>
+        <v>655</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>4.03</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17466</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1096</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>12.68</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17481</v>
+        <v>18381</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1106</v>
+        <v>1099</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1107</v>
+        <v>1096</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>6.41</v>
+        <v>15.57</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1108</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>17482</v>
+        <v>18381</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1109</v>
+        <v>1100</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1110</v>
+        <v>1096</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>8.07</v>
+        <v>15.57</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1111</v>
-[...649 lines deleted...]
-        <v>1182</v>
+        <v>1097</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>