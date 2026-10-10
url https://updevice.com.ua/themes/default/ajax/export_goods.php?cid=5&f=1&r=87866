--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,487 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1177">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1101">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...346 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -508,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -991,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1378,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1498,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1654,80 +1519,86 @@
   <si>
     <t>Сонцезахисні окуляри з навушниками Bluetooth HOCO Cool air conduction BT audio sunglasses DI87 Max |BT5.2, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/solntsezaschitnyie-ochki-s-naushnikami-bluetooth-hoco-cool-air-conduction-bt-audio-sunglasses-di87-max-bt5-2-8h-/</t>
   </si>
   <si>
     <t>000012812</t>
   </si>
   <si>
     <t>Детектор камер Baseus Heyo Series II Camera Detector |6month standby|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/detektor-kamer-baseus-heyo-series-ii-camera-detector-6month-standby-/</t>
   </si>
   <si>
     <t>000012956</t>
   </si>
   <si>
     <t>Термометр HOCO Indoor digital alarm clock with thermometer HX44</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termometr-hoco-indoor-digital-alarm-clock-with-thermometer-hx44/</t>
   </si>
   <si>
+    <t>000013031</t>
+  </si>
+  <si>
+    <t>Машинка від катишків на одягу HOCO Digital hair ball trimmer HP71 |7800rpm, 50-80min|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/mashinka-ot-katyishkov-na-odezhde-hoco-digital-hair-ball-trimmer-hp71-7800rpm-50-80min-/</t>
+  </si>
+  <si>
+    <t>000013032</t>
+  </si>
+  <si>
+    <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
+  </si>
+  <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1804,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -1945,50 +1795,59 @@
   <si>
     <t>Тримач для навушників XTRIKE ME Headset stand HT-09 |4USBx2.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-naushnikov-xtrike-me-headset-stand-ht-09-4usbx2-0-/</t>
   </si>
   <si>
     <t>000012203</t>
   </si>
   <si>
     <t>Тримач HOCO Stable magnetic case screen holder H93 (display screen) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-stable-magnetic-case-screen-holder-h93-display-screen-4-5-7-/</t>
   </si>
   <si>
     <t>000012316</t>
   </si>
   <si>
     <t>Тримач HOCO Magnetic retractable mobile phone holder GH8</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-magnetic-retractable-mobile-phone-holder-gh8/</t>
   </si>
   <si>
+    <t>000012317</t>
+  </si>
+  <si>
+    <t>Підставка-тримач для ноутбука HOCO Hope notebook stand HD14 |16" Max|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-pod-noutbuk-hoco-hope-notebook-stand-hd14-16-max-/</t>
+  </si>
+  <si>
     <t>000012356</t>
   </si>
   <si>
     <t>Тримач HOCO Campo neck-hanging holder K30 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-neck-hanging-holder-k30-4-5-7-/</t>
   </si>
   <si>
     <t>000012357</t>
   </si>
   <si>
     <t>Тримач HOCO Campo magnetic neck-hanging holder K31 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-magnetic-neck-hanging-holder-k31-4-5-7-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
@@ -2059,95 +1918,77 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
     <t>000006247</t>
   </si>
   <si>
     <t>Універсальна лампа Baseus Magnetic Stepless Dimming Charging Desk Lamp Pro |5W, 1800mAh, 24h| (DGXC-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-pro-5w-1800mah-24h-dgxc-02-/</t>
   </si>
   <si>
-    <t>000006250</t>
-[...7 lines deleted...]
-  <si>
     <t>000006927</t>
   </si>
   <si>
     <t>Універсальна лампа BASEUS Magnetic Stepless Dimming Charging Desk Lamp |4.5W, 1800mAh, 4-24h|  (DGXC-C0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-4-5w-1800mah-4-24h-dgxc-c0g-/</t>
   </si>
   <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
@@ -2230,59 +2071,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2302,59 +2134,50 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
@@ -2422,245 +2245,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011310</t>
-[...7 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2887,59 +2641,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -2962,95 +2707,113 @@
   <si>
     <t>Фен HOCO Cool negative ion high speed hair dryer DAR77 |110000rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-cool-negative-ion-high-speed-hair-dryer-dar77-110000rpm-/</t>
   </si>
   <si>
     <t>000012954</t>
   </si>
   <si>
     <t>Електробритва HOCO Engraving electric hair clipper HP28 |7700rpm, 150min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-engraving-electric-hair-clipper-hp28-7700rpm-150min-/</t>
   </si>
   <si>
     <t>000012955</t>
   </si>
   <si>
     <t>Масажер HOCO 3-in-1 massager HP55 |4 speed, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/massazher-hoco-3-in-1-massager-hp55-4-speed-8h-/</t>
   </si>
   <si>
+    <t>000013023</t>
+  </si>
+  <si>
+    <t>Фен-стайлер для волосся HOCO Cool 5-in-1 warm-air comb DAR41 (46°C-80°C-110°C, 38,000 rpm)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-stayler-dlya-volos-hoco-cool-5-in-1-warm-air-comb-dar41-46-c-80-c-110-c-38-000-rpm-/</t>
+  </si>
+  <si>
+    <t>000013029</t>
+  </si>
+  <si>
+    <t>Фен для волосся HOCO High-speed hair dryer HP19 |2 speed, 3 Temperatures, 110°|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-dlya-volos-hoco-high-speed-hair-dryer-hp19-2-speed-3-temperatures-110-/</t>
+  </si>
+  <si>
+    <t>000013030</t>
+  </si>
+  <si>
+    <t>Електробритва HOCO Six-blade razor HP300 IPX6 |7000rpm, 2h, LED display|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-six-blade-razor-hp300-ipx6-7000rpm-2h-led-display-/</t>
+  </si>
+  <si>
     <t>000010403</t>
   </si>
   <si>
     <t>Android TV приставка Amlogic TV BOX X96x4 Air |S905X4, 4GB RAM, 32GB ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-amlogic-tv-box-x96x4-air-s905x4-4gb-ram-32gb-rom-/</t>
   </si>
   <si>
     <t>000012886</t>
   </si>
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3070,59 +2833,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3271,59 +3025,50 @@
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
   </si>
   <si>
-    <t>000011008</t>
-[...7 lines deleted...]
-  <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-nimble-portable-handheld-fan-hx60-3-speed-36db-2-5h-/</t>
@@ -3545,50 +3290,77 @@
     <t>Вентилятор Hoco ultra-thin pocket fan HX611 |3 Levels, 50dB, 1-2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ultra-thin-pocket-fan-hx611-3-levels-50db-1-2-5h-/</t>
   </si>
   <si>
     <t>000012951</t>
   </si>
   <si>
     <t>Вентилятор Hoco Ice pack series handheld fan HX612 |200 Levels, 60dB, 1-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ice-pack-series-handheld-fan-hx612-200-levels-60db-1-4h-/</t>
   </si>
   <si>
     <t>000012952</t>
   </si>
   <si>
     <t>000012953</t>
   </si>
   <si>
     <t>Вентилятор Hoco handheld fan with spray HX613 |100 Levels, 60dB, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-handheld-fan-with-spray-hx613-100-levels-60db-18h-/</t>
+  </si>
+  <si>
+    <t>000013024</t>
+  </si>
+  <si>
+    <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
+  </si>
+  <si>
+    <t>000013025</t>
+  </si>
+  <si>
+    <t>Вентилятор Hoco Spray series ice cooling handheld fan HX614 |100Levels, 60dB, 15h, 50mL|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-spray-series-ice-cooling-handheld-fan-hx614-100levels-60db-15h-50ml-/</t>
+  </si>
+  <si>
+    <t>000013026</t>
+  </si>
+  <si>
+    <t>000013027</t>
+  </si>
+  <si>
+    <t>000013028</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3598,51 +3370,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5883033701cd6e96dca3346fd1ad28391.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31368a53344605c86efe25979f58f9f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e3f774c573b1002623b76ae1503dfb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741a7477c129748f75941dfd129f5be44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d45ab1b56a7b910db6c801c2a3650c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32bef96adfc70414a929a3f5bc84f546.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1644f1967b9682f2d30546bcd863a1f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe84e0743a80f8ab1d8467c38a56ed48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e08434625012b65c3fd58a06e890389.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e64accdc006dd023fec351cf5b9d9210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e955622fc1006c990f329ff2b7ee92911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9263efb32929578f3b0bbf075fca442c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7556166d2e45aa26af335cdfa9337613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab95b66e846645a0f7cce4ec1f6e79f614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace5ea6f4a16a513b105e90a1b26971615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f87420e8316f8357b18dc9b9594b72b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9a008e839789492683a6ba97f2a5db17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eb3487e95b1177e9542d2d9f526b3218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df24e61172da9fd0b4155ff65f720d2819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933b408e3495de441224a1300cdeeb2120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a98ea2bda3fd11f60d40318d8c6696321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e9800cf4f7fc2d69446990086b480522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9715d63d4e71f48d80308bd31581c623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3173b93aa343eaea2cc1c2ba9db1aee824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a44d5b92a6385ab996322cb9507ff425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f19ed7f0ce4907b94e8e8cf00ffc4026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed1d14511784a97f9548689ffbb897327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe8f4b34fd49b88517642ec1d5eae028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7170c656c71294ba78af19c7c5aa3a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52c65b1595d31e3435e3c0164ef5ffd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eddbbad56f35ffd7eb78835b67ab6331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d10e98eb1f509b1c46efcb0a417497032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd635506cb199a43f8424562165d6e033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d942d084d55f630ac013d5bea3d48c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eeeae3aa03bd0f45f6a0e486fda55435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b371790db7918b0ae980d91bb48edd4736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a2548dceff02cd0c3e85fd6dd58a1237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee39ef83df761bfa941e9917e3d468438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38117ae68074b81843416a111add98a739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96fa52d6cc637132db33ad9dec26f9f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff59177a8916397fbcad71957fb7e641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49ff46c6d071b110ed04ed60d6142e542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2496b49cf48a121f51d88e1173d2857a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3352b7a009745c65424f5a18ac7f414344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801a730226a21ecad71679eae8f9c2e545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c86c18f1d846e53835652fe9c6681046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca835032c83750e505629b67a36a84a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd43b8c2962617f02f634b9e0397acc848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50adad75cd996f1eaa038520ffbda81349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f3e5bc490f1bf1de6eda8a7ac836c850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccad0f19d4d85aa5009d33dfe04376aa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c14cb6fa8c3685f52de8119cbb4c0a452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b1f50709ec1ad10a6e503c16efaeca53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c1ebc20b23beed564da87e0ff315f854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5370b8f04e2fc670e55595a950daa70f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626e64bf3026e269d8178da57f01598756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18eeabb1bc68a26b58c17fa5629a34d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf5c536fe34c1c4cc4d6dc97f05c04458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db0d19ad0cdda0665a6cdbb421a28ab59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485d761895bc635b08b3e669c213316c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7b779021f89cf4fa4e60119962de4961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d93c854983614285eb874bd97f50f6862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e70363df1d777b87cfb649a5e2ae0b163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbcea6d09d7bfb41676f0f312cb9ee464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03298b82870957ff09ef9e165439d50e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f716271e066cf7379b64aa332e51a9166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f662dbe9585b078a646598afbe55ff167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d0d1c654ffbd654dcd6552c2cbdd4068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b95aec8deb5387191cf995a69be1d769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418d09190680168c05b20851f1fc284f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c837fd6c2cc2ae3e822f821442061971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351c5bae20bbf3b1de969d0c966ddb8f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059ca70be2d970ae7bbc747585fdd76673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3452a3f37cbee4a5a28045a4ab384a6874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9168c02b92099131a6172acd02a22fb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf3fe6c14505535365a2625fa27819376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c9d695d6b9ffbcbf7d14cd34f0b4e877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be286bf49d25e617908167bee402035b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e59b237f56275cffe0b5228f31f13c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eea8bbf24e10de4205a0d51e3de1d8480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214606904e3d27c89b195dfc17adc73181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590794a99aa1dd771d225c7fc321d71182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8769b8f88d68d4eea63d3e17cc92e183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cfec32a723aece664ed617c7f11b9f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f620cdfe2d5cf6207e233aba1de428c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb6e74af9b40bc9a6b36e8ac77a96a786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca87fae69adbef96c7931a82a8568a787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a38f4da9c6e04cecff3f5df6082f4288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52eb9b1ee7baa809f58b937d6d9f4bf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d41dc9d6e8af356890d755ac4563dc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e0a7dc3ced6b53941bd93a3fadd32b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095eb19e2f11a5dc0906439726c165b592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2836fea414a42448ffedbfe332ecd56593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1830110bfd2ca72658249f0ce6946994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd0dbd5db90d492a28930adab1909a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516a4f1c799ed207cafaab275aa25a4496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a61ec7d7dd89f67256867bbb17f514697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6c477b183948690a65ae9b7c38c6ab98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb4dde20f214c29411271f63a57f5a199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e467dddf1d19bb79db3061a71ffc5909100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37434938bc13706339e6622a754d382101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539e7198539fe3a1f3ffa3927b84a66e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b83a002e90b863f46401bb30a3e2a86103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65f2b3f87f8fa88dd22284c46ee9b50104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d80998c0e3fb30ef26afb2435ea6ab105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99442c26a70b70f19412cdbb482e070106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcadefbb7f63023fdd48abc3b78029c6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c142a76d2b1c3a975f9eac71015e22db108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d059e8f085a13d06e6669918ebebebc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f3ce47982a6c0b61a000dad5327ea110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaddf24bf89b1b3791a30e2f7118c04b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e439294e34f2ba06a7d42be3001529112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fff65b67021eb8674ba74a929d6bdef113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed3fe9ca0bd65c1ce8cbe0a75dd9245114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4dad46440a7b62cf79e528efc1246c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e720d519fe28b721fdbb2fb3defe96116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092a8ed22ccb8fd92e5973354d208e61117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548cda9d7e16697fa4ab9ac36dac7051118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8e3d64826ee8c2a695883280323fd0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2865d0d3a0b8440a5cde8d762c0165120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9c440627005432e55ececfcff1c4cb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fbaf05eae7070bb7bf1f291784488f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9249938b5b95fcd51b87e95fbbfc413123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e0ff9ae9ce62c9e3c1e508ae5e244c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea6143c809e2c6b097454ea0f374260125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c421ef9323f2cf6408ddfd7424dafb07126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd8a2cf2a2589bcdcb5fba1cfd6902a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6de711859a92830ee2d78c175305c08128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af883b06ad69b198222d8793b84b03f1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dbeafa1fea36948833764f18cbb687130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2853f6a8a9b1ce03296b578446406b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330b20537d4d60afb82b274ed314eb09132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36384c0e8deaf20fccaed3e900acd449133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff477bc2e8795dafe6feeac1cfd65905134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5329c34bca23107836ea56860e0caba7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b1700743e90721f8b22204e660698136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dbecc883b8d9d76cee161fa62f18d0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a917b8efa0b1d9a645bd39723c0e53cb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833b7f882f498482307816a0bb32117f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef652bc158cc298be3f1143243cbf3a2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e4eac02be2e8e5212f3edc460bf59141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812e2c800a847c2b7bee09366e8e62cf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b638df654b75659708b400241d714143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c44f847475b98aa0650a2a1b4e65fb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4711d785dad1a998daad861a8a4e6798145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f1b48006964c4dad9b3159a67917ae146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c907142b9e4ddc4af3c265c0af51e871147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a67c76f8ed18619e3b17da03ba5849148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e79ad238a988eac650e036a8df7937f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d931c0b4dea6568bbb5766dd9e193a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3015f0f5449d4d9674411233d3227721151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34442fe56033e89d46e1bebdc5eb7ffb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3478cca924151913631c052fdbb8c8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f722ad6ecd43f3d3317b1cb94e3ae18d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d49b47cb062f145546dade5ba8828b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8569367ddd0869bbd76eff528b54719156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea63ae6c695b28cbdc8b7c9d2dc43c35157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a99712c3e25d49689719972cdbc8f9a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ea4a85296f671cf17ace2725795ffe159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0673ca4829bf725e823716fe9094914160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9d200651c822e5f22204d357315a0c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffac4db5843f0cd1367bb61cd6811513162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec6bfe8bd9256207f198853d476872e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7428da33ad99c4a3d76ed2f7112dd81164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8273368f281c63d42c8aa18b4c55bc4b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19b00e1533ac56cfe2656fad309405d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d11aa034c1af24e54b20fae7dc30d47167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c863352c8c4f0eefb2174244997ea8d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff47bba2a65d4ed51430e2df4165713169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce7b756b633199dec7d3bed20c200b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759ecd49250a6e42e4c974fcbe773eee171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faa534dfc70c1736a06cd813cf48720172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276fe7c31b2d3d8771f9f37a90f6d4eb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f6336f46cb03d6531c3fadd84b79f7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb22f2e66e44d942bf45af914cc943175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde0f0b5a29cfa5983826a6bfc27049d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388c4b5fc47cd6e17531c6ce3dae46a1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eed13e8a229f3170de79eaced097dd0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b3b3400c9053ef645baaa1077d7895179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d658ef16b08d52210698e2dbad755013180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7ac46c34a63e126866fb164b2d186b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bc29845bf8928636d502fe2679f084182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bedd293e0eecf4454c6e71a08e209d4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae86d59a4cd305950435ced42189065184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63e81792822b3d2ab8c7d5eb5fb17c1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68629692f8d34d5f7c36c08860db903186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196439ba827010c512cce1e13002d314187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aee9622d85c3401a72e5d40779d2eb0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b535f9c9938825e03775c0039b65691189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c94dd9b120909c9e263d0f1c353931190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc7b46c375f13a4dafdf0d65968ef5f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbe65ef590f36d41e6eb88e596308e5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f594d4322e1a36df4570458e09faec26193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd493b08b91f029e93ed718174ba6d69194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcbd90a710b57d71c766c044d7a0cea195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27904c84eb6e7173fac7729dfcca1eac196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23952f8eabc0b2d88a8f279fd64393af197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a35a945606e8b63711f1e975a652ad198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c860e088dcfd8b2aaa540b6c76d5fe0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8f9e4155a4135f205cd8a3c89571a2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ea4712ecfb4124f18119e4ebaf4f73201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930083283f3a441004cf562e9892f44c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b3c25babf2f9f485475ccaffe970bc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c593b05f1791f5776a52fe6f9111027c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a65c526b2e683c22c94b9724ffa520205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5bd6b605e9cb70ef4dc4faa6e716ea206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863126f672843393034afa3810c34633207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a53fe509989d530c9806a378ec419af208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ef3c5c0c2bbf0b54f5afb37d994d1d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15e5977c139e8023f2fb62d14eeb36d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2daea2027297973d51fea2091254e5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f7a48b0b86e713b8bc6b53391eb711212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf219bdeea30f55e767fef230df6a350213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b885aee6248ebf6528de2eab7472926c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b030e4d3c6fc3d855a56469ffe543736215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925b6ff31e4234ca7168811cd7842501216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf08fda3cd8289c2aa065eccf292623217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe24a6221b9d5e0c0c4cce37c885c45218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3494270959a1c78f3b2b70800b867369219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85a16f2365ee339f600992cf6516692220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dacf821e5b78c002b906bb8e8d56511221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8716b979e745c128d0c70dda530b0be3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896e16c832c2bdbbada1ce6b4a5f045b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d5d79d0664068a0d87d20a1fb97e2e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a322b3a9d6bf635ca5732b20744877e0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fea7f7deb5fd2263e986ec6baf9ab9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4fe4202a6623d730f756e8c692dffc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14aa44b65b26ad551e78dcdd490ec67228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61fece85e442c09999b4aad0a183193229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4acf0993a51b92088d9d133fa686f01230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3787b27af61f9c869cde58c762384394231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48c76eec1a520c63e85c4b410910dca232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb604599e7b206a9a8fdfc610dd60a4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d923a0da77d430f7ea64d3f5722e9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4643466401765d2364051dfd6743fbf0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d579e97ecb32ec6d4c5145391bc1110236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e76996b3178582311306c29cfe9362237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcec5240050e0c20bdb9632d01c8c4be238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa5e2e0d376106e19735946f627a455239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f6a94f165476df935ba2662ba683bb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7ee4099dc0efc7cc60754a20b47c8e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdcff19c955b9d8d04027c2817e6c6c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301df7b17828a89e683158d6b242dd7c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cdde9dd45afa09757c2d665d62aad7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e65b0a3732044fd453aa5005132f03b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342d76e3c2f666f6bdfc7686275e86c0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07add14bd486f95dfa66eede3ab1c52247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3ad5cd4852dc3f94f51fd482edc16f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6d7f5c53ce1bb07497cc4a32df84a4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c893856932f1b9d26f58196edfd74d6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008bebdbcb1b739a64519675a2eb6ed4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b57967bf40c4d93d7688a7e94edef252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334da2c8cec56921118bbd35aef551cb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2cbfac543aaa8607bedd8787b3e149254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780b5ca2df78622c57358025f909c3a5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78123f825382c93596aa1c4f63a66fcd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b4a94f984f1c5271a20eb44afb3e4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81202fbcc83d802ea653d73c93e43b91258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d55f26c3530f45d3e90e8bb3994755259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d59913c1c608bdf51415a40bfe5e48f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20247bcf9671c863d93b17485812ea16261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95797901e46e6fea2e629307380b65f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03390131b972b56bc6aa55ef8c570e84263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936cbb2267ee00bc789555c8eb1f825e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2320280c24310c9360899af6dc79b8a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cacc88bd45022efb072746a6d5146c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6772535391b50999380723577a083f1e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42e155cd5083a08bdf816d65fa70d12268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13fa824c91d132f3158ce00e0d3c9a6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d662e5445067fe45d528118bddaebcc4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6db0ecc626c5b87b971c262cb19aa4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ae82dfe2470df366a0433c6b3b4fe2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a66078f50822323e5e98279969c2be8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ee53b1372b0bad2c7228318e32119b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b10a5142edea88866658083bd59d4a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9476291193830d3f9a09c3c3c21997d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad461d01f02b263cae5c5f23cdc1a4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe3f9d78ad394ff06743fca0c988a74278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5f23d63b948cfdb41b6075cb52b582279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67773b3b51ec41ee50527a01e5c54e53280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f659f02028fc4f6f3cc00bc74566f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a919d630421b1624dd73126c067f8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e1e3abe69fdfdefc2958a20c4bb16283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443bf60a73067c965729ac9010f7c77f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab72f30c1a68445d6c38dff73d1539e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3b26b52ddc9d5f2ed1d9042fb651eb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dbed057b4eb6f098ea275fc0fbb413287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808b7a3bb4c5c4cdee61ea162ccb8787288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8eabc4988311fad2fe9cb12a181e51289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c69f6c27ff3d1362c1ea6726fb08eef290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399db5b6df9a43258a63eed2a4bbd9d8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c9558139d05985964c7603911f621e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a72b38bcd1e97f3fbae0fc14f09329293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1229e571bd85c594cd55e96edad2e0ee294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b1a8ab830c10f49379bf944013777c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631f51eeb438a5a6886da01a16798e97296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311391193bcef02bff4f3c207202e106297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d2d0811b45551f1f963a0c42f3852a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee85250bde072941fd06021737b53af299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095d915b2536f9d170706527541d9642300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49fd6a4af71fec8bb96098671350fb3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d02a9c8db2f69dfab31fd98141a65c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148a69c3e90fbec0ede548570f92c0ce303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cae6beb3293ec1584d5e8fc89396092304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3858a48725bb99ba9aa24ee6611af913305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f058fbfd1f4bb42d32878532e13b0c3e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac7507b921fc41cbbae5ce9de0e2a15307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ee8ec3e773954e6c0a8f36f2c8b2a5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd9d4ead16ebd3701ff2a40175adf66309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14c427a3865ce50aa428c75f844597b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057be41da2ef4e0bb8ddb4611f6a237c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c46e8ec616ebb8ee7dd4662728a4286312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd35680c1d0440b37e200026c16177ac313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efef4d1f48df569bd04fd04877c68747314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a54ea33a72638a545b9f94c5c6c2cc7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c20ecc709b5ad1c92e0ab801a6b91316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76687ebb3a6f593f4697ddf3535fcf91317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734283dcb5fe412e7f12cd9fa88b312b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa6c761747d0fa9168365672d4cefec319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb82bb4d03e3a23eaf8146aedc6cd5f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09557b089ffa320961b78ea46b88b875321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c58811bedd3bc08dcc496e284624f0d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694be65f048a1dc7eb70b753aa34c250323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77b11289fe4ebb4cc16f811554ffe91324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165a16f2642076eaa542902493001f2e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fca00308fc7d3cab19197fca8564da9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efadbb30093e9d59038343eac334472327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8682274784b1a7cff54a7e7ab04f627328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50756a6a0bbc5c164ef4bbb245c54d4b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0dbfbae9d98e54638151aeb518d32d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0f59395c918260d96aa6e5687e37a8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1778c807585260fc5ddeab2026574da9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7fcd4ab19e679bd79d936639fb2fec333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81cb601b002a0f51ed8cbbc387b86e6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d544005a8e5d659fe6598e99e36891335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f86a4f48313277ceb68ad6b6fe93fd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20172e171d85ef3d799b5ac1898240dc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e056468d487f8cf95f9c0003931911338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc4dccaa4f7bfd437dce1bf15801543339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14263a5ddc4268009979eb7b9adbb5b5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa9d8cc4dd0e56a011c0475885cbe1e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bdb74efbd905c899928235addfbfc6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e32742aad105e26ea305750a3a147be343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b831accab513d72c6fea842547c503344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a41b4d4386ae3e3d3760365f938cb41345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfd1a728562ccfbb44ebae4bfaa6244346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d68dda5de165f8c79e3d9e3b18f9f92347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a0dcb7e47adcd04b5a939490dd24c6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2f72e22e8090429fc6d0addcd6b1b9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6b4ce11611e3b6fac33c49e898f919350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a6ab42c50f36e85876bbfe79c986dd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a88ea86c09ab23456a26feb3205e17e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5f02fb38030d1f7975ab3ede7f511e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddc6fbbfbe7b91519e86514e2cd937b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827958ef8b886069231db3e098502348355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa673543e25d8a239e958d9cd344d752356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0250827bf74a14935f748780c027a7e0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4995534c16e5ae5ed5193cf1ca819eec358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfb423e1a6479fc5527ee2a0158a65d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8386f0791ea6b033eed7c50ecaf36c0e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd9b8f4c4ec45e9d80c60913f6a39e9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e292518ecfe1f58350287f2e94fe69362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab28abc82b2cb4c2da165f3f0458fb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aebcd4b306a0ee00d3f3e90498eb21364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d9c6cabfcbd5f7631a5ee8549c3ff3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c77e23ae07eda1209e132e5e36af82366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51593c03eec072ae4d11c0927507349c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e01ff3ecbbe28ab281f806e2e43de23368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2265a0bde60a69fec306da15c8c0dfc8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b65b15e96e68b54ffebdec580330724370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f19dd188fb45d03d140aa03af0cfd14371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880a1240c2598ec93b8d31b6bedffbdc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca1cd71ed2574e11c3b38be74a19a5b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ac36a3279d5798808335b56c7cea22374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a394df8ebf5ca29969a3dcd2ffe5c035375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a685f09d7b4b589c745dc369ee487d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97d2e8900827248978a13fb6888ce33377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecaaf720e003fa3050cfdcb1c03ef7d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac4d16386a7185b8513db244dd87e32379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3fbe989b7ea8b8361bda7276bafc8d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf2bba740bb3fdaf43587a7793bae6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b16c3ad3e635458951d77b113da3492382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d38352ef4e5eaa395a5c4ed79464851383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5191e49029401f9e39aa34c1415f324384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7c2aca619656f083f92a4ccb2d9229385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6a089586c9424a423069fed64b30d5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ecbcacf63444d0dc98b3e10926ccdc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad1e12694e02a4cdfe11b382a38865c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4acfd57a0c27910078315eccfd2caa6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa417197bfc78c506dcffec2da64b01390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9373a5f15592439c750aa6328ebfc7ae391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e44d4b12f4a6d10c7e5b7002694225c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e7dc13799d38580444a318161c2fa1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c16206b26fb74e9ac0bd22b3f504fd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d319125a9963e2fe5481bda65cc8aaa395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12805afaedb9e03b1677216837e4add0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c2d9dd2706c0572c72782b95f0d797397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4d6a9ca216729ef18d04d98e717f70398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e72e03baedbad07e5259f2aeee73419399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c85345af41ec09c984140950b2c2ea400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2727eee1da6493b2dee7b7c5fc3c4c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4b260960eb62dec12c525c8e3109de402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c40d5d816fd60da06c36d4b4a9d2a2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c68214de609b2bd0bf3defd306966b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6473dd834720b5ddbca46a6c5ceadfef405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6e8527b7fcf3a1140f0730dcb87284406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e29cb383601ff79fbc04741653d12b4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a90d29dcf6134e9773563c660491300408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b87334e4e2f7ae2187029348a2877f1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0481926738b798d1e746ba9ac806d5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39a4407893b6c4a5010582b3a9b001f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5719ddc43286934aaae7629e487f3c3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0e72d09d680eaebbd955d635fd7ae4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0319e6f6f119d4f71a3c7cf4a0c20136414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4930eae344f0a4f48373b0405c348666415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3160594d7e22e165e1de403c880273bd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb67f112ac718ac5a669af8a5cf3da5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547598319a8a7955d1e7785a2aeee160418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d863cd60f5cc92d7d8959e4018ff5b13419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732e8b8bfa8fd30dac2477eea1905d60420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8ec437daa5b21c63aa2e273f684cfa421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f24ebb4f8250ce124923ba23b710f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8e9fdb565f9a628eeb792438aa0025423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9169c3522e2ab8e3f8155c1ceb34cfcd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90401f9910c00d3d776fc9d54c60bdd6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69496311ded3d0513cc278f2b2ac4460426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca3f044e2733aa257d1bb9d821b1c09427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1840b91495cf406abdffe595fada44428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d794e1fbf0333360a4b1457e05fc444d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f44486eebac814a2a883f76e0d7ef7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63280ddf9929d882ddc27de961b3f68431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d1f88e5a7f706965148904cc9dc9ed432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da4010fb252bc6cb96bc2ea5b371821433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b85911d01b673ed0b7c45793fa6721434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f43cd980184c0938b8427763166ba5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f14432f6a147c96e5e06aa96133acd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef4c0f9e5636c2d4632d001a2f95e3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd53028f733e160d95709c4e31d7ff438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eecbc87657eb32e88881cb5bedb23b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812b1f1e12191c9ac8b23a738f5fe4cf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a047662671ff2ed0c7cddb9a04fa2005441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed249d1b843819903cc5441e8a165d68442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2641d74a9fd16d108e4180cd62d6f6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18780f75314b2a861912d84794e7f623444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b236a165514a52489e67201e2b8979f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecee15f1fcf071fbf7a8b8e5e6b5a3b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705a0d21f150b73ba7e0c971c0f22bc8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128a39b814816c34e87631e976a6e5e6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a59920e2c541449b873adf210c849449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5c0d560b3038f15961132729914ea9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb1950b0010b31c0983993f7bc0f722451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b378993095559c17f137d4e698f64c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cd17570a832b594be8cb4dfce49ebf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54881f7aee3d43b8975fda888a4f04ff454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241c5f281d0c0de782e0b2bf2b7c3ef9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed0411d26bd25bf4d9ea9b3cad6cf35456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aabdc0d12655c06fb3cb957a28fb5d1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f68bbb53fe07f5583994ecdc78c5983458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bfb04d721d2cfea056276f5365bc89459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc5d5e609b37e1dbc567a0df5ec4898460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6282692d8d11ca736d37381990d4abc8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f683fe62731b8cf873bb877f6c675625462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e677d195f3f9bdfdcf94cdd9dc9859463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909a0f9f8319d427ac7bb416fb9ee5e8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9a28b14799a95b623453ba01b11728465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f54dd69c1738d102942f562e746ea5f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab322140d70ebba551b1891d579fa1c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c081dfb0233e87d0f7ca35ca342f79468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fbe528b79bb5bcb4e1db26cb23f5fb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd9c5262af187c72c7bf40b868d3699470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa5741af85e2b4f2005f4cbed720f4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ca459576d37cff554f2e8ea8974bb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a54419b3b056632079cca5ffe7c4ce473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe403d68ce7a076d970ef95600b125d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c608a92724b2519bd3ccd4ad45f1d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6ddb0c309d13539d1c9f62568fbf98476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb8630f05f3997d5b4862c88e88264477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f587dfc99068cb9b373046c13c2fa5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db19757b227ad9832e9144fdb4a6b1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db543e93b584fd9e16806f0f6612b2f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af097b94aeb615bc313761c4f991b412481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5a62df789377eb7effd3746f0dc232482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa9497e74da2f477e1b3663567a666483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15df221e5d729ee40c73d713a5d0f68b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7fe4fbfc047b43b04dcd082bdcf794485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40bf18ba3ca172317067bbce9a8d7f3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54521c5480d7b30f78011ac550968cb9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441673c1a6c9b2672bac5cdd2074cb1a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fd6e3c7dbf9e5e56b32863ab373766489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f6f0590039e02d6839a036c45e5ef2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcea84fc032f0089fb5601b0b96903fd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353b6133a053605d767006d9fea931b1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8aaedcebf0c6f199ad191756b60854493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a12ff95f14d992655bfc37f857c83494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa04b029598e5a6948743f937c0774a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c843609aeb34b78373550fdd9accf002496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9332a37a323da6e14e3783817eea594497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b78b61b150bd12e8e129e5b74eaad3b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49741526a6c646135390e084de28e0e0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7a15ff3b9ed7bf78042d58962d6051500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a69a27e08e9c28acdfffea201ac8af9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38552c3f89c019331e9eff6f6d873347502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f75b54dc456e5c05830f20317fc55503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c752e391dd0af9a7c0a06856a5fe21d8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff28f1f7fca98c1c7d4ff4fe8187ac67505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da2c607ac7cab53beff7ecc20dfa1fd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef2d31583558290cb9fdb758e76d0d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d7c677a435206385aaf6d8744b35b9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d602d7c4623ae4e26653734e5e8f7b9e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a99951948a29b47e4ec4a00525f2f0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2e02bfc68fc20582970bf8b6fe012d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae669593a9325141fa2809b19970103512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b9541f756e096fdc0a957f3c7eac2e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d309a300893cc6fd65d787478fc908514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c375f71a5b26a1f9b49ee77cd6269642515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654698c969622f1fcef423199c9fcc62516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc7d1c9880ea0dbc2d70b64e62fc3be517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f63e473845e47b4768829816bc562d7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8690301fe1486d31607cfc0331ecb0c2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb78882a6223c6833cb1d1c3b750588f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b8f705da9b2abb1c5107fde2867878521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afe1485be51d9953a5b99f37127d8af522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae1a3417dfa04e58b3671a93c30ee44523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eda0dd1fbe10e4cde35d2955afcd8e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221c97054e22ca5665f70abf4d8c5c96525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bd00a46c57d306c2e1b3124c006173526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ff7a6ceb7fa83eee7caa6ebaf9ac8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa038dd27b1384b3bebf30d32de0eee528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8974d624edd67c61715ad80a6677bba8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ace99f0291e4ac7408c55a1ffe3e30530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8689e2c4b1d6d5da4c74382d5e6baf76531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1599969dccfa15bf3888c3685f90e8ba532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dc102e3742e7504d4f7b1cc3c797d1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e398d024c98dc3d838961353e4d1c7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2b20cb3d51d565864a5e32c4794f02535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceead938f4d99684c0c84a0f388cbce536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cba8999a85ba30a13bd14719ef3a7a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c011ef40de1e351a5f03a3d79f6667b8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9741f46c4da664e1955beb2c0fb705a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483ed2825dd0d283134de64095f8ca4c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2478417148313cbb0f528712b868f7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5665929b49c0ecbcc1e48ed1810b287c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cb630eb6f70ab7621826acf1233d30543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db02430124c38bfb36c9d1ff521ad77544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec5e2b4b386e2aed67ab43a621539c0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5389a7ddb87a7659866c43a850cc6836546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d0fae9e27b49b683fdd4cb87d046f6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701031b7327a21fa58d774dee8692449548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c98743345c8f1a828cb77f0793d594549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c43b1eb11033f393b17883a7852bcd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fb6ba729c49974c05087637258b774551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b3af98e14c617f10e50c97400d7d8e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d1b0a9ea0fcbb1d38237db7311febc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cc133f1f698c4f2b68597eb7504371554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3325d2c2e1c77a9cc18bbf0f43797a98555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a698e4bdba2a707514d732d589cc0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39275b473490caa281a1df24f23c7f9c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7721c6211ac61d89ba3d3537dbe6f0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5052bc15911ec01473603f784ff00c1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8f8c1effdb49be90616ed988240e8d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11de20c2b88ff817697bd656dbaac056561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd1ba53a9ce373f296a7a067adcd2b3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2bfd31cf511c832d25deeb2e71c898563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1203942b331764f22bd07dac8cd5353564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8081823f3a25a7a496141d76e1dc805f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2774bf561c7cd0d321ae9844356c7a9b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b402ee131fb855707bcc07813981f335567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba0aae82db94727d8b2e82572521f1a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed816cb6fc75ffaf6a2b70df89d8a921569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f1fe5f81e13f32532350c61358aebc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025117f13fdf0ccd3e5a7e7376fcebf2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2007c4b7024729979e43b8c2c3ea843c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72d6eeb3fe3fdb568046a255797e1b5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd23be1615bc4c6f5035b94ae8d7111574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d449d4a16431c1203390df90ee4d22575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc6ca193a8cdd5159cf3c09588607f1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eba00e5d77de2e239aab8c0c557abfe577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8ba0ffff6c896157126ff6b3ac5d91578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f805fbaef1c3cad4178d0972135bca5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea4a84e00ec03fc020d8e921da83a55580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a64d59deec7d1bb4636d2b26fc56df9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041ff94406f9fe29a50612947aba8379582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d7d5e17ce56db6de716630e5597863583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e536d475108c64bc7ba982d288dd0ec4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d071cb097579803ae504c2cf68286e59585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930954b7c8ae0ab77a820520774db5cc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e0ea8d4d387763e76ae155b3335564587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e55050f2d67e434f2904635cb941c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a258d58535a8aa639880d59c525524589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2d60d0785d69550d0330bccac28bb2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b89fa6094bb58ad4d0d27dae1fcdeb3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b65988490293dbb74964bc6fa24daf0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e545ccfb68b7919877bc6c3dc40cbf5d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645e7307018cdd6ccbaaaa31254da1a1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aed6cd29738dd62f433997dc2dfd67595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf85f3ce0a87317cd7a9ee90f8efefc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71f47a6c7df7231734dd12ee2d258e2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2330f28459b8f9c2b3ab2d60fef1109598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c9fa30ef997f43d3a26f118976105f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550d4b6b027e38c82861c173e876cd91600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b22173fd48d9f9ddc60c941e90afc58601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af59079d5a42312c0403181bf078f770602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f81d2b9001bce61c4c3148441f715e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d148b07e062bbe53279a0445c8d26118604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44120e0abc073d8af42aac3b5c411977605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b358986bb957a8f8bb145b17207ce529606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc314ef158e153255d776271f2321df607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dccb118f09f2f0cadf5ee9a92202d18608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3374ac47a7a4023842fbdfbf22ccee609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fda1505a91aa9de5e7efb10fa17f78610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf6d8c4e54ea3518d56231fdb2f7413611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed565eb351c70ea2cc92dfa62a037a5a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24e323df24ec6fd4d7baa28019c030a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d42dda22a5b351dba6493bcf8d4da4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae96fb5316006ebee1dbc203f8d338ee615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6458be627f9e50a872a5f5cc5384af616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6148ea3869bca861a07f08640cdacc65617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4777c8ecdbe9172302e465e297ec27618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcc4077dbea1276f1798411adf23451619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7798e0b97be5492a52558d6e86c3ef6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c9cfa0275807a1cefb93b9cf2f626621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b466957b6b979e3e4352bdac9aa5e1fc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b06055bc92606c34f193f13fb1592d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0224b1dc30506587d4438f1f02c69a9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc60123205230d4466bca8442c45eb2c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869808572409ba7a7fbea92334961dcd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacdbd212ed4641cbc7424b463d82fd9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf07bf852b6cdf70a82100003cd4685628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a76c193d50d6d52d9194831b9b461a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8a56762782891c4cb61a9f687c1e11630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de34be613a84d4e4aa143971032f7c6e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cad93f525c741e15a370711f3e770e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720e1fad170d79f193b7326dae71a983633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417c125a4bed7b6af5d8649f8fc2970c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce442e2e9a703d9272a0d193bb9727d1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0b8b42e3b29435dae1d8073414b2c5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8df8a4809ab20a09d3bb4fda1c4723b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcbed80eb583cc3f4a670dfb7189371638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a798523695a1b159141dd3d67b3f627639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe01c89bbe3c94f69532a05062081918640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dd1714e0e9814f92b23dda24d77439641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e430424156e7a328863e917d2c3c47b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b65665ce20a76014fbd1518a3a1c5f8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c5969f79907a73c2e80b166953874a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5075ab006dc9b693311f3da2e2fbd07a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0b3941d6881a8ee7c70456a243bf74646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dabae70dd21415d2dbed493346e95c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8fb732fe90fc857e1d647a7aaf70d7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f548b949938aaa6823c0e90bea85de9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0147dd0ab0cc27103ad07e21ce678f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9989ad76fddddadc5d7c246b48040982651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df33c314abbd90e8feb6cffa0b87e4f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2cce64a950514b8ef6f65cded8dbe5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c8aa73121e33de2829f74fdb505551654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0771ec27b2455f5d73a5d129d3cdf980655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b34d96b6cea4abbde683eeda6f6b35656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7251bdd0367eddbda41cd750fbc012bc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50912d9f9ca2f0af235e1b4086ecb16a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38371fc6bc94ae6518f0ba547e0e2418659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1eb068fde03d7f97789c98443f26f6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e0bbde2b67a70983206733fb158e9d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e731ce9534bd07ec8dd40933e6019662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c07ade936bcf06eea0a544fc0178342663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25358d4a92718e769c381de524c3e863664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8da917ca3443acf02a579304920747665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaced996617bcb3b7b3cd49f3812eaa666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043825bcace62c461e3919cc0a8c71ce667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e64812e649a4a6de2bc4df0eafe25d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a382f7facd21f340f7bf83064bcbebc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeee5447a0b37af487e72fe40f0eda9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c217f1c8a11a71520b015fbec8d1d70671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aac024e8adf9833a0898c43ddaafbe672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facf64620a8ed7a0948577bd7b4598ad673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d68943e47acad70766688c9cf2ea3a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095742a4082dc71216c90c332cb6126f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cd8d6824c50603f76a15bde25fa874676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d826680caaead1bdc3ac4dc372e8c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f75d984df1a5cb96af388aa6e628a0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc007396cf9602b20ea5781b1276499b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab99e33f7763809589d6c47fdd1d9091680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee6489a4155917097b72e838d076e4d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8fc85e480456058f1aae0cccb1eb8d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69544c5792975b99db14f52c30ef81ec683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a928868d88bf285c7befd1aabd1e20684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b15814a199f96073d5507ac3c9f00c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c43df230e895b1669674abe604b8ec686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052ce877910bab35517da1a8acf4f41b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1962dd343fddb56a13146918359180688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abc1233e463763b3ad1e013ba70df84689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9208ea4964882e32a15825e48cbabf1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2329976bb9ced7d104f4cfb2179867bd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fb409e554c5376da0040a325e3ac42692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153d5532c464a45d990e62eff9aeca83693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e573fba8b0c034361f36dae419922694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f818570dc540def8ddc431f2fad1e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f16363d3a5bf43ce7a123b151172fb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce85c08f12c81a5bdddffb0ab9b2be48697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fd50271eab76ad8f68bbe4b03dfd6d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9126d36a4b57e41d765fe2e817569762699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a0f9407bd556387ac7c9096bd2325e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af90629534c0bed845d820f40677120701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b5db3310c745d55fbe761f61b7b937702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0cca66abf8c7e6a5d57fe134e1f417703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d5313f9d7bff3f1fd384b37aded519704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e89ee888273ebd1c4c001e048c1a9e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f44ba7f350655dd86c3a63f2f6b1f9d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a384a7c8bb3b3236dea5e13fa81a8c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9a9545ff80ff14c39fcc53f211f554708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417aad329d708f1705d950ff30f43e62709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d54a575b72879fb6b6f7e796974972e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdea819bbaa06bcf3fc5859daf6c2d9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f167c21a31abe81dc34aa1b59bec11712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98501684e77f72afdb0606db93251ba5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ccae3973b2fc658b678c2b9d8efaf1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e7dbcdc26bb53aacd2f21714cdbab715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01a0ab283fbd9beebd372c297ea0b93716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8137ad5223662970fef8573ab32cbe82717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f417307f2d407bd1d000132271915277718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976537e042bc84e70352b234eaa154bc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd22eb31743fc4bf185f4b35dd9f47720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d734a401720a66562a52ca5705b0c0df721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee5169d60bc39ffd5327855c01cf3a8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbe46c4b5c4174c236dc20e39fe870e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a61570fcbd1d1be68da4b91d8902a8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f24d31aeaeed0078d1ea82c936aaed725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb62f990304d7a9e46ca0281ae7de21f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2de2a9879e6ee93fa614a579e7b74bc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b149553f02e3965b4559fba8e8fc25b0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807d3b273d43c8cf209e792549cee479729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e17b735a7e706e14a9741f4b2ef2faf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d3e6b8d16e2a6d72c1a504e11d240731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a079ea51088c03f232803806e8bf59f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8017ff141fa120097ef1256c52629e5c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fb862f0e49eec8d8afa55124498aae734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8d22971523d7a622710b4005a0d0c0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd1bcc5c63be26902247b4b90a359fa736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a09cf6a7031f2801ffb5632eb87df54737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea0beea1ce9a204b503b7de407c6711738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf74e5d621d8f25d717c05b99ab7248739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd15e000ef73ea0c48244c51f5d08366740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc1bb167e04ccc2ccbafd772946c910741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fcc3410d9da77e219038d1bbc1c0e5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c3551562620bf845639e53ea453a73743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ad1397a51b9c7ad4b0abdbf1bd3468744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bc32dcac24a6e188fb89085521be9f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd8304e0b485ce363d46819d1249aa9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8549e64f191ee8aab5dcfe9064c6c4b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c121e7c14058a121241e14b0d066261748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1110fc1967aadab166b0c7f05ab07675749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5199fe5dfdb3d52ede8ae3e368ec371f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafdee5cf155f2e1e99de1b2e1b41c98751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1869d46582cb4ebafa6f9b4edef6a8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10570144a778164924c52ab207df9671753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151bc886a60ad6fd080393beb273d579754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f9ae025e6d774f812f4676d2a3ea89755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dd02397b42885fe2053c4915971e1d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c804ed710d8687cb93b3407a87779dc8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba29a6dd4f545573743de21c1493b3d0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e0b3fec5a761a010eccc0cf0eac955759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a3b5df47057c9efa61c2ae33a59c5760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d1364799745d8ec590ec3e1dc0db5c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab0ec643b479741856a6e4ac7651d1b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac6169d50c302b59b0b057ffc58e3fa763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a05c33a33049fc19836b5d60e95a9ea764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5798cbcc46a02594d5a95a5d4bd05ce0765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef57c749dfb5bd9b0b6e433ed4f187fa766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9642097445c6720cbd744ffdc034ce6767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9663ae5db85709e00b76d3abd9adad98768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b56706880a5b5f365e5c12ec4a83ab0769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96513332c2c76c27aef9a4f1e6391be1770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2300c3925c676b7136354be359b43e771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad76f54741d6688f42f38ecdc4a07972772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e219882fc04f8618ee4aaf8b46bdceae773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8b7ffe728144d9a240251bb009508f774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89aada408d3d919ddee2ce4dd68b876775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b844190b5bdb11dd3e38acf943d217776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd23c428aa697cc7a8df7dd25e7f6065777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca01a314c6beae04df07604052af1c0a778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429baefb940b729f38e83c81fe5a6ab4779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3bd270d0dc9ee4ac6ee45f0464a16a780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3d411d9e3709abab0a76239018335e781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97bc6d00aa85166d2caa86fffef58cc782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559bb9067ae8ac6158a6dab8ef29e191783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3843373bcfdf15ada7c4e421ff68dace784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1819db12e2bfc71b396d30dd8bbd46785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3655afe06e19eeb58c55ac3d9c39e58b786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60221d3454085eba3a474b5fea10e76787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d6f7c08642f362704d1b04d631a713788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2d944c1b50c0ead40172e1af5778c4789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fa3e4c6b55a21022efedc7d9a61068790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3a53bee3966d825d63554a929323ae791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdb6078fe43f8e5f0b53717c514c435792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f8d6fbe2aeb66da89a6ddd5ab6efa8793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca93c85f2bfc4c220a69968e9c24987794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb3d1b7468fce78688ffa011c432445795.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe79d38e7984ac27eb177147cfc076521.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bee108498d3d7262efc867c123bddf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2146b10b0c159524aa8357ed999513333.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43dc73e0471986dd6d814f16329cf014.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7af3db15979a1271957a349d534f085.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d73fe8c9d972460b5c4282c4f1fd486.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb012d31c5bea37f2550c5b6377aa48e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b272ee5509a6fef9c339fa605958a878.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d656e595ee9ac7481332c4d44462379.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f7729aeb288d62017599b1a58da69910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b685a2413c31c8bafd48ce58e3911e0d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6fa89fa5e094588c5a93065808217d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d000bac2e070b0db2ecb82ca7e84a0e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f767e31c5a30618b593f325eb5c8fe5314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beec166cc46da49363bc3d0f15dfafa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9e888d57be959e63c14b86b7ed0bab16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e162e65a3e7defd091706dc24db1bb9517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1a56ac4da7770addf32a8df87b120118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3f870a8366e4c2ccd2c41859089b3719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb34ddf8f5fae68f4a50c922b4d413cb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a81e4c5ed603cd5077f785acc25d46321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bfe5cd7e3294eeab2786097bd907ca22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3884b71f6e1d5e998ef17d38ccd8cd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d3775361bcdbbda52e9bf707e321cc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c24075031326ba7b522817de358276c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04bde845b7f43ed2915fb293178466126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e220a57930da400cc11bf3aa3bfe19327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3262a2e1baf8befd044527e38010d86228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce5df6dc98be783fcf1c269b9c5a07b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ccf7f3d2eac26bb9ddb416d961a7d030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45e9ffb686968f1990255f6fda87ddc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6343e32c853e7d8946b997eb237d68d432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5074322d4249843d88b9f02cbd321b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c088562c9284755b859670387174c5b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854720ef867cc295fd41b064458f59f835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2ad62a9dddb10c928c27695b03642136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb310d4fe4f115e739ce962dd234c7d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391293c5484a46a9ef36b1ab7114d3e338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29f2079b441884ba5ff469cd9389fe139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5b3b145713895d04e12400ee4c87cd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbca9923c432abd9c78b5c9a12369e341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecbb4decef5a3bce4c93ff39591dcb542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2c8667a32c53df767f66b004ebddb443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e9c8e32d50632f0ab4a9d7f6eb76f144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e43635f09dbdec1fcf0a9b374dd601545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5afd7848337833ef44f6ebb00d0da8d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3dc729c93a64bdf4cd8af4fa676c2247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02c9dcf8ae7254f6bfb9f13a65a63cf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7786b92bf74b14264a0e72ff8efbf41049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c9c2ace64062266ba3e8f3bb136f8d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928eace24e5d43d8993b8cd08952f5e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4229f9e615915ba576739a53d3c94a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735c7be39505048cad5399be031a042553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82be8cd142f99772fb169be492f647354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce9c67a989d2a902eb281c1adaeaa555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c0b75d00a6a6026ab0a297faab2a256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d07f4276fb6a391031e98daa695789357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7946bc7b2549bae07dac7c29aba5828e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942b10e7197e5bbdce2996eead9bb30b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0d4b60e80b3ad9c26e296830b39ea60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93fef53b41f965b01b4d232c13a8a0661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b9d208a9fecb267ecfe53c5aa4f63562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d04d0888efa2aec16866f49da0850563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf938c540c92b515135440adf11148d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1318a19197ced11c6d6b9c0a1ea24765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258f03b8a752a36450b0bbff6090d22f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb2352d1a73e351781a40cccc5f356a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15607b29cbab49b7458b479f54b0a0ce68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3ee4487d8f88ae834ba0b26000432569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ddd19f01ee632dc5277f332c6fdd570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95a8fed596ea74bf30c85a91829b3d171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b555d3601b0f327df2eb87fdcdf83c672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c847b959e139d3c655d13b489d859c073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca50dfe1920f8f76d6bd485ce2473ef74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9ab25741abbc9d2f8359b7e3d672d575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c829fd1afd18d4a1f955f2ab5b53dec476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc710f49aeff3ba0f7e2f194b52ba777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e204631ee6756d32cb608536fd01fecb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ffeffbb3df9e5b2899823e58ae882a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1730d8bd5d79696c43a696c6cf90e10380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32554c6f10bc0f6a268b0cac4608605681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c0ad097fa46b7f4b3b5c6d0c25437982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be68d06af87530d44fcd7714cf82e32f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e4441c1bb993102d8e5f44c627eff684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade5532f8fff89e4e6355e75a97f13c785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1236959143f5cee3ec107a4d85fbeb886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d5f6d713a27da80fee1db95903ce3087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522a350674e4f6a37e3b72b4ddde74c988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1a27ae9a9e2c6941379435b0840cc089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d068d56e5f72d5d8e2fbebeb9d051890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3e7bbd70a78efa76bb410346499fe691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ecdd2579447537461633f52b2fe20392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698f1fd2129799e07b312bb44b7caa3193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0726be2f10fb1b2fb014889fa425fb4394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569133585c8ba1e1fb8d4575d4106d8495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28bed29425fbd4d1dc7349cf87d42e096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e0df7d68bb3ca1889c6e36d63b1ab97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac166be225955051532589266a3f14d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e9a4751745325f5ce21bf9674f6f499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9369106ed77330cef515dc4cba49cb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66237c6aa3ed7b5110763b234507073f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bef4c7f3a8a139896691d21d2cf4a68102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a923c866a0ec3299a5e1b859ee9127103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7303ddff3d04346d8ee674ef37ea5868104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1abf43e712ddc5c0e93f902342ce9e9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff19cdc57f3e49f811bfd76e318cb83106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdef862439a69b02351940d59ca4daa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eed798f93dbd46708d7de33f4f8a0e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653da4398cb2b0b6b5cc6bae7d3f626f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7e47a1fabc4d83b28e6c689995a67f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10107b62006f3e5e106319ef4a0c4af111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86aacc23d1d48a1c02e4cf2bcc7eaab112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a92ddc8498c1c71a90568c5c6e893e9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527eff64cd2d41f92d6eb117e6c7c664114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee7e852e4dc10fc13f35c75c3e893ce115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d3fe6df72d17f237b8db89e051f093116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f69e30456f96e8c901f4eeeb20a433a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e351cbbf64d01a3eed0b19176ca5a364118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7abeaf7a4cfb2e4bc5ab24fea03262119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5d6a6ed2ed81d9f452d5a5e58f520b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a60ebe025e56cf83651bab48a69e6b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ad2f96cf5841340f85bc1aa9f607fb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efab6cbfc201a808d83dfdd5036df700123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974e970b477e729ded677cfed70a5efe124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da0f92cc61ebb214748daaccf5738a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535be936cb60e975ce4d23e747268e9f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d0a675b8f2f8a0b82851d4e4208fe6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ce827694dad765832ad174f0a49427128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea565c6c2573645a08b4aaf9ac646426129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ab8cd8538c10669926ed06f981709130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9529b3477b9ccd2b1b24b94ea43cee131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137bb17952ffa1834905b609fdaa7131132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a69ac7927c4de3c5a63c3275af34244133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6697286cf1d14a4b5b0427b2498bd578134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3156a42c4f10513a63d56afab6e735135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4afd7dd6aaf587931a3efdce20ab74f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b2ed187d6fd2027e01760757fe57f3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7255b3b51bc8b67fda4e15b445538bec138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820da5ca13f051f72046a5ff23121662139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d487af365fdf65a5a13bb0a2c57e13b9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f34c744622120296f9c998e47c27fd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d19439e2b80e7ffce4a843cc81c874f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c75ca65fb521efaa4f669a93b051a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1793d55624f499361836c860d008fc5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe50f149a24d1f52b13262c14340013145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068854ac728df8c6aea4552f63903829146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef4a62ffee1693aa0d0150eb0f7bc5a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12617e7cc6cb4ed28e2b4371435bc79148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ee55fbf3c1d9789cd7e068cddd1ccc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4743064a058e6536e4abdcf6cc672079150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0677ccc9c17f2671594742f9055a5b9a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdec3de1274248eab0103cb5324f302152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c1ca454f6b5b9c98178d2ccb81b557153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e1ef787e6482a4ce75d7387367b3c9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e967aeec2c4901fed6b810028932f90e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c3b32fd95cda079288079c7bb9452156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4165fceb2273c700b7ebdec6c6a9e8b3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3651b1fce23f7fdb72e8474ffd55acb6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37408c58de214a6293489379e0aacc58159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779dd4b9da889a92769603833fb4dc17160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1ac9fbd1d12aa2b98e46e20e1b2d66161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f729fb96470ffd7d72985ef22ccd779d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427ec16c7f8771660b58b4bbefc354fc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45530b72e73bbae89650486e1fc67d4f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb757e0e7bb058d3c646816e9ac5322165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c92b625bd8904b60a8fbc57d0a8544166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c302a8f402bae73f20d75e2f69e296167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f54bc834f1fcb0be497b0fcc67d2148168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd179f453ac8ad4c8f7e7ed2f1ed4b9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad3f180e760fab4e93c141706ff5b60170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b6bac8cb82cafcfb218acfaf660d6d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f0f995b4e6b0377ff82b2af5ddfee7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f79d2ceac4295b3f06f531097ea2fd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b7190d2e88aa00397a2bed83887970174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78647bf43a7eab803546a30c451fce9e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dca482851de1ef55317241ffa0aba28176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891cf01072798900df60fc3669b0ddc7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4759d636c25e0701433b6efaee59cd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10899ec0595038116e11a41f92fc48e0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62e29f1adc9d8b6b49382091a3af97b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18895eb1e45e96ef7b43c4ae25cb4a23181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d5b5223cbaa05ebb072bf1622f2211182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da53790b92c5c5a28024149fb5174f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f870bdb41e0f2b2f6bea019cb69af7e5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb93ec783688546e3d6b7bbff677d5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9376a790c912ac44d6e341e76fb7f3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8371ef953ca906542afc56bc6218ed7b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d493803ade152e46cdbebdfbaf01f522188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19792753ed88177b44c3874dafa91a46189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1050a0ee2e2f83120a4f3a89d75860eb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7440cb6851d4bbaee6182631e9f976ae191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d59caf11eab684e1f268929e54a13f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec7d447e4bd3dd26284e26372595fa7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5132c89b07371052e5bbfb779fe82d99194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b97b044477340206268e87415e9dc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9830422095e5e31c35531c7bf0b1a80196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97ac245c69c814ffc8fd604a0625fe9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b522469a5ebcba93672bf46185aeebeb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ccbb7e0ba0cac2a6a2adbe7e432799199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03312961a66a7df5bf1c0dcf37d12374200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d102df55550c5f95c94cb195beebee96201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81438663b2315266716ea6442711f315202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e536c7014fb03766d4b663696681de75203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c8723fccd281f23fc859ef4e3585d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af66898e2c7ea2adea72d2acf653a949205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52036ac0ff82b7ac1b0e13e2b4803cbf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de09060b5e13a204bbed37716f3e26e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a177b7fd634e097b9f07f13a2e979cc7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d55ddb12b820b9260da8fca10d6a95209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d5465c39c29695646c0f0f5dfb8732210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327c6c4fcecda669ee3580d8fda45310211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c3f60b93c45edce37a4dead35fe3c4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4db813cf584c413ac8ee4349e01a5d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80028efe540f9005f219d51d82d826c9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e7cfdce53c81efc218fb872da36558215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5df6899558aae7e84e2fd2816624110216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d06183000d20df06dc0c47ed2cb265217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533df96ecbb776f5ed1d20e7bd0db1f0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a7af7fa57f25d7f389c9c141ab1ac4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69a85ddac7434fb6855ff9bcda74ead220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad194a643ed02c2bc21dd47ff2ad28e8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12036858f2f56a9e95b04ff258591734222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749420a248f12b8c1b5e7f8d12049784223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f992dda5e2fce0e3b1a38a5d58a767d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c49d1a9df47188bf8a8934357ad7b34225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fd4665b46b3b94184e817c0e246d6c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c4475063a99df25b25657aaba108be227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1950eda6006c7f9759046df2048d4f2f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb14d3e0e73c9777eff40b5d4994f1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408c8f8210417b70ecacc46ff28d7d96230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f1688e87f4773c00a87597b3f16825231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befc6e1c5b638463ea7569168340f470232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6ae4d3836f4dc90981094a63b7f9d6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a0eb4355cc8dd17e01b8fb13a3cadd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735fff21a80cddd180fea3118dc3cfdf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc67aeb35f8f825d901c5ef08a7945d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeedb911ae96da2734dfb3de58476e1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05472f1e66eb40929b417dd4169939a2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f3ac7af3baeb59841033eead3e08af239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0a786c892cfc295beba64c37103628240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cd5beacb77ae60f9b3650310dcfff8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433bc72ff4826d121cf8ff503155327f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f1202d42c0c2c7afbe4aa5109eddfe243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9667424950e9808331ec38cdbd86e29244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537046c8e2c2fc730b6a4ebe7abcf87e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f4819c5bef121ec4dc8630f3ffce30246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c1d75639b9c8775a7e337dc056f10247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7f013226b4830f8323f959e651b826248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9282aa58af20e8e77def0ced670a55e9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c99a438f88b1ae505b17fd0651ff33c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cc012810d283709553035eb421dfb6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b74be4afb9f445bac8622a36d7f6ef8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d35fdc87c6c4b65ba1242c79a1972a8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad96fd6c3a8be23cc1da9e0f95db2698254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4542a777b9f46b1f970cd9ed3f323d62255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad775cf0d2286e5e395db54139b1e04256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cb9fe8e1d9ad5fb729d586f0bae9ec257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc673da61747358c248b054e6e9aad2d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf346d32a221e8003413714a47566f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065a83415cdd247f56e4b5a5a152418e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6f0c3f95b68a7e5d5d4130ef71edef261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06baab8b2bed14ed113feb1ba1167816262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de06729c963d3f92e42001256c20309263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f964a4b0d387cc76fb8b7e47500cb2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8419f74847d5c5ee0e2ce11b6437eef3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b75946cae76a2b9c802a0938a4452ac266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54c3e4b097220f31486ae1147cb17b2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbf1c4ac4bde8201375c7bf1cd0a29b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c5fee50ea70df4bc4559e16d18ea4f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7163b7f0831dd2ecff03bf826f53ae270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb96b15f1d70ee319a2b3b3f729a59271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346bcb8b8d4812d053668a7dbefda5c4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9223efc3b071a5d9c0affdb68deb99fe273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40e9e3ff77a51546338fcc50d9c8e52274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c700389a85aa45c83fc95ab9acd5b2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821b187ef3617c683abb92dc0c1e7e4f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198eed5268980e5171e0cfea3ea1ac03277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8323f1c5ad8000b0a95bcbd4487795df278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f125b41a8dc5f3b7d3a21b73a2dafe94279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f5a6c77a1bd29c48a049cfeb995c2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0faf22cf005c83b8d5f220683c75cd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac3c2d506ca4b9ab4a9d56f9d04041e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fdaeb00181a45e03c09ca1363cef20283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92db57148e729911c0f006b95f9f1b2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a9af1cccb7cc2e712d43be377707c3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f54b2444691183e4499d6c8ad5c02b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36cc9bcf2953c16d1fdc4604d5269f3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281ee2ee0b6367ec2e8fb946dcd3fec5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e15424cabcb3da704e5bc8f7272df8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942584ae3effe91f6a7b0c52e18958f3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b8157d15fffe66c6c5d49358980f67291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0cea72eb614df4cd8c7f67a55a9593292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bc00caf505b2e66d2f627e3615cb14293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17eb707713d7d7dcdd759bd4de93ae2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf91ea513a78a86e0ae4ecf9fe4c6bb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2ad3bf974cb834d8a8fac3e8ea5168296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c50bf83b9985f3267be78f0775188ee297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff42cd5baaf2d7f37fcdd43630ba740298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27696587ac1df925875276fc3bf5d595299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ada92b32e807e3edaace5d0261e57300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35949d6e352757558e2f8c433d393c63301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4847f4b634cacd0da922278837818cb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d659cae57c472b4a0361c89abada279303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1f62cb371c84e4c72c5d4cbcc6631a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae999fcb8d4321b69a0d4a8a5b1eb5c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4753c419aac0a82bb321ca262b02f8d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9257aa9361ebd3cf5dd78d372981a93f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7f09920072d7847bb779e6840c6596308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da05267a10357e02cd9d0cef8f4b0384309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8bd7c6cb7874e23bde30709e7ef777310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1532e4f390b42779e919952678ed5b10311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d46ec5cdc29872ebd8039bd0bd76306312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63577f46b21333412dfb74b16b88e844313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdb6e2a516a0c3d0ba734789d8dc5e5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dda1d5eeaa70f644351547d42fb9cb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a991306d35cb3b3ed7f38ca9d336b87316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e002e450e45d341d45068ab5662a0599317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de25ff7917f31cb71e7a62f96a1337ab318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a100a89d1c313146f6a7c8a93ea5216c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298ae8c4d81589f662ed4cb4b6aed1d0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992278a7ec1c702cf834230544f4188d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7307c65e23b1d6f27afe0da9198f847c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee0dd6bca23ee4a0f5e9d0328ee2df8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d094756aebe33d1a60bb245a8f2270324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc512a4c3cec5e451ded44f859efae50325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349af93dc1bac0cb118a6fce6d09ed81326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3933e4a3e52ab3db0c703a33a19b5a43327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cc4ea0f6088fd792ff4b4e9f13396b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d099e2f4bc1c951328f0e2191af738ed329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eb11c60e2ec7e94a9df2d6ee58fcb9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56701bd539cef2cb173e7027c0e44a5e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d3499b304a05b841f856dcfb0b42b4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c8c4bc0871ddfad9c4e9f9aa217baf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c25b0186b1cd304247ebdf2c6055e51334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52acde20cb66bf9f018891c3a396052e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af44e156a4d96c1659548ef08365b422336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16217d550809a1537c1d9ee37243178337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2985158e746696b03cca4e5efa1ac2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a5ee57909b756a38f26be48e281a27339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2200f66fb1377d77cee4ae5eb3c83060340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699bb6fb9bb896440b2dd0fb32767ac2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482019cd2cda80b7fa82902a138586b4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e108f883d0d005e3904adbfdeaa32e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6071f025a043f8d6f23f45d54124a1e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ba51325d9bd1788dc7c0cd50f5b03e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce1d2571b110ebcd2e29ef94d0db77e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21410b686c0122172ab5fdcf3fbb7a12347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc70c0136c41674c2d45326bfef0d14348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c5d3d552f425c0ef304e7380aefc0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b4f9d2b734b3dd774f3784477c3e05350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ee1e82276a47e06539082ce136f502351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fd9dbc17576e33cca06d494f32bf0b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848d435ba47814b4d795377da6b60c1f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8aa62f0b59949b65ed11cc6b729723354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b412eac3bbb113446f3a7a5b3472bc0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd0f53dc407359bc815f0037874ce0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2062452dd75563e53990f2a82bb73d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b7313325c24f137b2c0a6ab7f5308f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74015846c09b535ecbf3067fb07835a3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b6764e8f941eb8e1c8f19fbdb3974e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a059115053e893670254b769a07989361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b664fa68032c6e1b15ceca04cc3c85ae362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4919c7019e9fdc32b1d09c24bd04d2b1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e04936ce507af2bdc771ec821a6e83364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffbc6292ae33c13a8ed48ecbab05bfb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a725a31758dfbf74e72c6362fcc2ad4d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a16604083d2f22b2e4783b0b81fb9af367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f10d975e9de8680f6dcafaa045647c2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c977be8eb56a7a6b3d1bf68bba1602369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c433234d98a06e734528da2aa3b95370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e1821ede745691736874027120b910371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f28dadaa7f25727903a27a922df2ca372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ee0e39221213f181619a20d8c568d8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d70ace6322d33d0397da0badaf964c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a498aaf136e122b7fb04b75b5a7cc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbeb5ec5456f088fb89f190b9439034376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c01a352c8229d45fc375f015ddab53d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1241d9c94fb2c74eff3c193ddb95c7d9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69619ef722415628db5d5b3068a5b182379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473853bc2f2a9b47d59e565f38a2d3a3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b840b362a70c48f5feda3be34d3a88d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7111e60b6b077257f5a93ea2130567f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25d0fbb1549af14bb9c51fa8a6dbe32383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389c01c5c2d1d398c20f43b911c7cab2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4b9f137ef61f4f19acaa1ae0fea1a6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f07318b95f741d3c60b882c5e37ee3c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48d36abcdd02bd4b64b8d4a5931ec8b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ff0702e77f09846c0033d605d42c2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3787be520964b360a63c5274882e0d21389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224db669342ea8aad7c60bc9f92e2257390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d63ff47030e77548c52815d8710145391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb31bef432a5d512f5e901539ce84fd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694b2571d1473acc2c1cb535ca7def6b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee2656846a761ed48756f7584a334c5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf5b175c5a86eb294ce58f2ffe6430c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338fbf80e9cca0abf957c653d9e4629a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6449b797cdbd5f47d62b049b28fa779c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab24b7764c6e1b9d9767ad482a146dc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ae34384e4e600432199f7c54fe318399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e1b84ae58dd984a90eeda60b4a14ea400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d21dbfdcebe3d982acffb9c6af68f7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04379ff5848e920b902d932fff04b619402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4163117fa3a13ea3a72bd685da383e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc90d0c02d1c2433704c4a1ed78582f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f77cdfcc78dc5632d879445df32296405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c11034c1e1963b3fb3c95ddd7013c9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298c7db27613fbdb8ad7665f670f88bb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6b22b18a3c34f8827943ba2328eb7e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93de465ca92dd0f484ba6ee2718a02eb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3183db31a74747a5dac0759a27e62ef410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1181e27d98f900263084f55d24fa7086411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a198121dc99cbedbbe5456b955cebbf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00768c62fd9c687c30d371520de8528413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cfdfce5d57bd57dd46910a08c298d2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c8dbf6e4a0d8a32cbdc741cc1cfae5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aa8f079d317d090eb368ac82c9c8e6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a211252c4c9018173ea1e2a6a2fc778a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8940b432d300f4ab376aeb34cbfee4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a0e1d2a0f471796a0a05a631acf4ef419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f817907e9c41c895d0c711223a7a4712420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd813b569ae1c572eab754023af6c7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca6e3369cef93eb7c82fff4c923120d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d2e4443f78cfb74244105889251d05423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a0bed17af314f31adb5eb7997bc3dd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594013a9bb43e5aa9ebdf6bb65a8d8ac425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aaeaab790b9a195b4b0aa141c19a3d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f2e2a074ccf55c303258a81d040db7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b836cf4cfb1781c3b329aa128e4aca428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc7e35311c795377ab59563128ca961429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac72ca5387c60f5387956e5c0bb811430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7142dd0365e2194162c4ff892e3bf63b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c6a84b1a0a67eaccca6c962735b2a5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61eb8174ed9fc817a84cae1aa537192433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7db8688ae9ad6e46dd797ffbca74e7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b074fdf880afdc63259459c68c158c3d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97c82b494ad646f90e005c87fa664f0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1f08015d1bcc9cec38fa754518b044437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c93fd66c10a2c0ca2a878d1e75f821438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b8352ff659958e98fd9c6503ecc8ab439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d0aceaabb21705362166716a8d3e13440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d5697079d22a2ee6e084f6ca5c888d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eac0c7c50c19ef085abfdbcaeafaaf1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8aada9935f87da801dc0626f61dce3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bffc2c2330ea003d23b0a5fcd0c5ea3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbdf80852cbb9ba654a38336cad9b81445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca62ffb08bf1edfb1f17c5de6cf45c6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856201da5982768025b985064826f2a1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bc569b7015d9a8938dc920755934ff448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15253ce2a27b84e0649769fbc0c97cb2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90987f539c26a10ca08fb6126dcb117b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ee2adfda3f1e14b31526398443fa90451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c24a1b0ba1eebc299ebf5f32640ef452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac88184f08bb35d078824151bbc28940453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fc747e31fe458ff8382903f8ea4f65454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6945e8559b712523cfb89399d64c590d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46c9566904772d99672a19b984d5b26456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e39da5dac75a7fafad9a93151a27dc3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4372c3d2a1384d8ceb1df8f6a88aad54458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed50bf489c26d7a82809fe8ca6ec2064459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a86b7c0bfae0e404e17339a962110460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9141deaa31ab4ebdfbc0712808406e7c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76bdfd1cb78ed08a30f1d24144bbfca462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c13f681ffe8e38e7c9e2423c7bfc20463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7434d308f60c7b70fda342fb9c41fa45464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28de1581032ae9f63a56064812e9a6c9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ef94245652b4d7b784cef62f104654466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d35b2174db2d129d3e4adf79b71e1c9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948ecbd79c52664e6d4e60b843f8e8bd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925df17a03e22a64f898fb157fe94db3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940982f89f6db93d6d690fe6373d68fd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964f0ad6588bc8c07a2719b5120c035e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f447ed4498873f7af33919a80e1335472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317a0b8e5981e2771face72b55943cb8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c826d987a8a8ad402405ceaaa85712474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd224ebb1babf8a0d7de4021e77ebef475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188344404433a769f8315fd1cfa4c6bf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9eabe82462549eee6f5fc1a9f904f6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c2303f470e802d09961365466a4118478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab6645569c5f2ce7497b6d59f093d70479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad83b2cfd6d32169fcfd96948a53cb7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d5de76e957c6b971d7e5c05b2fe6e1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bcfd4b1d699dab594aa086c18becc5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6cedf9843271aa6a2a965a9e82fb58483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8725f02a56a1ccf0c76e155a01da1ce484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c834fd553abbd5809859a3b4c66c90a6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6a1c25942363a287e6f1a4ebc63cd3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb22abbf32b9d976561772075bb775487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a3708952cd8a3d3b13c2537f3ad2bc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad81e531196ed14f26f0300655e9835489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ead77eaad104479b6f9a33a8d78b075490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6dca900c156ec4458101b65d091ecb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f3421b5913cb0450de9fb73ba5e210492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843ba6775b0f6fa4f6535d1477bc632b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07009dce0966649dba368e275c81914494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbf523621e11119ef48ed1ed01420bb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550ca9d3e987a5d6e37d05fdf1537988496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f193e4b50c0c3b0a4ecda3b2c26927497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47545a9804a96e9a13e63b87705cbec498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a63733448395b2ba7c6e56db54362ee499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5b4769bba10caba05c73a903da1de5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1ae3d0062842af354cf28894778fac501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38e9cbd25caac0c970c8895be2fe47b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c79a229e5c6dd941f93136388d01adc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb13cdcd5248d0f830a71a54c0c4a03504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c2ba6c56b1b1318264fb4fa7ffd7c9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5739c0f9b0ae6e1e0a5c5ec0e3c7b44506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a897260ef94ba66df7576a7c891f3370507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2738d99737db3a3a9453e6bc18e21805508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e072883ff4d848d213e49a8419321c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b13f068926306937119247fccd50420510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179f24545ed3d6ad650824ca9e801617511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6be669dcc4553b49e44a831f7b29b37512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5929180a991a30243879d070d4521154513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ada5d2a83b9146a043d1b7355aba554514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d19f8e2f10bea36853d2fab1a45a2c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b9c1912ea0bb9d40513f0ff2dbc7d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e85b7a9aecfceb33a28dfcd69d66be517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a7152d1726f52afcf20dc19f8924a1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df52d2ccfbe8f6dd53c7539018b0c21519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413144ec2bcdadac575ecc3691afae88520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b11e38111c730c6aabbe95e996184521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340f60044fd60ae447044607ccf5a2ab522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be209b94cf83c4276144b285b917716c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c12938e999d44989003452466bbfded524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de381b6423e709776bedef9e8d669c0b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900ef6acec8bbaf5d11ee423ae685063526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c4c0483b951503e84155483a81e398527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c16e6d3d74e224451f9231be782dafa528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a93447e25c528c875fe08c5f6360308529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d444a645ad198a7d62d4c64ec50399b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3ac9acf3367eb4d91b46d51a90a621531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c74629c367b59070369d969af20326a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3c8d32f33bb1edf8907d53eb649855533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85c35a50aedfe626be7309ba06d1348534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb8390b0be74dca35fde19450acf55b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba882615ecb339381d36573adb0a50bd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdaa4542c2599558fd38c25f38d414f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c3a4bf67c37d27557d9ef773672ef5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b40edec364cc6b3f1aeaa8b72e7e14539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bcaf00d872db105855263ada1162df540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ac6a52937d16a91cc4b958b819ba0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d74c5eeba213e59a2f26e88ce92852b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9e7c8102978620afa399a2e7c6c110543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5be2190080b5b26999c34ce40bdc00544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8df0590296bfb20d7049320b5efe5d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65cabdfec4842b5dc2b9c3ea50e6cc3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df7e496209e0fd4819813237d29277b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62db553c52b7e2c23b7912b306fdcdd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c904890e54f1fe9504e8d68baad53e50549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af48b85984cb4ee3e63de9f6041743ca550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad31927a3b7947757a15c48a577b9dd5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a82fff77183f52d8513e07b3627e63a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2c72c848703729d0fdc78bafef0a9f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f285265ddfdfe49b1dadca0843c3e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6673aaa37897bece74855dbaddddc373555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a027c52c775f697b91afe0e78edbc875556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a286866a914452fe4a821de4d424ef73557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbea318e68cb428cc9807b4fad3d04b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2798da853544cc709be217c2616c009e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2090b02da7147b3c30703673b5669744560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2f565cce5f3900ff45b9276d7c9739561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12799666fbfc7817d47a0a89ea5a782562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365894a432fbe8e3ca2c28dd285e65af563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bc435d5d85d7a3308298cfcaba29a3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2b6ec14fcb8a60581bb964487d5b1f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769f915965dc634ebffd86f308cf5620566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357bc6606241a6bc167af64a35c0d73f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ef72bb7eefe659c8a22df5ddede610568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eedf8159bb340fc208ba9c05366645569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e6deb8094c871ec4dd9e0c0d1b740e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c7058105b73aee34c8d9ff47e26976571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526820f8b1ceb541c35bcf2238c88c71572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d0545b3fdb37d09f219087403873f4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ae6feb37c59cfc3afeeb076d51478c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a5195f1ddb7dc26f0824676f04337a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad45678ad6cc4e295fbf8ac018ac297576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66208d37ca932e21cfa2657f5aef9355577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614cc622bd2564f004ed2239d9bb5000578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e67916c8ffbb8cf8f0081489871860f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b750cffd688b0a0863e343d89990562d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c737d7e79e2b725797333633902c4dd2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d7feb84226d54d8f44849b748af528582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc547ef13d7eb0335335786aef74dbc3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb1a177886db31d25554402193a2601584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a38995c59c83b0cd666ed7aa286073d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25155391c086bf1c56dc037107e20f70586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea53dfde04b6dfc4457ef4f07c6701587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f2c0aff6f938940f5fe8d9b761d884588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d67ab07595b49ff3c8ff89100ac7bf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2551bebb67068d87e1f4c469f3e4ab05590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b793763db85de26c7cb9a082b589a5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca74b98923508f4e54eb9060a776b1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe7386374605fdbc5aafa2f5b87275d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e766ee47ce255037b24df289a1cfde594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba340c7a0c04077a08ed4e3c742075595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca5d46afb2cb302c53d6f85cb03c8a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afedcc16702f4d79e0aaf398cb90c57597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093d5352e59d1a003b4e7ef11bef33dd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536fd398c47c8e6e6c974dc8504db73e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e782d9e622264dbc307016c2af1286e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb79f5c6f2083761e3945124df00d34601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc16c50a2fc108ba770f6bb3cd02024602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa6b137fb7a261819bca59e6618a1e0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5cb4d639ca4426194b50ea5252cf86604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da430467178ffb2a1ca91683e61ca3a3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae244c16460c1febb2906b38277e7276606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b468aed7d19991a0823881ad581601607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ba91d23fcbd6ef650640c4f0af6648608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca654dd1a55e3b6f439d37ceed3d567609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421ab1c3f7298853abfb4e5fb662a93a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ed01f9f9b4471f651c9d2450f7078611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d31b512fe0bfd03260ca881b4d876612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4365272eb510cbb736862553e4b7d4f4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3876c130f7bc8d0d4ba7e83ea4fe741f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416f698526ad6fa87ca4bafe8bfedbae615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c55faa3f17477a944f5bc891f482d05616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d37197b0ff3121ab24fd97366099a4a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11ea23dcddb35f8ce7e81ce8a235237618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3cb570b7ae62f04a852cb47c918994619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a66f511d9326324fc5461442787db6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6447520ac10d4acb0e7ecc973d809a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27d3310fb35fc686e4f05f432a0e1d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d60de1e3cbcc86becd84459f659171623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1f6f3d32fc55afc47b9b9d47294a5a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d90fdf08b166d5a17ce64b4a1ea6e36625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54211cf5012aace4ca8ea7d74f8e483626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f9eb5beb3a7aadaec29209378315ac627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aba466f5fd376de8ff918aed040564d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d7f4f9bd4cb60e7cda7b8356ea1aa3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7fb561767078cf3c26a3ffe2f1238d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a00daf99c0362765ac2aa1a00ab71b5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b50a11d72c0491b1a3f6d21500f394d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b43f6db3f90a291154a72ad8a1769ad633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b515a592cb52a340ce455aaa2926227e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee85110b46504ac5d8c1774060727c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d7b649bc75b795088712f353e0a142636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0818ebdbd794821aaf74b928ddcbc3cf637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aace061100b9fd1a6c55d3167e446d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98f54c0e7c04f8a117ccbd6710c6759639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cb544f433a010c469c20c9308c3b9c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56ceee67f13edcd08f4803f4b96213c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988d2b038e513b0d826c751f3493fdd5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab046b679ab834814ca17ba7e8340c0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc65cd0aa9320ecf30c582b7e56e8fb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d196233007a3f07d2209431aee161c48645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fcd41152398fc7556cda225c0be3e2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1230cf1e13ed7ff30fc0788eb45d1a13647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26e707176c64fa89270e6a984831e20648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85d1ed0b69a5c36528faa3a6fe67686649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71e23b287ba44001467dd467339b228650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6284733c4e77e9438252148276771d7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc4397d7effdc07ac28edc9c49b997b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418d7c7f83ff8873adbbeb4cec66dce8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d52f1cd94d2ff7cc7f50bfc3d2d02cb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d75a28eb331d9c22cd10933976c4fce655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376dc07c24479b092fbf9378b7b48b0b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc1f02b4e211dd6626adeb47cab4993657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4829bba5484699a5fc40c2b232c049658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a353ec763892d5d8d7b0ba92cb6dd5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a557fd33ef21997e5550bf6a2d2f3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef766f78c8a4ba1f6775cf81dd580e1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3516f2a675d5e2cc6b7356af3ea19004662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0396cc8c0c3ec10e6326017cc3da27ac663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231f342a65784626601819c135232b78664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1640d07eb44b0ba8075094189e431565665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6297ecf96d61a9ef0a3233a8da68475666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4e12ecb543aca18005f6f992fe3c48667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ef53d50deed74b210c62cdbfd17305668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf53e04e57afcf5083902903643ef1cb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6705a2ab4d36317b7288ef48651f9704670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f9ba07c189d8101e18517e6b2dc6f1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddfd54b03f9300f4c19fede0c5246a4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec7f56ea562bc434960a66e631cdb79673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da210878c53c9bd1e84b19a06799d74e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf0b58ef6d066c407f23e6999a23d3a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7192a14c0ffbb35528027ba16d863b8f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972337219511f8eced6154fc07d8a369677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bc8bd3e45f53f30ca0e0cd7d9d5318678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168644e265da10e4af5bfb1debcc5c45679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7194d8762b8411f96926c10ab711bc80680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c269e81531cb4debfb607f7bec01ae8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddfdf09aadd4d2f89539c4f5702c413682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64840b571fd113bd2ccad6170ca0586683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593185f0a2f323e7710e121f03a324ec684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cab68f23a2c2ab27af025faa45eaf5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935cc02a77bbe47542ac4bc30c3d76f7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aafce294c87c40cb443126e69529d33687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909fd1b7b6fe05d7f19f3bc731dc89fb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67bc7baa131afc3e8201e47e035798d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65d4275f204daa737021e24edafed8f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55692d5c4be06824ce7554b3ebaaba4c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20266be20affe445972ffca313ab68c1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0219b9db5e7044194dd394cac86d789f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d4ffa1d64241a3cfec61af0657012694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a16d0ddcd41b91c111ba5b0f74d092695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe31767beb9d8275d6397d003b9d69696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e581dbcc6dce822ecbdac10dc47869e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be1f37faf3a627a36745c6c7814948d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b990f5c0e1f3d87d351c3f3e4f1ca2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e463a79ec3e3bc425f107d20158fa7d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50945f70b1681bc5cb4a954651b79c23701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a170ebdaedc4f5905e559da698c24702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cc6d22bf0e10e711bf6627a491f35e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee92dff8f037f65a30003a6a9f27dbd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef037bd3e84c8551ea90ee6f2f8191705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa33cb1291ba6eaa2fff7834e4e0674706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298cbd6babd111d769abb94823111bc4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d95e7f659bd82b9800c3d41fcff4d2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e14dc032e616082287416b093ff5c8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd1ccfa98e0d0b9aa1593e07b23bb5a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df6b64dce508f669eaed90a55f31efc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cb1f92d5d26c9d379b95d149534af5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bdb3b4a48c0a4150ac56be751d92cb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f48b03f096650a28d2f4c6470c812714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c989d1d5a17e32ef161e95157518011e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804e9841cc873baf28267a6cf322de23716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be63e94975d4436951921dcfcb554810717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305d806181803daf9b93700fdbe952e6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864b326161745fe828ed1db10ec1e8f2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebb3329d9ca09c6ba823e77ab19830c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4ad8caa1ec2090c9195eded48d0e5b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afee45492705a16f4935ea6286a1248c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbede0b4e3ffe9e598de2be86b3d520c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fe196ad50689b08108b79c68f43b65724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a67b2b12aa480df604cd69645ed8692725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb8a6c731b6574b6f5daf305ef75080726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328f90301af88fc5fe6c4b2946e6b299727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44df68c48520cb777a87ef8bdae6fd08728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2adc08ccc2d03b5e7549880d0054a2c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9775739c37b1aa28f85583d19fc321cc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86f5de251da476bf953561da2d2d52a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea0e171d8c44d148a8272b54124d39a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b082cb6c87ec6fac4819277e8052add733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28851d401bebdbc6c16754fb666636d0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab76ca19dc1efc0996026f85575ed4a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbb03b28acca655d4b5186f34a7e11a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b558923f9e31e3bf853f91e0584518ba737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea7b2fa633512f2457f700f49fcf29a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7babd67f19a403e8a746a89596cc1ab9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004557b7f8d43f362683123fb4033882740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844861e4b44afea998b087b0d46a8c67741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8740e13ab03400118fce7202cf022ce4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a48b5cc930c7cdd7505c9e60f4b1fb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e80e2d65734fec2fbc617df6832d72744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4036b3f6c550327dd7025518444fa08745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e785ab3b38e682618f3ff9436e2dae28746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c211a848593261e97d92bf21718e5c0b747.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5740,51 +5512,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5800,51 +5572,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6340,51 +6112,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6400,51 +6172,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9160,51 +8932,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9370,14453 +9142,14453 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>109</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
-[...13678 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>339</xdr:row>
@@ -25450,51 +25222,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26000,1490 +25772,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
-        <a:stretch>
-[...1438 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27750,51 +26082,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J400"/>
+  <dimension ref="A1:J376"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -27826,9961 +26158,9363 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17548</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>6.32</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17549</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>7.47</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17550</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>17.35</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17551</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17553</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>8.73</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17554</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>17.72</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>17585</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I29" s="0">
+        <v>1.86</v>
+      </c>
+      <c r="J29" s="0" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18352</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>6.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13261</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>8.710000000000001</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13262</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>2.4</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13264</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.33</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13264</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>3.33</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I35" s="0">
-        <v>2.96</v>
+        <v>8.08</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13319</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I36" s="0">
+        <v>12.46</v>
+      </c>
+      <c r="J36" s="0" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13319</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
+      <c r="I37" s="0">
+        <v>27.83</v>
+      </c>
+      <c r="J37" s="0" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13338</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>1.86</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13338</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>1.86</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>13594</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>7.1</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>12626</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>18.51</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12710</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>21.97</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13666</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>11.12</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>12744</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>18.99</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13695</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>8.08</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>13703</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>12.46</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12940</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>27.83</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>12941</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G48" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I48" s="0">
-        <v>21.54</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>12943</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G49" s="0"/>
+      <c r="G49" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I49" s="0">
-        <v>54.37</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13762</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>16.42</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13763</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>92.23999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13780</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>9.34</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13809</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>15.17</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13944</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>7.71</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13945</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>8.279999999999999</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>13946</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>5.3</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>13961</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>10.61</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22017</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>15.56</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22042</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>48.05</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22058</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>11.76</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>22092</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>14.91</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>22093</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>8.960000000000001</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17509</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>3.32</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17510</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>6.03</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>22104</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.26</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>22114</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>12.54</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17645</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>10.02</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17666</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>23.53</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22142</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>16.22</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22143</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>21.33</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22150</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.039999999999999</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22151</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.89</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22157</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>9.01</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22159</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>12.87</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22160</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>24.02</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>22161</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>65.56999999999999</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>22162</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>3.33</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17998</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>10.44</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17134</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>39.87</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17284</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>73.20999999999999</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17286</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>135.18</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17333</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>23.91</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17343</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>22.75</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17374</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>16.81</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17375</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>21.42</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17376</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>27.6</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17384</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>38.07</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17385</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>58.57</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17386</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>1.77</v>
+        <v>17.23</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17449</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>122</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>129.04</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17450</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>181.32</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17451</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>28</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>316.25</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17453</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>83.45999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17454</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>36.72</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17455</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>31.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17456</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>40.99</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17457</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>42.62</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17566</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>20.25</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17569</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I99" s="0">
-        <v>51.74</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17597</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>17.23</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17619</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>317</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>105.43</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17620</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>31.43</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18252</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>85.31999999999999</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>18360</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>20.02</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>18371</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>13.01</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>12327</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.91</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17362</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>8.720000000000001</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17396</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>9.109999999999999</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>18313</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I109" s="0">
-        <v>5.45</v>
+        <v>2.86</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
+      <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12542</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>346</v>
+        <v>88</v>
       </c>
       <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
+      <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12543</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I111" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J111" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12601</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12619</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>7.51</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12624</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="I114" s="0">
-        <v>13.14</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12686</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="F115" s="0"/>
+        <v>358</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G115" s="0" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="I115" s="0">
-        <v>2.37</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12773</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G116" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I116" s="0">
-        <v>11.07</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>12774</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G117" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I117" s="0">
-        <v>9.68</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>12905</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>6.58</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
+      <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17068</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="F119" s="0"/>
+        <v>371</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G119" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>8.31</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17064</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>2.86</v>
+        <v>6.75</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17064</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>377</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>2.86</v>
+        <v>1.93</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17069</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17069</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I123" s="0">
+        <v>5.02</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>384</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17070</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I124" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>387</v>
-      </c>
-[...10 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17070</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>7.66</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17075</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>107</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>23.7</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17107</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>4.89</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17108</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>4.83</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17111</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>5.26</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="F130" s="0" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17132</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>4.98</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17133</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.75</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17279</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.93</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17280</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>1.93</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17303</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>5.02</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17341</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>10.9</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17342</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>4.23</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17371</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>9.91</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17372</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>10.61</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="I140" s="0">
+        <v>36.79</v>
+      </c>
+      <c r="J140" s="0" t="s">
         <v>433</v>
-      </c>
-[...13 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17373</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>4.17</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17373</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.17</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17397</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>2.69</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17398</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>4.15</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17417</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.51</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17461</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>3.73</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17462</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>8.67</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17528</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>5.91</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17517</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.91</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17519</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>6.64</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17520</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="E151" s="0" t="s">
+      <c r="F151" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I151" s="0">
+        <v>8.119999999999999</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>464</v>
-      </c>
-[...10 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17521</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I152" s="0">
-        <v>17.25</v>
+        <v>10.9</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17524</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
-      <c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.47</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17532</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
-      <c r="E154" s="0" t="s">
+      <c r="F154" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I154" s="0">
+        <v>7.22</v>
+      </c>
+      <c r="J154" s="0" t="s">
         <v>473</v>
-      </c>
-[...10 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17558</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.79</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17570</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>8.720000000000001</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17575</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.6</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17576</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.37</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17586</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>9.98</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17587</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>5.11</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17613</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>13.11</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17614</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I162" s="0">
-        <v>3.54</v>
+        <v>9.98</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17615</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.96</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>17615</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.96</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>17647</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>5.3</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18267</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>8.119999999999999</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18268</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>10.9</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18276</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>20.05</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18288</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>7.22</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18294</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>4.11</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18295</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>10.49</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18296</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I172" s="0">
-        <v>7.91</v>
+        <v>7.02</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18297</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>7.65</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18314</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.22</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18315</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F175" s="0" t="s">
-        <v>339</v>
+        <v>20</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>12.96</v>
+        <v>6.98</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18324</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18327</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18369</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
       </c>
-      <c r="E178" s="0" t="s">
+      <c r="F178" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I178" s="0">
+        <v>13.82</v>
+      </c>
+      <c r="J178" s="0" t="s">
         <v>544</v>
-      </c>
-[...10 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13331</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>1.57</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13576</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.39</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13580</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>554</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.25</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13581</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>11.06</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13581</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>11.06</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25017</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.42</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25018</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>23</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>6.01</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>12662</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>568</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>7.02</v>
+        <v>5.57</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13751</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>5.39</v>
+        <v>5.57</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13798</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.63</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13799</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>6.98</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13893</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>3.33</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13917</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>9.140000000000001</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13918</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>13.82</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13918</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>13.82</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13921</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>4.1</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13921</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>4.1</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13947</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>21.8</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13952</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>598</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>38.29</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13960</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>0.75</v>
+        <v>9.710000000000001</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13976</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13981</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.81</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>22036</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>317</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>9.449999999999999</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>22037</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>5.57</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17345</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17447</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>568</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>29.22</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>22081</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>4.25</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17501</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>6.84</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22102</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.64</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>22103</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>4.74</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22107</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>347</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>7.15</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22108</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>7.71</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22112</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>3.86</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22115</v>
+        <v>12739</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>9.710000000000001</v>
+        <v>16.67</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22116</v>
+        <v>12822</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>223</v>
+        <v>28</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>12.82</v>
+        <v>16.11</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22125</v>
+        <v>12966</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I215" s="0">
-        <v>5</v>
+        <v>27.4</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22127</v>
+        <v>12966</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>649</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I216" s="0">
-        <v>5.02</v>
+        <v>27.4</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22128</v>
+        <v>17071</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>650</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>651</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.76</v>
+        <v>10.22</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>652</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>29893</v>
+        <v>18070</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>653</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>654</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>655</v>
+      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>10.21</v>
+        <v>5.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>29893</v>
+        <v>18079</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
+        <v>658</v>
+      </c>
+      <c r="F219" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G219" s="0"/>
+      <c r="I219" s="0">
+        <v>1.5</v>
+      </c>
+      <c r="J219" s="0" t="s">
         <v>659</v>
-      </c>
-[...10 lines deleted...]
-        <v>660</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22139</v>
+        <v>18080</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G220" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G220" s="0"/>
       <c r="I220" s="0">
-        <v>14.23</v>
+        <v>5.5</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22140</v>
+        <v>18081</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>219</v>
+        <v>79</v>
       </c>
       <c r="I221" s="0">
-        <v>12.74</v>
+        <v>13.29</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22141</v>
+        <v>17173</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>219</v>
+        <v>311</v>
       </c>
       <c r="I222" s="0">
-        <v>6.96</v>
+        <v>6.13</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>671</v>
+        <v>668</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22147</v>
+        <v>17243</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>672</v>
+        <v>669</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>673</v>
+        <v>670</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>6.45</v>
+        <v>15.76</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>674</v>
+        <v>671</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22148</v>
+        <v>17265</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>672</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>673</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>219</v>
+        <v>674</v>
       </c>
       <c r="I224" s="0">
-        <v>11.49</v>
+        <v>12.51</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22163</v>
+        <v>17266</v>
       </c>
       <c r="D225" s="0" t="s">
+        <v>676</v>
+      </c>
+      <c r="E225" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="F225" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G225" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I225" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J225" s="0" t="s">
         <v>678</v>
-      </c>
-[...13 lines deleted...]
-        <v>680</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22164</v>
+        <v>17270</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>347</v>
+        <v>674</v>
       </c>
       <c r="I226" s="0">
-        <v>1.74</v>
+        <v>11.31</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>12330</v>
+        <v>17272</v>
       </c>
       <c r="D227" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="E227" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="F227" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G227" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I227" s="0">
+        <v>12.51</v>
+      </c>
+      <c r="J227" s="0" t="s">
         <v>684</v>
-      </c>
-[...13 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>12689</v>
+        <v>17274</v>
       </c>
       <c r="D228" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="E228" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="F228" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I228" s="0">
+        <v>7.86</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>687</v>
-      </c>
-[...13 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>12739</v>
+        <v>17275</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I229" s="0">
+        <v>17.23</v>
+      </c>
+      <c r="J229" s="0" t="s">
         <v>690</v>
-      </c>
-[...13 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12741</v>
+        <v>17277</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>28</v>
+        <v>674</v>
       </c>
       <c r="I230" s="0">
-        <v>21.32</v>
+        <v>14.3</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12822</v>
+        <v>17278</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I231" s="0">
+        <v>6</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>696</v>
-      </c>
-[...13 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12966</v>
+        <v>17357</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>5.73</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12966</v>
+        <v>17358</v>
       </c>
       <c r="D233" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="E233" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="F233" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G233" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I233" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J233" s="0" t="s">
         <v>702</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17071</v>
+        <v>17359</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>703</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.22</v>
+        <v>6.23</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>18070</v>
+        <v>17599</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>706</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>707</v>
       </c>
       <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>708</v>
-      </c>
-[...5 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>18079</v>
+        <v>17626</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>710</v>
       </c>
-      <c r="E236" s="0" t="s">
+      <c r="F236" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I236" s="0">
+        <v>19.79</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...8 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>18080</v>
+        <v>18336</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="E237" s="0" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G237" s="0"/>
+      <c r="G237" s="0" t="s">
+        <v>311</v>
+      </c>
       <c r="I237" s="0">
-        <v>5.5</v>
+        <v>4.9</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18081</v>
+        <v>18338</v>
       </c>
       <c r="D238" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="E238" s="0" t="s">
         <v>716</v>
       </c>
-      <c r="E238" s="0" t="s">
+      <c r="F238" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I238" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>717</v>
-      </c>
-[...10 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17173</v>
+        <v>12947</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>6.13</v>
+        <v>11.88</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17243</v>
+        <v>12948</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>15.76</v>
+        <v>26.28</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17265</v>
+        <v>17029</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
-      </c>
-[...1 lines deleted...]
-        <v>726</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>12.51</v>
+        <v>20.65</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>728</v>
+        <v>726</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17266</v>
+        <v>17030</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I242" s="0">
+        <v>15.08</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>729</v>
-      </c>
-[...13 lines deleted...]
-        <v>731</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17270</v>
+        <v>17031</v>
       </c>
       <c r="D243" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E243" s="0" t="s">
+        <v>731</v>
+      </c>
+      <c r="F243" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G243" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I243" s="0">
+        <v>12.96</v>
+      </c>
+      <c r="J243" s="0" t="s">
         <v>732</v>
-      </c>
-[...13 lines deleted...]
-        <v>734</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17272</v>
+        <v>18034</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>12.51</v>
+        <v>19.11</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17273</v>
+        <v>18125</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>739</v>
+        <v>737</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>25.85</v>
+        <v>25.22</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>740</v>
+        <v>738</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17274</v>
+        <v>18199</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>739</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>740</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>7.86</v>
+        <v>20.14</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17275</v>
+        <v>18199</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>742</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>740</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>17.23</v>
+        <v>20.14</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>741</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17277</v>
+        <v>17306</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>743</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>744</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>14.3</v>
+        <v>17.82</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>745</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17278</v>
+        <v>17306</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>746</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>744</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>6</v>
+        <v>17.82</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>745</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17357</v>
+        <v>17413</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>5.73</v>
+        <v>15.37</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>749</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17358</v>
+        <v>17493</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>750</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>751</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I251" s="0">
-        <v>9.27</v>
+        <v>14.64</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>752</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17359</v>
+        <v>17560</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>122</v>
+        <v>755</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>6.23</v>
+        <v>19.58</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>756</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17415</v>
+        <v>17529</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>757</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>758</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>11.21</v>
+        <v>13.01</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>759</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17599</v>
+        <v>17529</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>760</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>758</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.210000000000001</v>
+        <v>13.01</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>759</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17626</v>
+        <v>17514</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>378</v>
+        <v>88</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>19.79</v>
+        <v>16.84</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>18336</v>
+        <v>17515</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>4.9</v>
+        <v>14.16</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>18338</v>
+        <v>19390</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>7.47</v>
+        <v>0.71</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>12947</v>
+        <v>17555</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.88</v>
+        <v>13.68</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>12948</v>
+        <v>17622</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>26.28</v>
+        <v>37.1</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>17029</v>
+        <v>17642</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>20.65</v>
+        <v>20.99</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>17030</v>
+        <v>17643</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>15.08</v>
+        <v>18.31</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17031</v>
+        <v>17644</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>12.96</v>
+        <v>22.21</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>18034</v>
+        <v>18291</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>786</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.11</v>
+        <v>17.99</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>787</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>18125</v>
+        <v>18292</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>788</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>789</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.22</v>
+        <v>17.49</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>790</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>18199</v>
+        <v>18292</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>789</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.14</v>
+        <v>17.49</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>790</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18199</v>
+        <v>18293</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.14</v>
+        <v>17.74</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18213</v>
+        <v>18319</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>802</v>
+        <v>795</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>803</v>
+        <v>796</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>16.09</v>
+        <v>23.31</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>804</v>
+        <v>797</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17306</v>
+        <v>18319</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>805</v>
+        <v>798</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>806</v>
+        <v>796</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>17.82</v>
+        <v>23.31</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>807</v>
+        <v>797</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17306</v>
+        <v>18325</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>808</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>806</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>17.82</v>
+        <v>34.94</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>807</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17348</v>
+        <v>18370</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>809</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>810</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>11.83</v>
+        <v>19.01</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>811</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17413</v>
+        <v>18212</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>812</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>813</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>23</v>
+        <v>342</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.37</v>
+        <v>10.8</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>814</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17493</v>
+        <v>17143</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>815</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>14.64</v>
+        <v>17.46</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>817</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17502</v>
+        <v>17144</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>819</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>16.84</v>
+        <v>15.48</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17560</v>
+        <v>17147</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>823</v>
+        <v>16</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>19.58</v>
+        <v>24.16</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>824</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17529</v>
+        <v>17154</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>825</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>826</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>13.01</v>
+        <v>46.75</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>827</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17529</v>
+        <v>17155</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>828</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>826</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>13.01</v>
+        <v>21.97</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>827</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17514</v>
+        <v>17158</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>830</v>
+        <v>824</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>16.84</v>
+        <v>5.99</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17515</v>
+        <v>17234</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>833</v>
+        <v>827</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>14.16</v>
+        <v>32.08</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17515</v>
+        <v>17234</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>833</v>
+        <v>827</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>14.16</v>
+        <v>32.08</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>19390</v>
+        <v>17235</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>836</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>837</v>
+        <v>831</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>0.71</v>
+        <v>29.51</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17555</v>
+        <v>17237</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>839</v>
+        <v>833</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>13.68</v>
+        <v>9.02</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17593</v>
+        <v>17237</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>842</v>
+        <v>836</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>15.62</v>
+        <v>9.02</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>844</v>
+        <v>835</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17593</v>
+        <v>17238</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>15.62</v>
+        <v>18.66</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>844</v>
+        <v>839</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17622</v>
+        <v>17287</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>846</v>
+        <v>840</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>847</v>
+        <v>841</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>37.1</v>
+        <v>23.65</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17642</v>
+        <v>17287</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>20.99</v>
+        <v>23.65</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>851</v>
+        <v>842</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17643</v>
+        <v>17288</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>18.31</v>
+        <v>14.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17644</v>
+        <v>17289</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>22.21</v>
+        <v>15.76</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>19442</v>
+        <v>17293</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>0.5600000000000001</v>
+        <v>13.93</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>19443</v>
+        <v>17294</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>0.78</v>
+        <v>13.91</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>19444</v>
+        <v>17295</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>0.7</v>
+        <v>13.91</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>18291</v>
+        <v>17296</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>17.99</v>
+        <v>14.64</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>861</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>18292</v>
+        <v>17297</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>862</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>863</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>17.49</v>
+        <v>19.45</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>864</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>18292</v>
+        <v>17356</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>865</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>871</v>
+        <v>866</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>23</v>
+        <v>867</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>17.49</v>
+        <v>20.73</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>872</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>18293</v>
+        <v>17522</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>874</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>875</v>
+        <v>870</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>17.74</v>
+        <v>19.72</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>876</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18319</v>
+        <v>17588</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>877</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>878</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>23.31</v>
+        <v>7.61</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>879</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18319</v>
+        <v>17657</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>878</v>
-[...3 lines deleted...]
-      </c>
+        <v>876</v>
+      </c>
+      <c r="F296" s="0"/>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>23.31</v>
+        <v>18.02</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>879</v>
+        <v>877</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18325</v>
+        <v>17658</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>881</v>
+        <v>878</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>882</v>
+        <v>879</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>34.94</v>
+        <v>12.59</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>883</v>
+        <v>880</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18370</v>
+        <v>18274</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>16</v>
+        <v>883</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.01</v>
+        <v>1.62</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18212</v>
+        <v>18316</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>378</v>
+        <v>94</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>10.8</v>
+        <v>10.81</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17143</v>
+        <v>18320</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>17.46</v>
+        <v>19.06</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17144</v>
+        <v>18367</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>15.48</v>
+        <v>13.96</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17147</v>
+        <v>18368</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>24.16</v>
+        <v>35.59</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17154</v>
+        <v>18379</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>122</v>
+        <v>368</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>46.75</v>
+        <v>23.09</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17155</v>
+        <v>18382</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>902</v>
+        <v>900</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>903</v>
+        <v>901</v>
       </c>
       <c r="F304" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>21.97</v>
+        <v>20.95</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>904</v>
+        <v>902</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17158</v>
+        <v>18383</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>5.99</v>
+        <v>15.32</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17234</v>
+        <v>17097</v>
       </c>
       <c r="D306" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="E306" s="0" t="s">
+        <v>907</v>
+      </c>
+      <c r="F306" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G306" s="0"/>
+      <c r="I306" s="0">
+        <v>42.59</v>
+      </c>
+      <c r="J306" s="0" t="s">
         <v>908</v>
-      </c>
-[...13 lines deleted...]
-        <v>910</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17234</v>
+        <v>18353</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>32.08</v>
+        <v>40.26</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17235</v>
+        <v>12248</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="F308" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F308" s="0"/>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>29.51</v>
+        <v>31.41</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17237</v>
+        <v>12251</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>916</v>
       </c>
-      <c r="F309" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F309" s="0"/>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>9.02</v>
+        <v>15.91</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17237</v>
+        <v>17537</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>916</v>
+        <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>9.02</v>
+        <v>63.02</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>917</v>
+        <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17238</v>
+        <v>18269</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>919</v>
+        <v>921</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I311" s="0">
-        <v>18.66</v>
+        <v>1.9</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17287</v>
+        <v>17164</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>438</v>
+        <v>20</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>23.65</v>
+        <v>21.33</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17287</v>
+        <v>17318</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>923</v>
+        <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>404</v>
+        <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>23.65</v>
+        <v>24.22</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>924</v>
+        <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17288</v>
+        <v>17319</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>404</v>
+        <v>94</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.36</v>
+        <v>13.8</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17289</v>
+        <v>17320</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>15.76</v>
+        <v>15.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17293</v>
+        <v>17321</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>13.93</v>
+        <v>23.09</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17294</v>
+        <v>17324</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>13.91</v>
+        <v>30.97</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17295</v>
+        <v>17324</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>13.91</v>
+        <v>30.97</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17296</v>
+        <v>17325</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>14.64</v>
+        <v>13.1</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17297</v>
+        <v>17326</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>945</v>
+        <v>948</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>19.45</v>
+        <v>19.43</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>946</v>
+        <v>949</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17356</v>
+        <v>17328</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>950</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>951</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>949</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>20.73</v>
+        <v>29.84</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>950</v>
+        <v>952</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17522</v>
+        <v>17328</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>951</v>
       </c>
-      <c r="E322" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F322" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.72</v>
+        <v>29.84</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>953</v>
+        <v>952</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17588</v>
+        <v>17330</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>7.61</v>
+        <v>53.5</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17589</v>
+        <v>17349</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>14.45</v>
+        <v>29.73</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17657</v>
+        <v>17350</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>961</v>
       </c>
-      <c r="F325" s="0"/>
+      <c r="F325" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>18.02</v>
+        <v>29.28</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17658</v>
+        <v>17354</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>12.59</v>
+        <v>49.55</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18274</v>
+        <v>17360</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>968</v>
+        <v>94</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>1.62</v>
+        <v>25.8</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>969</v>
+        <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18316</v>
+        <v>17361</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>969</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>10.81</v>
+        <v>22.25</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18320</v>
+        <v>17364</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>972</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>19.06</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18367</v>
+        <v>17365</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>975</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
-      <c r="E330" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F330" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>13.96</v>
+        <v>15.15</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18368</v>
+        <v>17366</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>35.59</v>
+        <v>60.76</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17097</v>
+        <v>17367</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>10.81</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>983</v>
-      </c>
-[...8 lines deleted...]
-        <v>984</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18353</v>
+        <v>17392</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>40.26</v>
+        <v>23.13</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>12248</v>
+        <v>17496</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>31.41</v>
+        <v>13.81</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>990</v>
+        <v>989</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>12251</v>
+        <v>17527</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>990</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>991</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F335" s="0"/>
+      <c r="F335" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>15.91</v>
+        <v>47.22</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>992</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17536</v>
+        <v>17617</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>993</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>994</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F336" s="0" t="s">
-        <v>662</v>
+        <v>303</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>20.27</v>
+        <v>16.61</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>995</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17537</v>
+        <v>17617</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>996</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
+        <v>994</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>346</v>
+        <v>402</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>63.02</v>
+        <v>16.61</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>995</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18269</v>
+        <v>17618</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>1.9</v>
+        <v>10.72</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17164</v>
+        <v>18256</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>21.33</v>
+        <v>64.55</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17318</v>
+        <v>17299</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>16</v>
+        <v>655</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>24.22</v>
+        <v>126.27</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17319</v>
+        <v>17511</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>13.8</v>
+        <v>108.2</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17320</v>
+        <v>17464</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>15.96</v>
+        <v>4.03</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17321</v>
+        <v>17466</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>23.09</v>
+        <v>12.68</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17323</v>
+        <v>17481</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>25.95</v>
+        <v>6.41</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17324</v>
+        <v>17482</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>30.97</v>
+        <v>8.07</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17324</v>
+        <v>17483</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>1025</v>
+        <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>30.97</v>
+        <v>14.31</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17325</v>
+        <v>17486</v>
       </c>
       <c r="D347" s="0" t="s">
+        <v>1024</v>
+      </c>
+      <c r="E347" s="0" t="s">
+        <v>1025</v>
+      </c>
+      <c r="F347" s="0" t="s">
+        <v>655</v>
+      </c>
+      <c r="G347" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I347" s="0">
+        <v>3.4</v>
+      </c>
+      <c r="J347" s="0" t="s">
         <v>1026</v>
-      </c>
-[...13 lines deleted...]
-        <v>1028</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17326</v>
+        <v>17561</v>
       </c>
       <c r="D348" s="0" t="s">
+        <v>1027</v>
+      </c>
+      <c r="E348" s="0" t="s">
+        <v>1028</v>
+      </c>
+      <c r="F348" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G348" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I348" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J348" s="0" t="s">
         <v>1029</v>
-      </c>
-[...13 lines deleted...]
-        <v>1031</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17328</v>
+        <v>18311</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>29.84</v>
+        <v>10.9</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17328</v>
+        <v>18339</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1034</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I350" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1035</v>
-      </c>
-[...13 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17330</v>
+        <v>18337</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1036</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I351" s="0">
-        <v>53.5</v>
+        <v>4.79</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17349</v>
+        <v>18340</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I352" s="0">
-        <v>29.73</v>
+        <v>4.65</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1041</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17350</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I353" s="0">
-        <v>29.28</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1044</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17354</v>
+        <v>18341</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1046</v>
+        <v>1043</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I354" s="0">
-        <v>49.55</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17360</v>
+        <v>18341</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1048</v>
+        <v>1046</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1049</v>
+        <v>1043</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I355" s="0">
-        <v>25.8</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1050</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17361</v>
+        <v>18342</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1051</v>
+        <v>1047</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1052</v>
+        <v>1048</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>122</v>
+        <v>1049</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I356" s="0">
-        <v>22.25</v>
+        <v>10.79</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1053</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17364</v>
+        <v>18343</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1054</v>
+        <v>1051</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1055</v>
+        <v>1052</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I357" s="0">
-        <v>8.210000000000001</v>
+        <v>6.64</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1056</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17365</v>
+        <v>18343</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1054</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1052</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>122</v>
+        <v>402</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I358" s="0">
-        <v>15.15</v>
+        <v>6.64</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17366</v>
+        <v>18344</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>60.76</v>
+        <v>7.35</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17367</v>
+        <v>18345</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>27</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>10.81</v>
+        <v>7.24</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17392</v>
+        <v>18346</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>23.13</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17496</v>
+        <v>18347</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>13.81</v>
+        <v>12.34</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17527</v>
+        <v>18348</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>47.22</v>
+        <v>7.82</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17617</v>
+        <v>18355</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>339</v>
+        <v>16</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>16.61</v>
+        <v>12.27</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17617</v>
+        <v>18356</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>16.61</v>
+        <v>11.41</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17618</v>
+        <v>18357</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1079</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1080</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I366" s="0">
-        <v>10.72</v>
+        <v>22.72</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1081</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18256</v>
+        <v>18358</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1082</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1083</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I367" s="0">
-        <v>64.55</v>
+        <v>27.21</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1084</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17298</v>
+        <v>18364</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>101.21</v>
+        <v>3.6</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17299</v>
+        <v>18365</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>708</v>
+        <v>16</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>126.27</v>
+        <v>5.5</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1090</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17511</v>
+        <v>18365</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1091</v>
+        <v>1088</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1092</v>
+        <v>1086</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>108.2</v>
+        <v>5.5</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17464</v>
+        <v>18366</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.03</v>
+        <v>12.41</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17466</v>
+        <v>18380</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I372" s="0">
-        <v>12.68</v>
+        <v>9.94</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17481</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>122</v>
+        <v>655</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>6.41</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17482</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1096</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>8.07</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17483</v>
+        <v>18381</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1106</v>
+        <v>1099</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1107</v>
+        <v>1096</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>14.31</v>
+        <v>15.57</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1108</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>17486</v>
+        <v>18381</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1109</v>
+        <v>1100</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1110</v>
+        <v>1096</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>708</v>
+        <v>94</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>3.4</v>
+        <v>15.57</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1111</v>
-[...599 lines deleted...]
-        <v>1176</v>
+        <v>1097</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>