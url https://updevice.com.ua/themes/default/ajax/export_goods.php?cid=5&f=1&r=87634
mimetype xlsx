--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,487 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1177">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1101">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...346 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -508,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -991,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1378,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1498,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1654,80 +1519,86 @@
   <si>
     <t>Сонцезахисні окуляри з навушниками Bluetooth HOCO Cool air conduction BT audio sunglasses DI87 Max |BT5.2, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/solntsezaschitnyie-ochki-s-naushnikami-bluetooth-hoco-cool-air-conduction-bt-audio-sunglasses-di87-max-bt5-2-8h-/</t>
   </si>
   <si>
     <t>000012812</t>
   </si>
   <si>
     <t>Детектор камер Baseus Heyo Series II Camera Detector |6month standby|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/detektor-kamer-baseus-heyo-series-ii-camera-detector-6month-standby-/</t>
   </si>
   <si>
     <t>000012956</t>
   </si>
   <si>
     <t>Термометр HOCO Indoor digital alarm clock with thermometer HX44</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termometr-hoco-indoor-digital-alarm-clock-with-thermometer-hx44/</t>
   </si>
   <si>
+    <t>000013031</t>
+  </si>
+  <si>
+    <t>Машинка від катишків на одягу HOCO Digital hair ball trimmer HP71 |7800rpm, 50-80min|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/mashinka-ot-katyishkov-na-odezhde-hoco-digital-hair-ball-trimmer-hp71-7800rpm-50-80min-/</t>
+  </si>
+  <si>
+    <t>000013032</t>
+  </si>
+  <si>
+    <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
+  </si>
+  <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1804,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -1945,50 +1795,59 @@
   <si>
     <t>Тримач для навушників XTRIKE ME Headset stand HT-09 |4USBx2.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-naushnikov-xtrike-me-headset-stand-ht-09-4usbx2-0-/</t>
   </si>
   <si>
     <t>000012203</t>
   </si>
   <si>
     <t>Тримач HOCO Stable magnetic case screen holder H93 (display screen) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-stable-magnetic-case-screen-holder-h93-display-screen-4-5-7-/</t>
   </si>
   <si>
     <t>000012316</t>
   </si>
   <si>
     <t>Тримач HOCO Magnetic retractable mobile phone holder GH8</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-magnetic-retractable-mobile-phone-holder-gh8/</t>
   </si>
   <si>
+    <t>000012317</t>
+  </si>
+  <si>
+    <t>Підставка-тримач для ноутбука HOCO Hope notebook stand HD14 |16" Max|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-pod-noutbuk-hoco-hope-notebook-stand-hd14-16-max-/</t>
+  </si>
+  <si>
     <t>000012356</t>
   </si>
   <si>
     <t>Тримач HOCO Campo neck-hanging holder K30 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-neck-hanging-holder-k30-4-5-7-/</t>
   </si>
   <si>
     <t>000012357</t>
   </si>
   <si>
     <t>Тримач HOCO Campo magnetic neck-hanging holder K31 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-magnetic-neck-hanging-holder-k31-4-5-7-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
@@ -2059,95 +1918,77 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
     <t>000006247</t>
   </si>
   <si>
     <t>Універсальна лампа Baseus Magnetic Stepless Dimming Charging Desk Lamp Pro |5W, 1800mAh, 24h| (DGXC-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-pro-5w-1800mah-24h-dgxc-02-/</t>
   </si>
   <si>
-    <t>000006250</t>
-[...7 lines deleted...]
-  <si>
     <t>000006927</t>
   </si>
   <si>
     <t>Універсальна лампа BASEUS Magnetic Stepless Dimming Charging Desk Lamp |4.5W, 1800mAh, 4-24h|  (DGXC-C0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-4-5w-1800mah-4-24h-dgxc-c0g-/</t>
   </si>
   <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
@@ -2230,59 +2071,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2302,59 +2134,50 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
@@ -2422,245 +2245,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011310</t>
-[...7 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2887,59 +2641,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -2962,95 +2707,113 @@
   <si>
     <t>Фен HOCO Cool negative ion high speed hair dryer DAR77 |110000rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-cool-negative-ion-high-speed-hair-dryer-dar77-110000rpm-/</t>
   </si>
   <si>
     <t>000012954</t>
   </si>
   <si>
     <t>Електробритва HOCO Engraving electric hair clipper HP28 |7700rpm, 150min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-engraving-electric-hair-clipper-hp28-7700rpm-150min-/</t>
   </si>
   <si>
     <t>000012955</t>
   </si>
   <si>
     <t>Масажер HOCO 3-in-1 massager HP55 |4 speed, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/massazher-hoco-3-in-1-massager-hp55-4-speed-8h-/</t>
   </si>
   <si>
+    <t>000013023</t>
+  </si>
+  <si>
+    <t>Фен-стайлер для волосся HOCO Cool 5-in-1 warm-air comb DAR41 (46°C-80°C-110°C, 38,000 rpm)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-stayler-dlya-volos-hoco-cool-5-in-1-warm-air-comb-dar41-46-c-80-c-110-c-38-000-rpm-/</t>
+  </si>
+  <si>
+    <t>000013029</t>
+  </si>
+  <si>
+    <t>Фен для волосся HOCO High-speed hair dryer HP19 |2 speed, 3 Temperatures, 110°|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-dlya-volos-hoco-high-speed-hair-dryer-hp19-2-speed-3-temperatures-110-/</t>
+  </si>
+  <si>
+    <t>000013030</t>
+  </si>
+  <si>
+    <t>Електробритва HOCO Six-blade razor HP300 IPX6 |7000rpm, 2h, LED display|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-six-blade-razor-hp300-ipx6-7000rpm-2h-led-display-/</t>
+  </si>
+  <si>
     <t>000010403</t>
   </si>
   <si>
     <t>Android TV приставка Amlogic TV BOX X96x4 Air |S905X4, 4GB RAM, 32GB ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-amlogic-tv-box-x96x4-air-s905x4-4gb-ram-32gb-rom-/</t>
   </si>
   <si>
     <t>000012886</t>
   </si>
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3070,59 +2833,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3271,59 +3025,50 @@
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
   </si>
   <si>
-    <t>000011008</t>
-[...7 lines deleted...]
-  <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-nimble-portable-handheld-fan-hx60-3-speed-36db-2-5h-/</t>
@@ -3545,50 +3290,77 @@
     <t>Вентилятор Hoco ultra-thin pocket fan HX611 |3 Levels, 50dB, 1-2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ultra-thin-pocket-fan-hx611-3-levels-50db-1-2-5h-/</t>
   </si>
   <si>
     <t>000012951</t>
   </si>
   <si>
     <t>Вентилятор Hoco Ice pack series handheld fan HX612 |200 Levels, 60dB, 1-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ice-pack-series-handheld-fan-hx612-200-levels-60db-1-4h-/</t>
   </si>
   <si>
     <t>000012952</t>
   </si>
   <si>
     <t>000012953</t>
   </si>
   <si>
     <t>Вентилятор Hoco handheld fan with spray HX613 |100 Levels, 60dB, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-handheld-fan-with-spray-hx613-100-levels-60db-18h-/</t>
+  </si>
+  <si>
+    <t>000013024</t>
+  </si>
+  <si>
+    <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
+  </si>
+  <si>
+    <t>000013025</t>
+  </si>
+  <si>
+    <t>Вентилятор Hoco Spray series ice cooling handheld fan HX614 |100Levels, 60dB, 15h, 50mL|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-spray-series-ice-cooling-handheld-fan-hx614-100levels-60db-15h-50ml-/</t>
+  </si>
+  <si>
+    <t>000013026</t>
+  </si>
+  <si>
+    <t>000013027</t>
+  </si>
+  <si>
+    <t>000013028</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3598,51 +3370,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c448f0026d890f5d012d846882e861a01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0020997f3d0a6e101bd2e00ef7b3d7e02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56802172d90a13702098419fc9a4f1f13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da52986c20bee216bd98de4e5a3b39304.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e832c6c262be733365d5034513584a035.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac44093da479cdcf1ff791b8f6c3d06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7368a93ae91d07cc66c418816684c8af7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ecef126d0269c0d3b182c41337758c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c694ef871484f81387a46638f6ca449.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687ee8227a1147b8eb23c56bdbe1db2210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85391863fb9adf7a34059dedaf2467d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f494a4c363c18c6f54b92f34d9db1412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f90b614981686e5b0393fc08f6f9e013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2bc4774f6e6a287f46bb12ac15e66914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f45f08fc2e673ab10c609e55d764f015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d38c8a5dc5792cdc3a638ed2dc0b4916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f9b519e979eb5353d030f5d23a1b2717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e046282df38c50a978090978ca1e88f018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22158f9f8685b95235161ba4e7ce54c219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c356c8ffb60b829d85611082f24240720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a459c9f809a6a97ccaa7c0d1f2b1adc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1fe5894eea7acfff982446e2bc2b5722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0e6e62f80b4c64fe7e668c30064e8d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846712a55c115ec7c0d183603c8e9c7524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bafc441db9fa5b92ae929661f5a8d9e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea56a63faf0ed4fef835455b306889da26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d027610cae2d3ee666675f2ac678200d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4b6c2fd6c2f9e19f251f7a97b0e64728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09797eacf24b473812c74517f097174829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f88c1ac19f2b261f7c64df83de0c5b430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ef84b5ee4a7bc60a1bca01e4fcf7b831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692fc59658d6380ffa9e4bac6686e33232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a977cb0e796935d1475e9bf475de1333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c81ec288b424610b8855ac85fcb13dd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545538edd6826a5bcdc43ac3ef72579235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703d934e2b67805afb382b9e92eba28f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cf7f28d58dcc2092237a61136bafd437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28bff1692529bfed84111c140e08ce638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0369df3ac5f71a3d4fd7b14d60a615a139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d658fddf1ea37d0dd0eb851c83fa9740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78db64600a5e86871a12fa8467876aed41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edba1e4a2197d130f7673bf0f661110642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af80bf97e5027b823fc3729f23c10ffe43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0192ec20f535b64ee3366befd3ce4144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8aa6553aa30a46f7a52cc902d7728645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5e31662aa5fb9d8108bc0402ec3d9946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb63b38576070376bf49a7513115acd447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543da9f896b7c338d42c962b472c3b1348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf094105282351e0d0395119d55261a549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589b39188189cac5e671c43f25a7af5a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704730a40020ef822f65ab89dc5d12bf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2169d4d4565a72c4be4fa97b84bdbbb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac4363ca8e4bde6d33832a6267ac04e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6030fe6bec87829337b0c8e93772c0d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab069b6c2df77f97e2e2b34fc0f925255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9927c82c29f528c7c7c3f3df98e3434756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c529186359a3a9bcc845e93c16e7f8657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acc58edc1d964cde45342496ea9051d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6fa159369ac5674db9b1897d64a93d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f850ad3388a61a856a6a329f21a76360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ef7e206e6a6c84666f0a5d5a0a263461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72423b81ff4dab0a697ababd09383b0e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e355e83f76da99ed024c7cbbb3712a063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b803a8b78a9e7a86d3eb64adc7f2cf3b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91555ffdad1bb109561be42d3a589f2965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa33439902ca8c50696930b639a64ac66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fccc56901e9fb5f68539e67b8ff33667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79466ca5e25153f1e5e2d258975d8f0c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba895cf6b7ad9d1cab7fdfe593de8f3d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdfb6e5145c1c6fba86507735d245fd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73ce25c0443b3277f8ab1d5a08b30a771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d36b137685840c1eb51f5a3e2c398072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463e9aae3ad14e0da8b823aff179088773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978a762d2b8337ac7e4f3b369e5e966b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c970b4c735e5325aeace627426011cf075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f44e981ed2491578e755382aa138ced76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8e8e74df101129ef975693602f084577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a30d3403bac88236ed4b0675537cbe78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625da7c90e9f30b0eaa2f4b67cd4cb2279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfc2767baa0a8c812cdfb03b6b64bc780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d15a6e3a3e34773880e3c7e7ab8fa581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c573be49f5dce2a7b49f5a3b1bc8a7b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0110c9a72cc4588e9f9ebb9d7626986783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcdf21fbe1bb1e3b38fd9cb6b2450da84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eb60a9c27c8461dc9e2f6a483e680b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4adba3290e4416a3634ed27f5e5148086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0109ca9909f4d75355c6fb767da741a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a8b81e5dc51968f296439325154b2588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf2ada58e5a76e8838bec462195b6289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f286ffb48ff223b0de7890fe2d80e58e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1154d64a7a1c1cdf640a1b403903d46491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bbedab6d34b7e0f8e00c1e7391697f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d9a298b72b66f3b1b8a93352a5c4e893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c63de92d51ea99f47c6e4d50e77b7694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27043ec32bb84b10e6e4256101518d295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2821bd4d391d5e5fb855497dd7dc309c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6a4ff71c781fb8989f4d005f58862d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ca22f0ee5ad8ee933dbdbd3449438d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431668340b805350b9ae7578095d815899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9121f8a547dad45c24ddb93986c75477100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a847ff08405978e6fffb68dffd62f506101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577e79310b460b7fa07c6f3421b5159d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f76bf09086430ef17fed30ced80e55f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f45a369b4febecbfb8694331721fa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813d87f0d7867dc50f2af8103c2c4232105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0e0b4361fc67ff481de9744aec005b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693b5f94c511b9e7f111d1ba9b2dee32107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f21bb99bb9962d2216af68f7494ffe108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4c17447c3a571b79c6b73970f8ba01109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97e12d3190a800716688f9a4c7b04b3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3554334a820e6117836159baf552cd7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6685660e8d6feac7657bbdd701d072112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634b778c6c280ff29fc08c09259cb298113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea64f2e34aae771a45291406393cbe7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1958dabbb7d55af7d8cee12cf34dd80e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1500f4ee7976bec3e8ab0463d3098fef116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be722d2331dd9d8da73d6c8c55a4ec6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d01b24ac0952734138a8a8b0c1179bb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f047913c17987ba06ef0fba4b1060f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3f0403149555c9e2a41499fca4963d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c70bbb44ac9aff703bd47859b183edc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4005577223a7abad77fa98554130eaa2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5372b5247dafcf0f3191da9205c7554f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1297d993312f19c6b8c251b1c17c6d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0626b63db9ba588539d7aa8b2dedd480125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566dd5d470a1003995572723f50599ad126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c17c467b00eca1f918e777233c39cdb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6d280f42fa7a0ef190e368ca459cc4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7e1d74574f9968eb75b57497219ce2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e9a9e0f9c02d0697f3d8d66bd5ee3a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad267a9cdf82b4ca238b435cf500d22131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d5323ecfb9c73347ef7b380778c0e1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4491b166b254ef00e13f1c3ea65ae42a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0877e705141887bc666eead94f4269134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4012962e5633df7a91cc0a04c17c9127135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e897e5c58bf783e9fa247797ccb70d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bcbe20119a3584f986eeb3c5d1cc30137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628e24d28408d8220a013f6d541c5986138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858c678ce097c1e1df557380b12a188f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a004962d25a738fc05856d5393b49102140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da6329264ab4392fa1ec37193d568a4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98e44bfc602f43654efcd4e7acf1e64142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4288e19bb92e6b3ec50d06638633dd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d6f0a60d5f62d9a53170823e88c118144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d6928fcd519ca7286545249a91beb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a4ecf100aa7354cf03a47c3af9541e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fb1396a95acd31cbb96a7d496d6d77147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c3e5303bd3b4e353f02b3f7d196648148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c874ea96f3d3d40085e6498380eca28e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4508ab9e85f8189df7ae2374937fc8f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838993093a5bcd793c05e23ef7412b6a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0b16766e82a19619adf7592415b314152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35b339d9c59c19dd4d8b02102feeadf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d187fe345a24c8784f993782942e24f5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec0ddd917d6369f0924628854cde7c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae2644e7007c5f18c32768467580959156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447567ca8b7f6fb7ebb94e0efd4a02d9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23e1078b74ff418c803db85b2b3209d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ea48ca6cd4e2337a9ba04141079751159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7882cc0ad66b3f282716120e3b95b35160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1240a96ebd7ac3d3c1da23229d7953161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdf01e2957d6f704b989a16cadea27f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d71e3ad9fe38af4ab901ab7fb97f620163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6281265986578ddb278f511d4f55eddb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1306d448f5eb605c0dbced75dd37b7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1f42e7922c8a13699d0e43f0df48b9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea675e6c76986d070799b76180b6f62167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a34015a98050716ac67cc4b839ecdb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75af34da32baa9246ca917ffecc7a05a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb323bb77d934455289931db4accdf0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2ef89ebba596f609bcbb2a9a07c631171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0af2bbdead138b943b1a553a50d948172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe234d84789fed49ac3160b15af2df173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6135389dde40a4743d3320cff9c60e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90ff1ed8d4eea9a69eb77a6da7bb1bc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa20130c7d159c95a81a043f04113b0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166bd7c207e88e1acf818cc445720907177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29187e45ad89ccf7b0b71971a2db9c6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52e975e8415608997dbcc13d8628b36179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b4fd971154ed4377e856cd4eee770180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47139f554d8f731659d7582152e29ccf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606d8cf1a4e88c874d56469acd1bef74182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6478fddac115f81ba06173e3ef85ef183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f618e3cd5787abca3e7ed6d1db2a83184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4a04f530f93237cfd403ae0ea82c19185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baba71acd7289cdaf9daa1b1932c9b55186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1e1e4835d31e016c089e3cf4963340187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb5ab0904634574735e7db3441a5db188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2cf8d384a573f6feded9ae9c09d7e3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df11911ae2df7c3e0c376d17bb18a9ca190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f734062bab376f69ca273d1a9806201191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd18fa4056a5a8e7508066e51b33043192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2badb6bc1de5511f16fa579578b0d78193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b546ba0fe1879795f15224b15f66cd8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b46b3e46eabe042d744b6d343ac897195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baafa4f560f6073da75751837fe8691196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8bc8ba83d8a6a702da63dbc0abb7e5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f73dc9c09ca8d2be127d214eba1b71198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee4f3f3637a0803e8db65a0bd478676199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecff35841d9ce3face2f5235a3ab62ca200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c6c09b1fe6127104afd608de0ca6e5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2b020af9dea6d8413039568207a81f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96da40a468a96ff89c91162f9c05dac3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad0029518e11f04e4ed2c631faaf782204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca8958253d488a366c30f38d74f022c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792c842972e0f67fc076f030729e0885206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54571c0744682597ecaed8ee6079009207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8c1a7bbf9baff12988a592e71f2c5f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb2140945b3149427c90e45436d5755209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f6de0e15b8454b1d30270df9d1988a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9affd40ae8062c2d153254a70247f9a9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d2684632bbb4c5e0617325e99683a9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c4c9e67042488fe858b0f753761efe213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6ad0f3a1127e0671ae55501c9c199d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db54f3e05a4458b511cb625f20fee6ae215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e35d76ce73a1be4bd729833f1932ea2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4291cebd90388ef674dac487df27eb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c37ed3bf8e9417ad3b49ee4c19e5526218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c6644bc159498c73dce742292a3e22219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13d521c3ecb59f76377185125f84f7f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d105149fa70bcd4e096c3eecffd69670221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94297db20c7929dd44e7a05d9d8ba8c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d05399386fe86892e99f2750a58e47223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5f3227a37db9e6f61692d451fc1fba224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eec9ddd0694e3cb18d0487475dd649225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121b19e180e0b1741382e0221a945d59226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec97da1e22f9976e218cc698f3fae8c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b0c084c4fedb9b50999c4e33a03d4b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7647cb482a12c69dc114177403049824229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b160f9afce786d1df73053b57536907230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cf24b3dfff9c4680ee1890b8b746f7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143338feb744784595de575016b02c52232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c02a4d5eec852b52cc0fd30aaf5f2b1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb469f68fb09eeacfeb16097cfdfbc5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab026b4c76e192cfb3e386223d446a3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecd1176fad590e9f779b88f78f9cdf1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1388fb9bfc1435e7bb23a3d480570ba9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b31033ccabcd504e8c6f0b2230730238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33060671d9a54405abd3ce54a4a8438a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4780780a69a491ef8ef919f179ea0b06240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4fff6dde6c7187184cb7302a141e47241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f520173d83ef1d9c564ba5374d128078242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a4826806b9d92b6f3ada0130268f16243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6206a35aedc04284ef69020cd9a2caf5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2b3b39050f358bf6c3418f85d0b8ac245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6675b6a9dd4c4e219f965219478822246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b09651f444c03dccf893c15f87444a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336df82d1887248a96f4ed317f68be08248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaa258287c8cb5d43f4cd85bcb81d95249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52293f419834283a5118141d078c1fd5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d90f6415c4ef1c9057412309a50275251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8782392dee22413d3e6e236cab061e7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2993278844d8e88bf0a917517d71090e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6093ecc2684c48e78df91d1a4dbb51254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428f8331affc4e0ab757071a057f3c66255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7241ebde038bd45e36ffe873992980d3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9beec24aee31eb49bc108cac0289df257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91e28f98f69b669bf992c6079295421258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d521daf0956d024c07c58840db5205259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b9abf7621790bc98e9493ec59e0e60260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c845c449221319176dcebdbd24bf299261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769964472a0ec171526c983ab6888648262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc8a7f4c337dcdc10d6caba0afcf40f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05da7c4e1fd24d67fdd820dde9ac937c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec09464086efaf2004fb6c839b7801b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1f9a90999390cac7d834daaa5c0966266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aa703637302950ce4d4aa8da193de2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c463ddc5397d63e50570e28db2abaa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c122f05e8dadb1a680e55cdc03dcb10a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8026dda36b58b1a272a520b60401e6f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a5a93207f6f2042086c0d738ec4d1d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ce1e5aa1e1befb879672ad0119413e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3cebc3533ec5e112d4afe3ef14a683273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10435cb7060e10b8ed142a368a7e9690274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2473f99bb70a084d9f5723893b65b0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca51426e74f666faf1d7f78a4e5add4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41000917d666f65f587b4aafd127d3fb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9517ca47d6c0f9a223dff0b7bf2bf3f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b475bc60536d87b58aa47786c756c340279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3252be06b8863d4bccb00adbe96e878280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b9ace9a5f5df30fb3a3fbf65125115281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b585e4605e32f61f924237fc3d3016c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb1cbfaad59c6cb56ad30da5f84610283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b8062d049fc32bca43bbcdf6c6c121284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0132c06ba5290e75de283815e8fd95285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a98389daa1f64be5c6e1699b89b42ce286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d15fc959f108c6685d5326a636c3f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8041dd5f0eca1e1f253e34650ac5a59b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bac19425405d8ba9f9b1aab1e89e2ce289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6faebb8ee311ddd0f85b40f2f632aef290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b761637f11e48d98bb47c5667f83605291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa88d11ed8c7163f1e8cdf68a5594d2f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846c9c8d39fa8e8d2df8019c89d8a1cc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93042f4f716245fca18808991b03508294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee2b1e8ea8bde52b39fa73fe6d0fa13295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0729f115659194aebc441d354811b66296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c16d033fa26e88e5025c78c19e2c4b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4178617cba229e95a9108a451274ab05298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb2a6969b3670bbcfbb5766b1c7d90c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcfa0f48a0c033d8058f7b19035492a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dedef6b3752b0d8ef8b31207e42567301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f429f86c89d62ab415d10fb88ee98c2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005da680b2d4ba9c4c3db181ba0fe324303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d74e2f9c62518b7a63c571961f89839304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4b5c714496f3480b549d6ac106dfb6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72e8fd3b571b401f6814acf8ddb5580306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4644d7607346da79962f7d92688b2a2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa0a5c2cb684f8b89c13e4cf7f2d322308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4dc2a260f4872d8f2cde0c3266cf3c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b963411db15386fcfce0a04639eeb5b5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f9745dba36f563cb93bf5b33d04ceb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62884b96e5a57d610e5b924366d0d4c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286f9a99703495bcfe48053296535759313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4569f418e3950298f6350c8345cf8275314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a2d4b2b4e00e09809dd78f12f42ce5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baecc7fd8a2dc3a035770449d616122316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15429cca08e6800fc23501dee63311f9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f584c8517b05b54f60ec23e16bff25318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2092ae14f38842c05561a0c005f8435319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5078ef0a667957cf57eab045ddaae00320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d754e9ade1ffc7b3083599a1669635ce321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3830a86023cd05d686addb4587d4a4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a928ccd3fb319ebf19952e02693fb8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7369188fc469ea5bc6181a6d0846532324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45e925d7c4a0626c6566973c085673e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ccf64477b79b78e946932c6988d03b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6d157532e0f0c1e8771baf3446d17e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212ae048a0e6b090aa1a4d46f9c3cebf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0a7b686039897b17be0d2a16c982e5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bca2e93f3260aea3e3665bc12b32c46330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898587b195f84b7caa202a74b6f5744d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb349164b2bc1b611878d56f22da51c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78a453e5ec2b851b800dbca37f834a1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aed07b707d3943f7760de59a88290d5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df27736bb4d27a159af9e4c0e96cc04335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bea00da397edcc7ca08021d459a5e4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad108c62eec12c351fb25d42ac171537337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d3bef6d2325cecf8645035c87a1410338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d0ea6629604c2b21db2065b6e6e7a4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be6604767bc58d04ac8132b21edc165340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd428c19c6318493c6cd3a12c748ec4b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c2023cdf1100ce4209c92df78888b3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d89db860c1e1e675ef56e02e179c3a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb7301ddd8d5e858368e88ec0139806344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d5565c5e3e8eb91038caa590bbd6ad345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12152ed2d5454a75abb9abd2e76dd7a6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03f1f18cff32c4cf9cea1902a2c6d83347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b51bfb2717a5990be1135925103c15a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672194915ca5f822cc362cf828b31d86349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6628fe613c6d530233f76a80f7d8b5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551762791fc157f3969fafa903db3932351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d609311c4f30103c6361f6554cb7fd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe3293123940995fb9056202358bf93353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e0dce8974208b43f5f9ba48f053e49354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c07925e8a99457f677dbdfa3a0e66355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0649d4f977c121a46b75954562cc19356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d39255e55eb95a4c9cd74d0df3bcff357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb3d6a4ee380ed17dccbbf9379c9504358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4384fd72a9415810b949baa9862d92b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147a16b2227df485dc3d3aaa656c9500360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551fbcb74fe8ac5a0d3e27b7d6bd5ca5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038651dbd666530c16af2eb81c216d38362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d2aeb2ed9eb6cc7f579c2ae7980f01363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d667deb0e35467bc6f8301e38e41463364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8125fd55454a9140620d29dbae0628365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f758ce77df08db6d539114f5e0744ee366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917e299d77e686b271d8ff62617dcfd9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3af9a6ca7d43656866ecced18ef6fb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4f75a4bb247dbc12183bd1f675ed15369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa70750b9d0d63ccabcd8b2566f732a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f4b86c6a4fcd76afc71a973daf3e3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4caf4eb4ae83aa0cc411842b1f781f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc1e43b23fd615b16e32776f3995456373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d7fd24d4e1a5a4b32f075214254e64374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d346eb819d11491b7b672399b95d06bf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed54519faa7ab1b5b4aed6201bec52bf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775b35465f4fe25766c950ef3c44cd35377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06accc95b3292beb35081501ee014722378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1205c1b3e6c81e58608b5a2ac1eb85e6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3a0f886ef51dd48aa865d15b06cd91380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b429e2009ae2c02449c78b0cca0fefd1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2941fd83c05165491f884f69593722382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8986eeddb174c692831c4fe1387a5999383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac335b2a110b5ad729a3aa686249a065384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1487e0a9dacf61694bd0d77c91c65dc7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da587c396102a4d93d4ae09e8b763b47386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cbc9ab2ca687c896c7ebbde7e7766b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766d0813f6efd8b15652792d47dffe98388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4751b8a4b511dc5d0e91b7c102a851ce389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e376188d8a3a719ffd2783a87f8cc67390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e0e614b816665739e5ab967683fe68391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e520d2e9d3b0f8c0ab2852fe8140329f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac19f4e4a1175a6aa9395ae5a1c6e04393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c3f0a42c9ef443e99cee4ea0d3ab3f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b77e58a853be8b6ad73eda32deaf2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ce5f6c67a3cada1196ae78f61f1f6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d49322832fff3ff0dd2add33ca675b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dd7fda1bc9ae3c61691a60741ddd3e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a034c299e8f224dca40ce08c7c007d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f75a3e174a7bd9f5bced120a5a0233400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f8f7dda8e156c0c235bfc8eb9d9b50401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc7f29506dd8abd5bab398345a79c3a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8512fb734ff51fc0eefc926b067914403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3fd7e7f93cad2532feff75e10ddb1e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0474a7719328d581b17f115ac3b96b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3668b3e7527ff77e6233620d09fc2a24406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8be0a636243a3130caf45b202263650407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0300bae0836ba2ff4d87990520fe79ae408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6294e7b227890b031460432b878095a9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3be85464b867b64fc56d857b35d7de1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e3dab3a281ca7becb78e1133e3cc5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dc466492134b7106694ac49dac98fc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed2460c2e4db838ac789268e0e8ec3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae047f6e41baed1517a24d8b6ccc81b8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8da62005ae9724e4f4a3fda43e64468415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cd83f477a39c82cdb36554bbb34ce7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b98c7f26a3ca56d742331887f654a5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccbd4e77701c6e3ba6ac2fa4080a905418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903bcca01028b80bbfb97f687dd74684419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710983c07afd6ab740c5b671214877a1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ce5b23cbcb5aaf104c9f2b97a3a7f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfbb0d808d4e5728c303ba32deec599422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412fb328441a5df453202c2fc43a944e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa610e915eb5a68765cbc5295b0bee424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7fbc4106d3174724560f957bd5fb5f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c36b2a0be8c8e1ed12bc3371d98d907426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816d0c785e1229b973cfd23a2b30c715427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2fcda515c96b8fecba6b256e4f5662428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fb272f15bfd7a98942875a89a2ef2b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb61f1058ec782dfb306838286d074b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b3128cbe38930a949bd1709f61b2f1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f647f769826cff646031bd32899786432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe240e666ad26d31a9e7964ebb0ccde433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948bb35336c1b9f9ee53bf6a3828b5d8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22683ab87048d4bca6dc312987e9fdb4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780dd1dc2c3d4c00327477f596872930436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7abc8cd86d6a69d81d2c8caef03723d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521e57109b32497a68b6aaf097e6dacd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd05f5ab0455277b63000c479790f93d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4f35bbe4f31b7feafa162b23ed8d85440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a6fb4a1c2d8d293c4aa8e17e96bb01441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d844c679248e51e56f1e9b8f56b73b8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06beb8352896f7d96cde7b0ce0713329443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a56b44d874f5a8982435d5603bf20f5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f275a4c022a918d17053f2d12f3d4a2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d35650476440f94e4bc69f196da83a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4530bab655b8eb827094157b3aeb32c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00464b6b3396c6f7c8f9d1c55daa5535448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab59b42c141f8e3097ffc2d3fc06c0cf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e6889cc54e924120b41bbaa1f70de8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f2d0bedbbe967b91360158546cdbe1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f6e3f657d7cbd1b858c51202d583ac452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446f7c651c8addd1c1ba3996a41aaaad453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8054849c89cbdc2f487c2541d28d59454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c0e287efa873ad18e74d90eaed9ed7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241336939a519f906fe532461dad5703456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0576456ca6f80a22ca8f92730dd53f1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc103149071a17c744c48dcf879f5cc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e072e6a8b4c130086a3010aa58b3c779459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fdd96d25ebe4cb213e65b27ec336b7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8ecd70c25b91233254cad1f6d37567461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555f0f6ce20777d54f2fa43bb0061481462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b81feb7a135c710a24c7ccc0b1f83463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972d4f5f2faba70f977f10cb04e2e8e3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc099bc33d6770b4358780431b5ececc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560a849cddf0840393be269557cea55e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad218c6050c3c4e4a2b7fbfe205a2f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8879752050d1c49648f52be5ce24cc55468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce127511b4e1d7aa070155b5c4123d2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985ed6cab588c378065eac705f8afda4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9721073f5a6629b46347c70010c355471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23a751f246aa72d865cb757717e36ca472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1962629a8a7f6269a2936dd79ede4e2a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f315022d5c4ee6fb4ce548518cb7a8e8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d000f06444ab11e1f5cd5c0d3e43cec4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c261cbfb2106ae8bb56642d1ae8a370476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37ffb1c9b47683510d3090fdfad6ce4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b0a75f854e0e61b90f3294e9804d26478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25da17b6312537d2f3e452631ff32ceb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d735bd98600aeef8fe80a890ab2c42c3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403e4f8d8cad77f80806770fe06d987e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52103843fd822fcbbe44302990b1571482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d552f1e8fc6a9c2a0ca9fa18b6b8786d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea846b73b3020f0c9ff0855eb8b1f1e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0720fb70267d9a5c6d03822e5871cff1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c4145f6bc150d5b0245fadb261f38d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d9fcfe39cdeca989bf16d813351bcb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910fb65230ae7837d063cc652614a821488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ead0fd64677eb6ab5602055302dc4fc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a474a65d7429b5eac4b252fa0d2fa46e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fd6a61638737efaca5d64fd2b74cf8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7d89af3d92c6879b248723928d6c15492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d6d32b2ede36b9a2dcbab6ed553501493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042f1e30ab574e76d8f4743c223d66fe494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485fe564d6ee16aee6e297952fa846c9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed0afaeb32c6a9f369322c443d67a0f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c05de0e03b54c98fc05903e3bcd069c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727924682101748e609afd63d45ebfc6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdfc2e7a6c09f4497e9bc21a7fa4f14499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b26efb74b79a1ac2ed7c85ad89efb68500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5731ab21d16ae71ac551b1c5a5cd3a8b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc525ff15b8051c88f64e0c9753bfe49502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf2126261d0ecf6892e5921baa61709503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5efe418ea1bbf2e5d6ee4ec393eafdf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b849dc260bc0fb975a52eb66ebf2db505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351fcc1d71600b43a9fd67501a141c8c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707c721d31164d548b53ef19f5c830ee507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06b731470e491dfbb86bf9c4f89fd40508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa086a500fb0c57f5cf4cd7ffd4b3bb6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d553ce859fe464e3b3b2feebc2d6f2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016c34d3aa2565c48e876f2404c8e8eb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f2e1f1009012052e22f2f95b30dad9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7698eac6ce7c8c0f6cdc767d8e822f1c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e49b122c27a50485cc5e6865772429514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2a3d840fd0e6084d966b5c5555bf43515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d552b5a5915bdbdee85061bc5cfc474516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71a57d3f4a89da72712375d4bf78131517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e88651cf84298e8041ee7f595091d11518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5501a8a221461700da3383b7eb9b2046519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db477b546eda3b5ffb0b8f166edb6eb9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f790b7400216576a88948bf764d24c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567c18674bf483f3e7f8c43964a156d9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0072ce0abeff010d307c0b3da03b4fc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9575e44e6b307a92f7d1426041a965524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a936292da22c73d5fcdb628a50b35ec4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204055a10d94cea5331184ecb18d30d3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2412601ac68098a88214ddc4e2b6ea527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe8a34220f5405b7df3bc76fb19e4d2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e575d5aea53960a89c937a8b2e2300529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a28de783c1c13c4616bb247e7331f95530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa396100dbeb772be809f590c311aeb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da99fbe0c7cdd831c64ea79960c14874532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3974b0d53b0399a2df70d7578651287533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7142fe7024ac6c965004755e2b580c7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a08b5d6b700b7afc558b5a87037d62535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540d4bf79ae8634942942a69f780213c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f87c1594b0cf4d2fe4e173670e0a905537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ced01aed034b7e9dae141b355ac6db538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece576730f98c7161a4bc5b34814a827539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4853f72c330664d8300e4f42baf44151540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8c4c8a8f96e1b16492a1fcdffe91b2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2648b9b3ebda1feddccb960a39616a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d25d57922780079f26271d4e880bd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e22a2278bcd0973d170a3c4a45815f9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abed72c1fb9d806d8dce84a58f39aacc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eec88e9b04c35906bf919343657027546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8dc51f1145db9b83ce31aeeae19689547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032611c4d87d62b4207f8563c73820a3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c8ba3d7dd1b24d59e7d0366a506c27549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2c075d586e11a8f9b08892d9c52b00550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842d2763915aab9b205875e5139caef9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb262a861b8a4d4e95508ba5d1b79f0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a982df346ea9e55838687d0632f93f0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491c9f4ed121d66c48c871eed44a4e3d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582ec8f09432894783f239dea32ff58a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbfd71ec0a29ed624c6845d0599c8b8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028d814de0da46633bddd497386d8b9a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119f503d7211c0c297828a4005b79bab558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8511d0dccb460198f1cd2c92433453b0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3a48633e72ccfe86d6be80adf477e7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba99f5d8142c6c77f6a7a8b8b54522e4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee6161df7b08c4e2a4fe513adc54368562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807c936bb6bd1781a9ad7d786b89a6e4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa8384ca329c85254e387256ce2af53564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98855a34b3f82ed58032ee390deea3f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed38fba8e630064b7691673d6b7f1280566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5b64e04a025e3461d03dad84c3bd01567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c36b6e1a113ade51e7e51f969419711568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d035f1299132c1a43c678a64912000569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f0434b628af65fdfbd36f21d9692b5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07115d0a2935aa0d0a25731d5893c84e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abf99fc96a4e1d28b502706ffc05e54572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d8c431235cf9a104c871c3ee790731573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f351d3fc6d7a852901c714d126b2894f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d32956c61e0bd32a0abd2ad52dd401575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc522ebd11e459aca324a5e749954de576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07fa1313abe0cd02a5d73f302242339577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b2bdaf90f0a0dd2b5c2d4d0f8121f8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d63f23397570ff9a130dce07b5e76579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4915269a393a487d522978b74caa1377580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f40ccaa14ab43edf17f36af8e2d4bc0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560cc0898ed0efc5ef93b57308440863582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a7566456d137f0c3cc1dd46bba2331583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2ed8e601bd5e11ca702a4d8b93a5b4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b4873862e5a9204d0d37dbc1a515d8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7df7ea7713b11c3e2060e33a946276586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c52a8979ba0beedb40e09326705475587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9299fc046250c8a155087d69deab1e76588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c12fc4d9f9670c7bd6cbb3e4b62fad2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c0d724e614b5574a96622afc446bc8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf03d7a2a66584388d631fbdd61eb15591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cc6bdef98c4164c678688583479f72592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733b3fcbb6ac6f631c543305c14e87a0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c856b7c663f59b888be44f7be94cd5a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786e7a782d58e3575930e8e02713c0d7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb02bc2df80430341164179c4f309ee5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec82865db08f5567897c48f80c4e78ad597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6140f57284c2aa038cc5ffe26ab460598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f5f8166a1c79a68a721e7ed9bb0db4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c99029bd0d5dcb588adbddff5a4ebb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0327026a349b7941fe869970ae4cb3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b031ef7a553e00680765d73ecb1ce78d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab76484a2c126d3305788283e376528603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbdf19f0dde23c1736ea7aa8da3816b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d621cc2d80790cc09e4281c9095d0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca417518b649fdcdaa04db7046ff1d04606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e79c2eb190bc443a7d5dcb5a03855ef607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c29b8e7934e3ef72d09156180df4dc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af4aa88195807c02fab1a6572b8a3df609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93344c0784e25d673147adcf12ce5678610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34e3097246366c670ef74d774add060611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac4e9d98ec1eb6f3cc0a9a0b9156354612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0141a84db8c969c4507f81259b9ddbf8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feffaddb1042d48b93d806ae34fe54f5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f2b7c7801c62fc71c62121c0ed9dbe615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdbeb4a75f3a0e350fd6aa75a1d845a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67116208be363c01bfa74eec0a099861617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a88c491a6d0720099494b1ebce12e02618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57bc74dc33f12938aad9806a823d783619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d87e64ca65ec6a431328108451cf2d2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6ef5f5634088d28535e005a26b2dbd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc9c7d08aa14c32eef7ea97a480800d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ab45df6437885f3d2875d13d9515f6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a521ea9110e1aa7f335b5c793760ab624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d209973bcd527739af8f379117331cb4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ad5885f8e2a08e09eda7047b9dfed626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ada64b0e1af8706c98c577a7eb1f7fd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c7d4b691354f796d2b1a06ae27cdf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af73c720e67b18ff4528119fee99103629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8b2ed74e000fb08b0eb095fb9c4918630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce6ac7fc0612c62b24edb2bacf72f7d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807882d8495eedf0effedd613a4a5e66632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9f57a988b2b74dea89ae55fa945644633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c785df73942bf10e0170ad817298efed634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96068a2bc00ff2c59bf8a41d8d6ff38635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177200e2f34a5128c26f987a4ee6b507636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6ca6903dac4a5fba38be737a6c15c7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0593395a32789b1a89ad6c39758c646d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162606ae942a839491c13707ec7b2c9d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4feed0cd746372ff35db5dc6fd39074640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c06d40c266559d3ec28ed5c661e887641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184691aabed01a6ddc658a3dd78d7361642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcb6453f032f0df97703ae2f1a135f2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72115a2b4448e32025a86dffcfe5ef55644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772a1a1f125720ba818e93071898d4e8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e1c8bc6e519e6606800474f8068ebd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd636cd0a49d93c309ddb8fdc678934647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdc6d3ec9a8892d5621ce749da626a5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db00a365838234cb21f655e6909146649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3433ccfb8a9654c5679ab91146275d6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41b23456df3304df6fbc5774150c111651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadc37f6490e31d85085f6d9b4926c36652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e57359573a3a60e33ab478697cc3ab653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aabdb3c7097f2ac0736c28e1f307c7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eca9b50481fda2bbfde7d3c056eba0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961c3e46ca739813a20007da689fbea7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d13103b2c30d4ea2a2b4f6cf499a1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1f2c16acc4b85464387a9b4ed40766658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e230d506147096520e02853e2e0984c2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7852c698054a8f0f6c725bb2a7804fa6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e22e5aa07be6c71c95e1a0ac3a430661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56522f32752fd81285ec3edf315eeb0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49525089bbb79cca681dea5150e6f08663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cec4e2ca7443e9616ac777eeac96bf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f458915e5cb8c0eaac8d1223fa61aa9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48649f7c1102632308d33e0b882c635666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d032be49f958c45add1f78d543a042cb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005a7e96a265249fbeec622d62418ec9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e5e1fc7aaccd12f055372603169d6d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0209b97f57b70680493a15ad7d55411670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad761c3b4e54ff0bd5fad4d6498a7b1f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5005efff5d3e19e3aa6f963dcd5e3f5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3523d338a0c6b464c197bf70c99db95673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be46cf4c408c041770dc60a12684b803674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abad01d64018f00bea115889fb20f7d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf5c970b20890f6c253c549502d9f94676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fee7f3ba1575eed4002254088cf4b1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1d6bbbd91877544965d3b0e21c5d55678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0084b0cbbfca169dd4241274107d951679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0fce7d064436ea10889d19f4dbc3f4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2735c2f3d308e10b738acdc53042d0f7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234e0120737149c01c219dda4842ce34682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748b609c21c866af935b69a4489fcc30683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb88fc115d402beef95a31642788b4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cf4a55686007051125c4e41ba390e6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cee1bd1d198435f71a2ddfba5f30e42686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9632b562e562c9594352d8798cd64476687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7630b13aeca58f06be11143bd5140d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b07900b453aa3ba4231b52dda002d26689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054543badf7d2be4ffe3d3bdde6e0f65690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb8b2e48b1fb17029fca2c8e6b2d1d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d88a35142b4a1e2c2736d5619adf603692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c0790b4f88e3a4d414f51dd2d3dfa693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4266234fe628ea9ab34630e4ea1fa3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc9b08f12c621f32f017d4f91649f3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64f9317da04a3496a8ecdf0b5bb497a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e731364b8a9ac994f45dbb5270ad8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8e624f6def59d4fb89c13c1d88f2e5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543737d966a1357d5bf8d3ca0f8fe503699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f50e631ab9669125dd7c9abda7f8c4a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef6a216208bebfcc4a4a04b84e782a1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c888a401f0576ed433840ba74a599cd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c7150ebd7b4d664d196af2b04be2ce703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049476ae6870c400c273a0efe1b5e6e1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d12cf1a5b353da4d3b912152b3abb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7d7dfc6348fb7c7830c75d54346b60706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddb37176c4c65fd0d596aa11928d33b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e93f2eebc6a173293de7a44ff760059708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de455f73843696bfc05afa32160ebe3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549317f8f32b721f997151b5dba1afb2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8c0b204b4420f59f34ad8d5203d349711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ca2860375e4983a3acb2dde053192712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc8f4095867bc9a739f474d8e282f66713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ede3d59e5dd3c5dcfa68b928e7f6f2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd3df0243031f6dca5d5d6b7a5f5998715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b615e27716daf8a27719d7fc776437716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef39c169ed7eb50bed7a7c1f6b37945f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2996318f65d5d11dd3f3a57c12a18ee2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b82e85aafb6688f69c8918b8d9b6a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0570d06064e14b609047f9f5ef456020720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f88be7f82e839dda9e69e7a04817ecf721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59841c7a1f07015a68e04ad11e6ccc59722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f858b901063c7949fdc02a21f0cf5c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78948ffc5fd3918d3e9e3eb944e0bf31724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92318e683575590a8ecb1254152cd5e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62d4dce6b6eb8f4e1119f811ff75293726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3182de743ccfa30fbdcdc878b2948187727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e37450886c615479228e56fb5fee87728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561c3a931a1e9a9ba056a19a4fd01be6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2d2f691effcdc184454576bcc76c41730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af721124ad80db7c80ef1f8e08c9c848731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef063eeac56b76b9b209af9ceea39e8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e99996afa42c9ea33ccd4025645f24733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cd6fe895ce451311493c6aff8f8b1f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c83148d5e66f7c40a8c34b0595049f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e507521049bab828e74f32701127c0b2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349c2f11dca3bf3b60c194aaf8d80d03737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b517bb82c6210b4f19e8a5f5763d6c5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa757204b263cde46c0cc6bda18fa884739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5241dbd0709735205b1c3783856c6e63740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d801267bc309b6d89d8b4291d156c50f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b46713cf6f9deddc467faad31bddedc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e49d07f48a1c77534857cc8d05b7ee3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a1c14ddba754ef4ac7da5a772dabf9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ddb6f0938b24795df1a5d26eabe708745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e938b6866c6b846ac0c5f9c2e300e4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b63a1746a59e9be64a3053153f7414747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1a5d283c95747d226ad4410acb9ba1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05060f8fa8906f83875bb9d8b973702749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9e9ae3888ea9d71dea8a6fbe1251e0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d49f6a3dd94698733db6eff9004d19d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ff82a871899dc39a6aabf2f04754f2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe0f3de100ce17ef7e753d6995f62e3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7875c1f829a560fd40390d6f5f4d2c3d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb9237120f8e76f95a23f10631fd2b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60ccae8f03309c54517c04c88a34647756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330496ac81a83353afdf63d8aa3c660b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12879ac236fd1736e07b9d0ab103f942758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2134e24aef14d6822e30049a2c81439759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fe0024c84091dfb58fb0e9478576ac760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b413cc3d9be0d3f0e3ed7ab5a6d19b0761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c94fc47f3ce928e6160048dde889619762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cf3f2986a8e0a930e17f02dd0a1919763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339ce0220dd0f498782924c1964087ad764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03d8f91ddcf64652e3935811aa9c395765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0266cd1ef7d2df1809c51e0387671271766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c86b101332f7a35f1b7d5039ca69fff767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200f6449d95152fc7fda8f2313be6b05768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392edf26102c1dbd90d8ec7468f3bd85769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317f37e0443080acb5fd5ef1c55efe1f770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5730d425fd020da26d4eec2a8e32ea4771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b716e0c60bfbc3f35741e47e3257615772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb63084bef19cb6df51fd67d2323ffc1773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ff82be16e876e3d233d84cbba5ffbb774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe75b1c9764695d0b4b7abf51696d18775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef5503a3a9805e34517da6d3aede22a776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d773ff4154bf33602b11c3b6240768f777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5343e4aebf7508410a1a862ce15581fc778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01333b90a306791a4ae15abc10bd06c1779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cf283b67004126fed91ca72d42ef81780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b8b8c52889b5ebe7d509f40b983641781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c0ead8dfd519b41377d06b15a678e782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6bcd8e72f3c8c26aae1f7dc1ca0d8e783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb9c890a61fbec48f330735fd81d83784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44431f64d677168c98c1722f9488dd9b785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4451fc38e462da515a1d98c6b36386786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67ee8f943246b831170d6617fb7c375787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa238115bc960223afdd3cd374e9ed31788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66caf7bcbdce1ac7dab543effca66639789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d93974b25d770feca43eaff6482d31f790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abf6e7f9dc3d85e5c6260e92a5d9214791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a5fdda9fb84f0e743913f928122830792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae395ba23409415faf59bc3e4993660793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35113cb9e6ad4166f3330c9c7f3680ce794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a07bc92cd454adb12dfe725fc8a53a795.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642cae1740f268397a9e7b17667804831.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff7de67693819ccd8989b22060fdf92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed89173747cc6aa4d8131f9e9943c953.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a484c4fb007d5c18fdd60335a7c9c3734.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080a7fd015c2a4bbb885ede7ed869c6a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4e5d4a20a452686ed9bb076b82453f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae5c4001b21e4f8ed60a340776bc457.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6bd9a8800c85738afd37de67da16c78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4849d4fb19c8e7881eb0a136bbfe51e59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a7981df112551f887c3d8ea6f831e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569290bf139c87ac6288f02e05d48c4011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8396d0e4872cd3cf9d91cc776540110912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e4189cbbac392f7af13accdbc7be5613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1c89d6056920b0bb781121d83a7e4214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc409d8e5d1e6d289e8a75b644de50c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b179bb3253f2169859dfcb8a34de15fc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8abf6ca3e31af90ab2e32d3b398a4f717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5117df505e2ac6407a494b248515f5d418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae7f18eb373fc9718d2c53fa381d39219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0249c87d62cf0c794394b72f02e4e73120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe21350e6dda89fdeca18b2442590221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5b97c7929e2fa73fd09e20ec2d8cb022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f70930fa1674d3cd9ad236fa4913f123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679d63c641c16a04e8aaa6c917a625c424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d4a8f5ddc9341c92adaff7dde705225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dab83570a1c645c896ac4af60608e326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d72511c24937ae8703abb3732ff67a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db643ded1217a40348b974fc13f2ad428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb55a33b4c8e5383707f0f9f3d5ee3b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26a855c5b4d46e1b679803a234ee28730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40203bb01b84fcd2cbccd339e4cc2b6131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0d682db03f4c7cba1a78bfad83cea332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c46c4fe37ae4824ecfd6a952cfe293f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfa46f359d5c61fb42a39565ccf88f634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34af8aebe9e24df951cdc8a7def6f3a735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc6894ff9f7e69d6d18654b128472a636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33641a0fff45f340d784620c27869df237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28415fc7639811c63d450a826e9da34038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7d081313a633ed7024f55da75f955439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bcaa33b9a7460997141172339cb82440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a20f0edf1f3a2ceda8773fce1e16cd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c00d52b40ec28d9ae034e1c6eebf4142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728875514463fe7f4755b85b3dbd9c7a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e807bcaa7d51b2e8e6a815f9d5c424c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8922098328297dcf025cf3723f66e7fe45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ad987163315e23ef4a6a9e64b4136e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923e0b4a2aebd4f5b4285b8d176a0bb947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9d69bf75f85101a52695d1f0c2ec8648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a61b01ac34e5fa4fe63991ba33c0ee49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf904c7ddf7196bc5c5496dd835a49a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a693279741421eba894fef59114e10351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061715afab38b2ba91f719affaa3026552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c21d903908bfc03fd23700b6c5035f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0f494f32f72bd08fa31ee8dbecb41554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcb456c28f96f88261c43fb1d54f8e555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b965d62231f230f9bb4f3ace5f90ba1d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d27a5b6d40a1385be680336305091857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edee491aba0d338edf0ed15ec18a5dae58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac75e76f2eb5b340ea390637d3bf8ff59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa5590d54e74fb24f7919c942c0ccae60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585dec2f040da5f688266ce50c2b130d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc44e9fa7c8db068fa208786f1d83af762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1733451d79cbb5115a830615e8f53063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5048440d2b566339c658c9a924d416a864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6413ee0d059f39e7e4fee068773d3d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac820c992225badbfdebdc51bbfe11e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ea26d42b7c3b32506d6cffcf6bcd2a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc688b84c6de5e7e00a0bc03b19808d668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40d9b1b69e39c3a0c94171ba8a11f9069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194f8398245aa2b74ad8941942aaf91370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a11aee6822f19f69decd449631586471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d607ee61e09c01b0060e9b52ff8c535e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ce804753a6d8fc5a604325d1b8463173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7c4854e6fcb965a599d3488d0b4ea374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5629f2caeecebe4db3c3f1728306354a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c61bbdaa64e69425f98561cba7b5e3476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ce6ffd820247fcc9fc0287ce2a9b8477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c94e9c0647842cf565fb35a5a2268c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fdb492e812fc6d153f0e7f1c8b234279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10769e7724da83705a08e3bdb69489a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774d79d42141f053fa729b342a415ef681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d8c7018e4c08f3c62847853cd21a8f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8b8d2c0e0274bba937d6cab1b162db83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55514856951e3c39b8807b4e7c04b1ab84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0999f2b3955f24cd7c7d8e4237aa7b9285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74723e6c48d2817df920cf146827ef086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8425421da1e27a06ff9506fb95759ee87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51386790a0701ff7b8cdd53ec1c6309788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac86c475570e96a87eb2fd4e4405e85b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442f73e5de3c79312f705ab4fdfdab7e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f834172abd312d2041129805a2d248d391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e697043fa12681aa9d3fd3ede8e73b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55d02811f9ad44c58abf6690d71862293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ed5b8731bededa15aadde780a67cf494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a8f3570db156a76b2cf058963ee10795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110611dca2c31dfc3354a4ed3b72ba5796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad10581a25b11cc325ce31acebda55e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ced05c65f446ed0a4f41d5b68ef4f298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cb1a12c8f45aee62712c5a7446790099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c950076ffca52540804e84ff9297b56a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5962bfacc50bbc327f225b8eab453f37101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a6722442871730c98897a822a86ce4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56b7e4ee3f2aa6cc755b26e372f055f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52f9adc7059abecd644ad26ab3df6bf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a14aa7a138f480b54c44db8e5a91976105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c635e196ea10078b9e921936f1c946106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c83cfceb04a850c9f9ef5ef374196107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b251f08148e69f2074d92739bbaad92108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31a40a1b534819338c724fcbeb248ec109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e86aa5e39b72e98947b986aa5940495110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe431ee92c9e2a776f46b6ba2a401e84111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76aba0ac54b5d35d7bf59a256c9bf31112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8bdf2c249459c10574fb4793f9577e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf04af00b992b435a55e41967cc2fe4b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed5648aad2b1218b291c260b1e4bef115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e23d8990c2ca6ab7541d1f9c5eb3c0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb91cc91c195e3048988ca975848d093117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207e3eb362dfef2d473566081291d5b1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf69d2dce602ab9e1ea3d5a3d1c0d673119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ec8244e9797d792c91bd8ec66e0bcb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7381906cfbeb406314ea3aa358eb52a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a710d08c1f894921444530fddcdd6962122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f07440f77fd3cddfd60572c88aafb69123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a871aca055953ccd0e4e760b1d071124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62152c9c8ce29a28de4de67e96c25ab1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed34880db20ae6eff8704c024e9f3da0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24973ee12eeac2efeb246d21bde03039127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e204e64086756e1472857b26383f3b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13e954782c4e5c6c53c0bb06ed01e11129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b224ba84d39b294e42c94c48915b97c7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682ce272491802d97725e9ecafd2929c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd204f082fda0e078fdc1347ca19baf5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f089cf2666fbef4846b6f0587dee28133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c441aa28bc4cb020cc36febcfeb043134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb62e5eae961968343a36a1be3cab500135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c888698f77c79b740e65b6a106b1c083136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49baff84c4a8ec831203a81eadc65959137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e60d8b42f75fd99fb733e0b028343af138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee8294dde9ce225886a5a808c8954b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c13700178664ec57ecd5fa6661c34c2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224b4d430fde2f24600e49cf001f8a90141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d04e26351dfe7940b6814a912cf46f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec03ee836470dd27a245e8b3c858549a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca554e9908f52b4905ed77c708b369144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e81228b423a7187211be62de6f063f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ec074f3c74bf302a2836bcba6256fa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620d4c7f2ccdae3143a5e992fe182642147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c538ca2b0a7f1eb36cc5a6cfd324f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42212214b40d6c900a3951161d8d22c3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc998ab64f6835f30f3ddb8683942d2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d989df8565c18184f0e264e29cc81a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ae9f00e605da93a6409779ea3946f1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1941947278a811bdf241f2eef2d1ed09153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ffa69bc22149bce28661b8b03d728d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa78153b1b935b46f48e6118496c4e1e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5dd8f6140705d4ebf697ca92aa741d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c160d1702d8a0f66f2901192f4d4a5f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1b05b4f1db02a82c52566af2252f37158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d424b5d81b964cd0a82a91c9ca96f8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b292247b073bae8751f0983c78907204160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e6d30a4ef1d29b1ff769e842fe04f9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d652863c6948d8db3ba25912094207c3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b043a9262c487c37d8a7ea5593cbeb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13760afacfae17603bcc46a68981f170164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa27bcc0ed083c1253e286948f424f9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0e4127428676ba392b3e7cf4e80766166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e289ebf72458b614dafca9e2ba74058167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3877ac137c1fc0f0cdcc1c5513af3b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b8af32271bd6e92341f461f4b9c21c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e2771f545c472b77426a39c07b501170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b2840f60dc275d66158c471e2753c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bc1968577b83909a2e802d70667d8a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e61ede56b23e1906be6f71e311e587173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0037f3c4951d0dc2e78ae1558cdfe527174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d53f4568cd784d3da09f9d94b09101a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cf646ce4b7a42bd0eb4ba410ed6ebb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af5e9e743f3ec296fe9a4295ceffc29177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60151c03841001b38fc66cb4e2c2f60178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12572f49cf9dde5eafc6dba5c6779b0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a011619bce72dc6a388504db4e223ce180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a652b72f74ee7adece60d4b7191c8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16cb43bcf970f056951fc14d44ce08d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1486a46299d48f3e03cf3fc0e8287ad4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e58ea8107df0b9b02e77e23a9d2f2a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d7a75b7ffdc08c69fa85158c75a595185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a27bf5357cb4f661e33c5d0f62727186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039346a6b211fbb4959d76e2125472db187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421aa1c09b57f444d1c0b61f38c2527f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ac158c8370098fc210e8e98264c033189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9edce44f190d30271213653e422483190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5942495b20e62da05754e58efa57c8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd83f5e65391cbab960fbea6aec715192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0593afaed6be6af58d0bbee6454b3c7e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea9e7d9664cff3fbeacff7a09654caa194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398bf539149f6e800b658a38f7948293195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9939c5565fd5e2c74d1cbfe375c32ba196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de6792844f3a399a2bea8c8041a6a98197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51122be8ea60113f239adf1d3133ff9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca553a121b2910b150042363cd29853199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f2a6c7bf7159f9708b3b394af3a499200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a54fb8b08ba9c02b0f42b99745f1bd2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bc94cc48528fcad7a1a5f76697f63f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1c9ba1dcd2c7f2116286c37fa4c57d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3901c93c5f078d9fc78367a7d824e16e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b5513988ac630d99640644323a0732205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde1c1c57e80691cd85d01c6c42bd67a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2210541ea72057789b2dfdc32e751e3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749085f53cdcaf3c026eb10971032d74208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac0c4656769c027fb0169a7c0b3fd12209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e748038345598da33e895e79c4f4d22d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a933fc43d44afaa205f97e9229c72cd9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80d718d0b1914711c5bea151a982572212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da254fd05a9a5a4a8d725c489167a8a0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cbd4cfa291efe1d48a98521ce9fa8b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5291a9e85d0810af5d7d6f6c4a90c75215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2933965620541f46392c658e79cd7a1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af41009dac03cde5da1ce1490ec2669a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c88d611eb53534a4eb6402679a7ccea218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63a03458b8d941fbc618b48a56445e7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5916f2799a6e5d57116b5683666859e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879b43e1c426d083aa3936d037955081221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db795aa195ad1e669e5c4421cff1229a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f679561db3f5ad9dab4edc0bde0c0e84223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e36168edaff3e301d24f76561feddf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d1a92d7b091e6f7798ece2e772c4a6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40652661a25f1779842b9fac0b1c91dc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25580f870f9e76f18a0dc0cdd61c2f8f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0f2715dbceb122b19044195145c753228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca10d146e5d8af7b53f8312b12bdcfb0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c604d8df0309340969f283f3fc51857230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b0bddc4eef06497a3de74ccf804f89231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d446a51fdd827d10e7eb72eefcbcf613232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62a71a634d8b8297c36beb32817335d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa33518eef7f45502d38f88ebbf9e85f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949b113a2a21cb0f5c20bf5315276472235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8a54e0e4f7e61f99b534a2d57f9ccc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e958bb709bd84d82de97200a702d1851237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462d8c17ab707470e1c90c6895afd94f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955fc6ba81533b9349c6d8665043c066239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e60c2b65997beef64bf6c8a8e0d0167240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196c4aacaba55cc365cf5535435f1e74241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298476332293d0ee9e297e30981a25f2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0f940176b57447b7ba7dbcc4095160243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f91bd7683752ff2f7615b1cf7f8fd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce39476e4901fd931d87447b0ec29fe5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d2d8069f8a6df85ef610da39f475cf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c733582b5a2b2f85c75e735ce8e8d6e8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafa24e3285ff5eb33e638902f23632d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4572d531427aa73c35d9e600a6c6cd95249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3650bc68f580cadac387edbdf7a0bde250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84086c193bce8ffc50ff5d2bcd52616251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1928d67ac3dfa81dd5c60ace2e61bffe252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f534e0820361fc667d55c64fbc8d8cf5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec61e39a9aff645d20b45ac29bbdddc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d6d578a85447771e38cc04552b4027255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d506fea5bce6cb3d0e84bc6d3e96507256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610f0a4320f0c8c04fc78c0731c24081257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235e6c10956149ad5bb42a6559583605258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d824b8bb3036c104659e1e8e9cc32259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977be3490a3dd0ff34453e3c4243935c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c64d111a370f023c52a201a2433db261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3161bc73226beb32043bd822cafd9c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132352929bee17009a870d76a22ab33d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80741c86b2ea2bf15e6361cc50fde39264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8af32f23b229aa9dd11bb4121b7999265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b4ecafa9e8f782d7ddf9f54ac9c147266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea2e475e1236465c5ccb6f636d19ce2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd361a36637a1045600f61e36106a64d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba72c5c0de1cffe399c5e9bc3c048039269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4467f4bdeae8eea0371ed4978f0215e7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d61c042a835b2e053301e8f963e999271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2317d272ac49ca1d7af1c38a42e53f1d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e890a150a1ac98c602d710e69ed39d9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2b24b108f26661cb33e141fa701093274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03502ef49f6f40d2fc1cceade3f9b506275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14e0b6d24830e0cf506bc469f45181a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724ab487f22c3639af9ddf1546ff6d57277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d72f13a42a0afe41c54e25bf6a1b39278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3f63910451b281de342bad67549194279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b307bd9c6527c36f2dfe4d33e9b85f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40780903dd05ce8b80dea83cbb98de55281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520f2e35fa2379f26bee79d8f312b880282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea740a86769a1cf8be0fa966cf907e7d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa7b1d179fd08271d02b6bce64babdd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548641f757ebeaceaf80f3392f482d9d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a38a460f10cf41a6ce54be3e4e1d63d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29da0fdda2925c02b33658130a478d43287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da235cbb119f54b6c5f583b155038f8c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d279c218e94c72a0919b8cbf1877e5c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc35a0134538e691657423016176ad32290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557ec9c297e7bf4382b96b350251dca8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ec27a9b4dcdbbeb051d0de1417e459292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8199a9fec9770a296f40f4d955918cec293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210de4ddd8953887b31e77473bba39f0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a88d849bce15d99956f55f7924433de295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245dcfb87e6e65b8ddccb14a45b5c5a8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c9f9b572e089a9010068e3c0317c9d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b87db39c7645b844a9ea5732ff455d4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30649056ffc314f3302628fd637955c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d412ac87f5f512d8f6000df8a7a9f7e3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f90a02a5b2b7eac2d2ef7adc502cb2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8187182de7da9c4ec77a2379c18451e9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2886686c5310c7bc378f6c6b0741e394303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc99a7b6243138b409cdeaceed2907ee304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d462b06b0b3bb88b0244f9497ba7a9e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5df96a28c13329c6074156147015b9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b451b7e61efcf993a3ba81a5f4a0e8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfa815afe25146c26efcf35271f8249308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9ffa5fa79d0295aba0e7ec9f2f1450309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a93c681880f24f45fb7c731ffbdd6ac310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eab79b83918280479e81321f168c92311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d1e79ea7852fed2b1419f312fcfccc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0c1f786673502c5c208c81de92fe53313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70df29d0bbd33ff8c09e161f2d0ec241314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a09c58e3d8cf1eb656b4a370f394124315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d0dcecc54899c07dce63e427fd59ac316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710d3b630b00dd64c1698c1fb9ed57f9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea5ce67b539523c81d2f4970e34789318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4d86ff95a874549086db1561cfe940319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8810a1ac69cd7843c55aee0e80bc8820320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3ea2e22111c94f0279e7f3bc9dabbb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942de2a7685a349f9f0b83fb868ebdf9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c526d08c3f2a1c6650812b443697082323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed87197ece827c9ec5a0845fb4f5e196324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db563b3b48dd34013cdf9bc2e5bc4a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfb6837b308a35074ea5f162ca0058a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcda3ed2ceb358621acae76b572dc2a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36f4fc933bd5a1ad1008620887a27de328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd5e244225c4d1dfa2ac1136eb1b21a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e118513bf6fa6465f5e2b95a60216e58330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae3df5ebfccb5fdf53767ecc5f95a0d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c6a25d534fabab3d7141d4a5d45e92332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a66ed6b290324e143d124d24a497ca8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04022f643080d063be73a7c82d374d34334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e19a04ad6fea95bea962931e6564076335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc62840cf8c0e3dfc34feda1d23a27e4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42368f458d9ac9e3753ce773383f2295337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43583cc2e891217924b0e724ef6d13e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60aff3d79c1c880ff3198dc1422672a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66078a333f34f01e7c6468081989358340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062331704bdbb4559a2208ac54fb12ec341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e2ef55fe21f615927e7829c9e9986e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b20192ba355807377f6a874d83ba901343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf1fe9d4a863edab0db6d0d28421eb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8c0c9c378327b1df464036d684de0d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cba57c86c3bb5b8f910650912e73379346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ac8df8f291717669ee040cd84cafc4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671322fbd6fe16136d66c04e6af313a7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20c2f04f8245c8d03d338bfbd29b42e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a01561cdaf7a6cd273ea9f4f3accbd1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e51a8cb693cb60a6946602218c21c9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89e3f0db9e2123fa19665644aadf924352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8b6600baacafecb8a8963a9198bfb6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02af8ac013c7afa946bb1cd661bc8880354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268d08483f9964169a4f09f27ae19e34355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5192cd20a98c68cf7ec44cda8e87d63356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23d4a96b76f9de6714033b1bfb6bc76357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c99d9d05c236e38fa0089398dd29df358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e9a4393b7efa7a221a91ed7eda2d95359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeadd675dbd20ffd5171178584b695f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910221aa604f79043166dac0bc4620d4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef543473b4e2e1a077d0a358a017508362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd2ee5bc6e598227bada0d3d862d26a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eb970c523e28e4c96202a9b3270b16364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c474c8579512d7af0410704b98152532365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c1ab5cf81861c188a6bae2926aa36b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ae484c3969c3975528b62f9e62987367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fcc40dce329e7ae12203f63cb9a60a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4873ddbac960fe544c3af47e76426b60369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddfa07caf40c0b13aefbc281f23886d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9859505f80d6db6621945d1e9d506f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de3e6e5bf63243163a52a4ecfedeaa2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45958fd0ad6cfdfa8013b9042ca1c17a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7d54cff6d4bea16eeba0c73903132b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d7708f44904ab452163eb05654ce95375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e208a3673987e89d5cd33b481624c423376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89e41c2061ae36e68a4fdde91290fd2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02bf12397be555e1b2f49255a61b079378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e2085e4bc29355ffbda42ef192cea1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e199ded93ad4cdfacaebe352698891380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca71bdd4f1e8b9e01e8e8ba9815d02d7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7714b500b75a1473e30ab33e9910c0db382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a8d9bb54f8e019e33930728db735e2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd917ecaaf752257ea2729cc6c0ad34384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10df3694e32d387286671c08f8c740b2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5521723ce17cc9d7cbf8c83ab75a86b7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bdf960f7ed07c54e6f6e20ceec4255387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7454db4038b901e505cc4f347fb96b20388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34165b8ce232d7ff9b9d1776f71abfb9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aff6a407fdff8603ab0b175aab26451390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f305adc57e01905c954c9d81ea57a9db391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7580d70b0c0fdbece847ee07764c930b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde168fd7c3e8a6cc1d15d8b985043f4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633e4d7df8216aa34fe934719f91f1ec394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c589479588490eb4514352f99ed580a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc97f7e603be5fe3bebf50b5128a80a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f477be50ed62d95ba7769f8461995e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1261f54a074453237f1ebc9f008956398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50321379f4a10a92000f3e81cb3cef75399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6723b46396583e185de07ac9a4faa8d8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f040d4ed852bd2767580f3c2e5e3627401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bf122610cdcdac8b11bb8fd8c2b2bb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24729d96620cb9dd726415539492edb8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ca6189ab5e0bea5d84c0e6a29b1901404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46fc1de92da8c791e139e7989464de7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227f88f50f1d25834767d9fd701ca255406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cd19b72b7f66ed70ce806332d0f5bd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d70d105543658a605833f16986d134d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec80e82a14174a00c711814c8a5bf0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5591b83a8e308c0b58d3cb18f64be64410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050b93fb52105e8197ecd9763e832c39411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3136aeecedf9ac5dec75be039d9568412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9b5e1ff66ad361a6409e2ce24cc46c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3275a11a96022c8a490b315fbe2efd8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffa2f125b7a2c1d562de059c420dba8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b460fd1eee6422d6bf5a9205c79abe0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e253a88e0c5389121cfefc10ff1fab8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b744f94e463c4b053494cdc2186c283e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b69bfbfeabd4bc5adb97503d71cb19419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1138778e8ac30758b1ee8d6542daaf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b7555c1ed927e9abf3323b1773a9c3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f93ef7bf505d7e8426af75152b9fff0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcad162d9915ab68f4f33032f2e37a3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0096e96a0944056af72ec019a282df424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b09f74204afdd74f8d0adedeb62932425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff9beb41c1238eee029bbf05cb4b97b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7158d9d219a711d20a710aa93bc0bb8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7592ff69eb2c1801f5a1934de6b7a46428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcce8b30275cdd0b6e71708dc1f31999429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eece8f1071c50aa2f26da51b6f1168b1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39ca18802ee438df7eeef9fa6619c1d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c38fdb7db09d4170e5312adf2a06e0a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b18095c52a4d71a5173bf88103ed9e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4046aa88b403cdccece66ed52d46e305434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a259d0547306835de3fd301e95ab579435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b41e9e9b36cc3d62ecff21109c57c3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214da3f1ac33b158ec8f70ae5c53cbd2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff37976f9643665706832eb93fb52a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bce34cddc387889635e43200eb6d4d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4960a5f15c5425ccac1eea5e739d276c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d33cbdd1457902308981566045dac43441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7b0d8dcf7ce86ff48091cad8a89b3d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddae592741cd7ee009c2dd268c3a544443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58823f8df8f124e9c7e0f3d5e7e02ad1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109610912aef27fd2878c62cd7c1c1dd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c59ea7f612b614b931dbe5a8c5e4a3a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487e0d816866019f1a2c24027aeee085447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5656bed34b4d414814334df4a275f1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5f6df8a2c235b4165ae53d7f1898e2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf9d29a74b11cad6b4ae79eac6a2cc2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8cbf17cad06896c49b1e05d50cec69451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754b1d9360451ecff60e0503d783d3e8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb97c2c0591640c46ff12408188b00ce453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc221c083441a1f1b9b466ef911d03c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf47e6a5c8da229c40fcab5a41471f7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e25d066173405b53b7784a73cf911a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b81bebd75a0121b0db326f2cc9b28b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab26488e0062e048cf898cf5c8cc511458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af76ed639c029a85e0687411b7dc64b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25aa47b8af53e17cb6c5bbe98b0ec55460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99c07f9f32522c4011db0fd2ed6bd84461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0672bbad35a349df749d92cbd065c4f9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ab58b5bbae2ae1675c664e7ee3d774463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373f4559283e45c0ed934194428ce973464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4ae48da1fa322d599dca8a7df29be0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7cdeeadfa3aa6c40997489ee597b4e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8690317e97767183baa06a69c2888537467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57366ddc1b7d493b1a10adeaebbfdaf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7075fd6197d20b0865cb210a39bc8aa2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facda5b51bcb106b8d3f09827f313a90470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f7c7abb10446977432f56017b2c31a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3385ae8cf041152c03b82a5a211b4301472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afe35336e49c47cfbef8b9d0a651fa6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d3fdebe3cf2f96db66936cf5fe82ff474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be55cc1aafa915c4a502aad7d688b60b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73576ea8761a58928368225f54526d7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3a4c84e65cceecdccf708ef2efc7c3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642cc4a1d336f8434b76843fbb2e0c99478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8233879ab70e2ffc51432d764e908405479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a27293a10cd3d07cc3d47f3b1beb53480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc93d2d7af3755d67c30c12846b6705c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198657eee58e8101af946daf7c49c66f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b6be0481b1ddbb9376c2f9a5f8716a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7188ac97bc71a2febeb8d233a64bb851484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293c742ac5bf479aa310ba5eb68442f2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0a10dddeb9c7c523ab0a5b25224c23486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3603a33e82de9e4c7ce8e2dc9b8a9c9a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a3193c83478d68f451d9054882aee9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94518ea022024c7c49c78f5010e8b2a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b5df6da064c9f539eb828c6188c86490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6365c5054023d0b135af3d1e0679401b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fedc67dd02882d0c71cc599eb7c69b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42979bd187755a64437e3cb1f6648273493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1432d89ee38567f588a6c8981c240c2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5c58f331f7a61b05764c2dc6845274495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3120827bc8c856687d33e2afcd031930496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f2c538dbb24708f2262b9d66b99f51497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff5657216ed93402ec57f1759c86b8d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07349493e1ed76a3df4635c806462416499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007c2a113f2dca62a80d8a44be189c4c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22f699861bd22eacb7710bc6e4d6bc6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f505c35dd074094748651712bf233c3c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a189e8c7cce2f4c23cffb7489fe08a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c988d8d42bea9fe961b5f603734d3a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30be137bebbba2bd6d570aabad779b5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c78abdc976a6cbe8b21802adf4db6c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046cc5f8e325dde162526f4444d71b9d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9d59bd9b5afcc59e6a864ab188c728508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d650966a107f58d3451c6f782f948935509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09675b2d759ab4d9724fdbbdfa94ecc2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c383e5074ab2b7b805833464d9cf6bb8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65c21c56d64c9229988dd74533212e7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebbdf05afafd8f3371f0e9f236ced14513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5534b4ddb7d34ec2f9e7eba90c6535be514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d06e3438304a786a387d837eb6de507515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d241c40c8dc017034dd580c1dadeeb17516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76089b27a12eea25c17f40e642874e4d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d4462e81eec50295ce5e25994f465518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff0ef4c5f0d47c1d5b676d26cda5421519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad34c8ad3836135923608ad40089a90f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d086f8dc89de229f6f2f00de775b829d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d73e0e9b2fff182e3538be9203cf3f7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f531047a7c2e2f9e69325116174a6b1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a6be54d5a6ebf28177213c5d616da7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1d2278495ea98e72a3f911a8d1e7f3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463312387b7d4e8b2a64fa8a6f0bb0b6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdcd66e91cbabe33012f95b0d82d39c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9134dd648f4d51c903cfb1d6d203dfac528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a000ba684bc9c7433a96bc295fb1e8e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f41ddd214df3533f214e86a7170f1a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a619082afaba91d96a77b218d2b4608531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d644a55cd34f80519ab503f18d6262532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce11b20d79acf7f523e36a6a20bfdce533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351bfed66837f7a55dc29a2dc61c76a2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b636b22aef3fe9e869f5d5afa899f692535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe938a81c8bf8bd2cd633b62cd02db9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d41a9c0ebef6e5e8bf8abe79128a9a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a3f87905f09ead694a42d1a4b1f88538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c57d472764595d0c6647f55430882539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c811495176b5c77129086a92ed2b9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de1844ac2991343194b4aca1f84ce0c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6aa3ab16e9ef74a58edad7e4f00a62542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d6b7cda73cf949148bccf822afea58543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27330b7420c3561cc0a25945de345a06544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f4f508f7add578412c223f9d0a318545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85edf03d3a7e00aa9e4b565bbc553b7b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4522de0db5a247f04a931860bf1ff4ef547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388ded550c04d7fa9e9b3eedbd9ab2a3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ee944229db93dfdf4d35139970ce5f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c80dfa270433995c91e4061acc5d92550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce0fa83bca8490469c617af595c7f9c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13937beffcd5d972e9fa81702879994552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946d21db9a9e3fd09bca476f13e5eec1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d53b5eca1499f3d50d9a357a47ebb73554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bb1d25b2246298bc494dadb1e2a005555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6ce49c9ec61db972c19a2dfa8767be556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9263a56f57bceac91f7bc2d4ed131c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639800d596b1befdda761ed9dab2f4cb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139bc3eba8673c0def5b0ca0900bc680559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3e8884aa2cb7f4bf952bbf3d3c8f2f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534f66881803a6786c8f060f6e68a1d5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbc3194665042b0a32d75b118b9bdfd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c571aa704c2951306f8bab7a3b13af563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fda9b44c1bc27469e803481a3fe3e2b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03058762e9db4988e182dc4bed3e926565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e121dd1834112675c5fcaf0c3cc7a3b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4967f0ffb531088aeb86c9a7aca6308c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374f6d2e01d91cc611770724e98ae2db568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae3f5ed49649011dd74c6e6ed9e34c8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf30420e4e1ce2c879bf015776550332570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc68b25f68efd827ac6643ce2b2970571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e488c43df8daba8d3c2f069608bd52572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2935c3dda36b21e1211171aeacf5675573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17252ed9838d9cb9a7b846e8bb0d3f6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a43dc3ef16a7d140635aadfa6e23947575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0061af1cd11c11f6df4f09e9a5904e21576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213c0405db6534e20445735f06f29b32577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed366051878b795f8fc60bed093320b6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf293720e9bd4532bc2972f687a08a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df81a9b790dd37748fb9949c93450658580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cad35dd19da7300e4b76b407734c9f1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2179cf93401bd2f05809109bc7c450582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2540dea24ebedfd4a882f8057ff486fc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219c909b3ea83d7510e31c71f89a8214584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81b076626146b3e454a73d90f514c0a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba5482846b919a0a26200eaf0b0a214586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207d2ffa1b6c3aeb609f53bf793d7c79587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b79a05b947b7b01894975d39304ae3c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e632381dcbad3b5edb806eace082086589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dd7ecf5e099fd19ae2b825946bf96b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b943378086e50951791f286713b46207591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f5fff663a46d46c89b011f0c73f3c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14c64bd97a456a36c1df45f8225aa1f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057078690032bbfb4802725e8ed9ac8e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce7b79018bcc2334429109a053f6388595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa62b9259c26c24e2456151d32aa7057596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ddaf180f991dfa1a24a0f0c7c9b17597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6fd8352ac2c6a266f6819b7d74a044598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b52353e3fe6d0249a7268e3f944600599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dcf9b35dd205b9e297e50d2f9bd54b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a7b7d212987541c259591d8a28537601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4e80f39c40f5548ef4816467c50358602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7bcbff3bba65a4a3b8a2b7c52926db603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f7543cc525fb9b2902e75187ccf5d5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3811e746d2088183da56de4e6d9062bb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9078fac74ebc74c1bc0c976a99f4eff6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdfe27f6bcd369fa558d47a273b4eca607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f64ee6ac0df22e77e6be64765ea159608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7bba85405166b7a23839866f503828609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfb7f75e99c5ea0d82773c243b574ff610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da01ae6a1f6ecca64c73ff9f1d9a6a21611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9e523dd0f18bf5d1a1f23e8818794d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a97ca39c4b02c5ad18398a61e3dabbe613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e59236310da0a728682b1dcecd12778614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcbfc688aa07384e69922e51a117b40615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff9aa78fe17b9d4ace228dddecfa754616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fb5255cdbfe624aff0f78f6c32255f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd2e8842ce772ec9fb9d65863df75d7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a0a956aa7a383623ca9852399f38fa619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b313f2997a7793a423aca85eb5724a4c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce5b6374cdf441a3b72ffd8d09cdcbf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c6bf6834956fd15ee49b09e92794d8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40abfaf2d4e51b28a4cb3d34a203fad7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af594902017a48b8cbd6adc17e2a93c4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d384bc58957fc8a8f5f6a623face1d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf29bcd296791483a5326b35c2b4b6f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089572a1abe82b809521073855904fa6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f97ee57ed0b0a9c9f04f670e1e52147628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277f4537e3f292a4b612fad743b8bd9e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e328b65010ec83b035f20bba28396340630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cea7378bd3bd95afdee0c289ddf7d0e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b7367a7d3f8d5016497a05cc3a7f2c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5c767ca5b1a5015454106a4f00bdc3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c538107cee329de8a4160d9a317484f9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a74441f30248ce5ccff1dc30bd1267635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1925313f792e4cbfd47cfa4e7ac5cf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6b9a5cfb7b2aad272f2d0e19c893d1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89da1b82acad89a709e89ef41695c80c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b315911124296d3947a20ca267818a3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8fc29ecdbedc74f65331c0708ed647640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3182e8f6255e5b2c1aab0e0f0e8bbe641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ce985093dbe625175798bfed37125642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225cb3042e2d9f37ba579d58781e4580643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f6e5d179bf09cdd00cc5124f9e2d2e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89afc47f135f6f97d25a711e021bde0e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d18fde2b205043071db84ae0abaa7f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c1e3bf6c27f06ee20bed4c57f366c5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cca8ddbc83e0370ba8c09b403cf168648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf36c3cfb84d8b9d6913cbde2a781584649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec9c7a5c06602c3115ae3f868f46572650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3e20eb0a3bb16b63be4d7306428e07651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbf4941d45297e5f398f6cae0fdb1ea652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bcd9aa506218cb4f9fec909e17bd2f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8983f21d5134a4cf6c54f4416fb7a781654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d3ea4c5d03b20a83d44c774c7efb0b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe8b01729a4b7f176b012838bff36bf656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f35c36f5cd709c1595ee5896cbb8b87657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec40b2ca72da5d110a4080d6b042610658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38ab16756d4625347586386aaa15333659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3542e353f5cc7f54772c000d74103f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeaff0aeff0cac0100efb9f388bb7c8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c2d2579c4f8d68f10f99103bbe1c1f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b9ed55e31b12d15965797c687b70d6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87528e1d722006f48e5452c673e60f64664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c493dda0ad38e9b5cf56c5995d5d67a6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da361d1d3f8100a5209773afda5ee752666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e045fb29594cd7ee064acbada8139d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89123d96966fa587e034c5b9ab1dc8c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeb310d164e525d4dd0ab25a7b10019669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4599e6e065aad6972637dbb91fc725670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb6659c78ae2a898593d38c0aaeb0e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b520dc0f68e3cbf7faa81e5be53d172672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e49bae212395fc7b61a93bf89de906e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29c7917256389bbb06fb499e89b299e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497da8c2e4a67082bdf5d81e4d242971675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0dbca332ced5b0b1a52c3a969a27a7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e024cbe601fc7a45006bf831ce53146677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaf56bccc1a5d7b3ea4b395028fdea4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf45ea18d5398d19bb7be9009e3fa99679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fe022efb5277d0c51c48e2ff3bedd2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1723461608d8d1fb3bbf52d4b686a52681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dc5abb20e59d1b97f4f0cc8c84378b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407c0a485f10db9f687eb7306c4f4d33683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1785d8dff9d057aac003f98deed73e6e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ce3099c9c31e656a34052fa9cb537685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bfcf41824e5f7251c60d390a0f87f0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba7ca2c674d206a79aa12cdc2496f58687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72256044aeeac7f77dab88a88d6f258688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7824b2c9242120ee89dc2503f17446ad689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6300b57e3b656e53a9d541a399d23285690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf5db8665959a6e5aab6a11b1877d86691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867dea000d2aa1457c7174ce4c1b2f79692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc00b00731c02f4cb169b8493a1d22d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7914d2f23e75daa7c5d631e11b0db1df694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666bc51704b37a03ae8f65178d0210b5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59896fdd46555b2d53efa725d5719e8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5d0695af3434d3c32d86820dd61263697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947346156d78c9a4ab838b3dbf332f62698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adccaa01ab0ede52567eec90405ffba699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ba1ce993789482f7399c867d3e3e57700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8934708adef4de5f539016b5c778970701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1aedb9400542ae884c5457cc25c6c5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c917c087badd5c7080937e0d05fde63703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe778bef10f3d7e4e9a91ee0f3141d47704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f130f84653589a8131b2590d59f4c77e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2f4f49bc33090e990a88a57ae70121706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea60ccd9d268af5966ddf144bf5a382707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac6201eff2223f5285e5fce9ae64f8d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e904ed5f0423b187e157e0bd712930e4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bc88819000a93872daa36ff1dd7238710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8252b2bcd802496d88c041b721263389711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b14357a63aaabc896f570a52a639cd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc2c5157d61dd48bec29d36976e5a0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a401460abf29f5b6299867f78f0ea598714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050050d185bcdfa7d3107abb099814d4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11eca2d6921a0c9c23c01e9b1ef324f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c222a2ea78bd54e90f659b5bb7072b0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f6a0e88e984e20470667733944d04e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c5c5aa5c5bea6c1eb3a4896d3870c8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd3b77f9d5f41b3a4f3c436280004a8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0909bfc78387b75ab6c43fbdd06e88be721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eb080154727658ece5d50e9a454f8d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c2801e5432e0127f2649dddc4223ac723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2162743fcc202d831784523c3684eb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc125ceedd9770ba4697050dac7a0d2a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7aced58a9e60338dc150e2635caea9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab42c4b67f6ac2f7b8aaad642b06a533727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8f937979bdf6510b22a5bbb598066728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549934f672a5351c019e06b676eb5ab5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096127ca758bf4ca0048c6a5fe07a733730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9836500cc8d64734840d45c5b8fcfc3f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0c8146ec5aa4d29d4fcc22ac79430c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1196336ff451eb8123033799555cac733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77704ba77e2949e567b6f8425602af00734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0915723ab0115e162327dfaec92204c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8520dc9444c141c365dbd3c5addcaf67736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda910bcc26ded33c624032f91c5ac57737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd5d5aa1382c92bd891881f8b74e43738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aad1a85837d8c680a9188d51f7e9ea739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ce43c6acf7778acf0fe424417708e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee95e01ec0e759960a57ad27260e9033741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e79dfc6ed7b8e7d7f3bbff5a0967cf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd3fb4a3e62b0c27c30a02e8884124743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103ec261475eabd1b25baf83e10050a3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5b987323aa3c2541ed4c89fb292e77745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477fd6bdff45851050ff871bd76f0e67746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7560f44af54f8eceeef8a5c2c04fea3747.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5740,51 +5512,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5800,51 +5572,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6340,51 +6112,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6400,51 +6172,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9160,51 +8932,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9370,14453 +9142,14453 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>109</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
-[...13678 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>339</xdr:row>
@@ -25450,51 +25222,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26000,1490 +25772,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
-        <a:stretch>
-[...1438 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27750,51 +26082,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J400"/>
+  <dimension ref="A1:J376"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -27826,9961 +26158,9363 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17548</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>6.32</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17549</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>7.47</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17550</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>17.35</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17551</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17553</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>8.73</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17554</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>17.72</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>17585</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I29" s="0">
+        <v>1.86</v>
+      </c>
+      <c r="J29" s="0" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18352</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>6.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13261</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>8.710000000000001</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13262</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>2.4</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13264</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.33</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13264</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>3.33</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I35" s="0">
-        <v>2.96</v>
+        <v>8.08</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13319</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I36" s="0">
+        <v>12.46</v>
+      </c>
+      <c r="J36" s="0" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13319</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
+      <c r="I37" s="0">
+        <v>27.83</v>
+      </c>
+      <c r="J37" s="0" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13338</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>1.86</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13338</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>1.86</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>13594</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>7.1</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>12626</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>18.51</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12710</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>21.97</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13666</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>11.12</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>12744</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>18.99</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13695</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>8.08</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>13703</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>12.46</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12940</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>27.83</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>12941</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G48" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I48" s="0">
-        <v>21.54</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>12943</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G49" s="0"/>
+      <c r="G49" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I49" s="0">
-        <v>54.37</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13762</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>16.42</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13763</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>92.23999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13780</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>9.34</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13809</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>15.17</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13944</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>7.71</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13945</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>8.279999999999999</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>13946</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>5.3</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>13961</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>10.61</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22017</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>15.56</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22042</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>48.05</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22058</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>11.76</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>22092</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>14.91</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>22093</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>8.960000000000001</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17509</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>3.32</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17510</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>6.03</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>22104</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.26</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>22114</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>12.54</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17645</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>10.02</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17666</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>23.53</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22142</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>16.22</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22143</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>21.33</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22150</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.039999999999999</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22151</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.89</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22157</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>9.01</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22159</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>12.87</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22160</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>24.02</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>22161</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>65.56999999999999</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>22162</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>3.33</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17998</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>10.44</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17134</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>39.87</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17284</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>73.20999999999999</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17286</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>135.18</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17333</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>23.91</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17343</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>22.75</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17374</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>16.81</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17375</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>21.42</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17376</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>27.6</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17384</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>38.07</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17385</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>58.57</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17386</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>1.77</v>
+        <v>17.23</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17449</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>122</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>129.04</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17450</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>181.32</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17451</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>28</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>316.25</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17453</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>83.45999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17454</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>36.72</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17455</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>31.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17456</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>40.99</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17457</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>42.62</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17566</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>20.25</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17569</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I99" s="0">
-        <v>51.74</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17597</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>17.23</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17619</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>317</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>105.43</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17620</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>31.43</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18252</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>85.31999999999999</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>18360</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>20.02</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>18371</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>13.01</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>12327</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.91</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17362</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>8.720000000000001</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17396</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>9.109999999999999</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>18313</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I109" s="0">
-        <v>5.45</v>
+        <v>2.86</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
+      <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12542</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>346</v>
+        <v>88</v>
       </c>
       <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
+      <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12543</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I111" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J111" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12601</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12619</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>7.51</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12624</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="I114" s="0">
-        <v>13.14</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12686</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="F115" s="0"/>
+        <v>358</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G115" s="0" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="I115" s="0">
-        <v>2.37</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12773</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G116" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I116" s="0">
-        <v>11.07</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>12774</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G117" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I117" s="0">
-        <v>9.68</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>12905</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>6.58</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
+      <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17068</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="F119" s="0"/>
+        <v>371</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G119" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>8.31</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17064</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>2.86</v>
+        <v>6.75</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17064</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>377</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>2.86</v>
+        <v>1.93</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17069</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17069</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I123" s="0">
+        <v>5.02</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>384</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17070</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I124" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>387</v>
-      </c>
-[...10 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17070</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>7.66</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17075</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>107</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>23.7</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17107</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>4.89</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17108</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>4.83</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17111</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>5.26</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="F130" s="0" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17132</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>4.98</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17133</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.75</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17279</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.93</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17280</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>1.93</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17303</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>5.02</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17341</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>10.9</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17342</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>4.23</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17371</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>9.91</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17372</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>10.61</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="I140" s="0">
+        <v>36.79</v>
+      </c>
+      <c r="J140" s="0" t="s">
         <v>433</v>
-      </c>
-[...13 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17373</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>4.17</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17373</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.17</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17397</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>2.69</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17398</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>4.15</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17417</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.51</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17461</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>3.73</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17462</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>8.67</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17528</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>5.91</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17517</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.91</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17519</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>6.64</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17520</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="E151" s="0" t="s">
+      <c r="F151" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I151" s="0">
+        <v>8.119999999999999</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>464</v>
-      </c>
-[...10 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17521</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I152" s="0">
-        <v>17.25</v>
+        <v>10.9</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17524</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
-      <c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.47</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17532</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
-      <c r="E154" s="0" t="s">
+      <c r="F154" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I154" s="0">
+        <v>7.22</v>
+      </c>
+      <c r="J154" s="0" t="s">
         <v>473</v>
-      </c>
-[...10 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17558</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.79</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17570</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>8.720000000000001</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17575</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.6</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17576</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.37</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17586</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>9.98</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17587</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>5.11</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17613</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>13.11</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17614</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I162" s="0">
-        <v>3.54</v>
+        <v>9.98</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17615</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.96</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>17615</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.96</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>17647</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>5.3</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18267</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>8.119999999999999</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18268</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>10.9</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18276</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>20.05</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18288</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>7.22</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18294</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>4.11</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18295</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>10.49</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18296</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I172" s="0">
-        <v>7.91</v>
+        <v>7.02</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18297</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>7.65</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18314</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.22</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18315</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F175" s="0" t="s">
-        <v>339</v>
+        <v>20</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>12.96</v>
+        <v>6.98</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18324</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18327</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18369</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
       </c>
-      <c r="E178" s="0" t="s">
+      <c r="F178" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I178" s="0">
+        <v>13.82</v>
+      </c>
+      <c r="J178" s="0" t="s">
         <v>544</v>
-      </c>
-[...10 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13331</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>1.57</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13576</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.39</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13580</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>554</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.25</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13581</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>11.06</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13581</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>11.06</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25017</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.42</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25018</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>23</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>6.01</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>12662</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>568</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>7.02</v>
+        <v>5.57</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13751</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>5.39</v>
+        <v>5.57</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13798</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.63</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13799</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>6.98</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13893</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>3.33</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13917</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>9.140000000000001</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13918</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>13.82</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13918</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>13.82</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13921</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>4.1</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13921</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>4.1</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13947</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>21.8</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13952</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>598</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>38.29</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13960</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>0.75</v>
+        <v>9.710000000000001</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13976</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13981</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.81</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>22036</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>317</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>9.449999999999999</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>22037</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>5.57</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17345</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17447</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>568</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>29.22</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>22081</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>4.25</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17501</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>6.84</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22102</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.64</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>22103</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>4.74</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22107</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>347</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>7.15</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22108</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>7.71</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22112</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>3.86</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22115</v>
+        <v>12739</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>9.710000000000001</v>
+        <v>16.67</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22116</v>
+        <v>12822</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>223</v>
+        <v>28</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>12.82</v>
+        <v>16.11</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22125</v>
+        <v>12966</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I215" s="0">
-        <v>5</v>
+        <v>27.4</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22127</v>
+        <v>12966</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>649</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I216" s="0">
-        <v>5.02</v>
+        <v>27.4</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22128</v>
+        <v>17071</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>650</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>651</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.76</v>
+        <v>10.22</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>652</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>29893</v>
+        <v>18070</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>653</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>654</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>655</v>
+      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>10.21</v>
+        <v>5.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>29893</v>
+        <v>18079</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
+        <v>658</v>
+      </c>
+      <c r="F219" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G219" s="0"/>
+      <c r="I219" s="0">
+        <v>1.5</v>
+      </c>
+      <c r="J219" s="0" t="s">
         <v>659</v>
-      </c>
-[...10 lines deleted...]
-        <v>660</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22139</v>
+        <v>18080</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G220" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G220" s="0"/>
       <c r="I220" s="0">
-        <v>14.23</v>
+        <v>5.5</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22140</v>
+        <v>18081</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>219</v>
+        <v>79</v>
       </c>
       <c r="I221" s="0">
-        <v>12.74</v>
+        <v>13.29</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22141</v>
+        <v>17173</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>219</v>
+        <v>311</v>
       </c>
       <c r="I222" s="0">
-        <v>6.96</v>
+        <v>6.13</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>671</v>
+        <v>668</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22147</v>
+        <v>17243</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>672</v>
+        <v>669</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>673</v>
+        <v>670</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>6.45</v>
+        <v>15.76</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>674</v>
+        <v>671</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22148</v>
+        <v>17265</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>672</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>673</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>219</v>
+        <v>674</v>
       </c>
       <c r="I224" s="0">
-        <v>11.49</v>
+        <v>12.51</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22163</v>
+        <v>17266</v>
       </c>
       <c r="D225" s="0" t="s">
+        <v>676</v>
+      </c>
+      <c r="E225" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="F225" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G225" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I225" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J225" s="0" t="s">
         <v>678</v>
-      </c>
-[...13 lines deleted...]
-        <v>680</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22164</v>
+        <v>17270</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>347</v>
+        <v>674</v>
       </c>
       <c r="I226" s="0">
-        <v>1.74</v>
+        <v>11.31</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>12330</v>
+        <v>17272</v>
       </c>
       <c r="D227" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="E227" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="F227" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G227" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I227" s="0">
+        <v>12.51</v>
+      </c>
+      <c r="J227" s="0" t="s">
         <v>684</v>
-      </c>
-[...13 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>12689</v>
+        <v>17274</v>
       </c>
       <c r="D228" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="E228" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="F228" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I228" s="0">
+        <v>7.86</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>687</v>
-      </c>
-[...13 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>12739</v>
+        <v>17275</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I229" s="0">
+        <v>17.23</v>
+      </c>
+      <c r="J229" s="0" t="s">
         <v>690</v>
-      </c>
-[...13 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12741</v>
+        <v>17277</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>28</v>
+        <v>674</v>
       </c>
       <c r="I230" s="0">
-        <v>21.32</v>
+        <v>14.3</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12822</v>
+        <v>17278</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I231" s="0">
+        <v>6</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>696</v>
-      </c>
-[...13 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12966</v>
+        <v>17357</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>5.73</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12966</v>
+        <v>17358</v>
       </c>
       <c r="D233" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="E233" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="F233" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G233" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I233" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J233" s="0" t="s">
         <v>702</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17071</v>
+        <v>17359</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>703</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.22</v>
+        <v>6.23</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>18070</v>
+        <v>17599</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>706</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>707</v>
       </c>
       <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>708</v>
-      </c>
-[...5 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>18079</v>
+        <v>17626</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>710</v>
       </c>
-      <c r="E236" s="0" t="s">
+      <c r="F236" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I236" s="0">
+        <v>19.79</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...8 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>18080</v>
+        <v>18336</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="E237" s="0" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G237" s="0"/>
+      <c r="G237" s="0" t="s">
+        <v>311</v>
+      </c>
       <c r="I237" s="0">
-        <v>5.5</v>
+        <v>4.9</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18081</v>
+        <v>18338</v>
       </c>
       <c r="D238" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="E238" s="0" t="s">
         <v>716</v>
       </c>
-      <c r="E238" s="0" t="s">
+      <c r="F238" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I238" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>717</v>
-      </c>
-[...10 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17173</v>
+        <v>12947</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>6.13</v>
+        <v>11.88</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17243</v>
+        <v>12948</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>15.76</v>
+        <v>26.28</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17265</v>
+        <v>17029</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
-      </c>
-[...1 lines deleted...]
-        <v>726</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>12.51</v>
+        <v>20.65</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>728</v>
+        <v>726</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17266</v>
+        <v>17030</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I242" s="0">
+        <v>15.08</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>729</v>
-      </c>
-[...13 lines deleted...]
-        <v>731</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17270</v>
+        <v>17031</v>
       </c>
       <c r="D243" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E243" s="0" t="s">
+        <v>731</v>
+      </c>
+      <c r="F243" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G243" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I243" s="0">
+        <v>12.96</v>
+      </c>
+      <c r="J243" s="0" t="s">
         <v>732</v>
-      </c>
-[...13 lines deleted...]
-        <v>734</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17272</v>
+        <v>18034</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>12.51</v>
+        <v>19.11</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17273</v>
+        <v>18125</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>739</v>
+        <v>737</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>25.85</v>
+        <v>25.22</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>740</v>
+        <v>738</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17274</v>
+        <v>18199</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>739</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>740</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>7.86</v>
+        <v>20.14</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17275</v>
+        <v>18199</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>742</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>740</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>17.23</v>
+        <v>20.14</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>741</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17277</v>
+        <v>17306</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>743</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>744</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>14.3</v>
+        <v>17.82</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>745</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17278</v>
+        <v>17306</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>746</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>744</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>6</v>
+        <v>17.82</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>745</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17357</v>
+        <v>17413</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>5.73</v>
+        <v>15.37</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>749</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17358</v>
+        <v>17493</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>750</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>751</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I251" s="0">
-        <v>9.27</v>
+        <v>14.64</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>752</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17359</v>
+        <v>17560</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>122</v>
+        <v>755</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>6.23</v>
+        <v>19.58</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>756</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17415</v>
+        <v>17529</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>757</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>758</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>11.21</v>
+        <v>13.01</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>759</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17599</v>
+        <v>17529</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>760</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>758</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.210000000000001</v>
+        <v>13.01</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>759</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17626</v>
+        <v>17514</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>378</v>
+        <v>88</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>19.79</v>
+        <v>16.84</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>18336</v>
+        <v>17515</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>4.9</v>
+        <v>14.16</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>18338</v>
+        <v>19390</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>7.47</v>
+        <v>0.71</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>12947</v>
+        <v>17555</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.88</v>
+        <v>13.68</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>12948</v>
+        <v>17622</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>26.28</v>
+        <v>37.1</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>17029</v>
+        <v>17642</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>20.65</v>
+        <v>20.99</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>17030</v>
+        <v>17643</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>15.08</v>
+        <v>18.31</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17031</v>
+        <v>17644</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>12.96</v>
+        <v>22.21</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>18034</v>
+        <v>18291</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>786</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.11</v>
+        <v>17.99</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>787</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>18125</v>
+        <v>18292</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>788</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>789</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.22</v>
+        <v>17.49</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>790</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>18199</v>
+        <v>18292</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>789</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.14</v>
+        <v>17.49</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>790</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18199</v>
+        <v>18293</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.14</v>
+        <v>17.74</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18213</v>
+        <v>18319</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>802</v>
+        <v>795</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>803</v>
+        <v>796</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>16.09</v>
+        <v>23.31</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>804</v>
+        <v>797</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17306</v>
+        <v>18319</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>805</v>
+        <v>798</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>806</v>
+        <v>796</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>17.82</v>
+        <v>23.31</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>807</v>
+        <v>797</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17306</v>
+        <v>18325</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>808</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>806</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>17.82</v>
+        <v>34.94</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>807</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17348</v>
+        <v>18370</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>809</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>810</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>11.83</v>
+        <v>19.01</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>811</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17413</v>
+        <v>18212</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>812</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>813</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>23</v>
+        <v>342</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.37</v>
+        <v>10.8</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>814</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17493</v>
+        <v>17143</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>815</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>14.64</v>
+        <v>17.46</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>817</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17502</v>
+        <v>17144</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>819</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>16.84</v>
+        <v>15.48</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17560</v>
+        <v>17147</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>823</v>
+        <v>16</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>19.58</v>
+        <v>24.16</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>824</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17529</v>
+        <v>17154</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>825</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>826</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>13.01</v>
+        <v>46.75</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>827</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17529</v>
+        <v>17155</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>828</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>826</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>13.01</v>
+        <v>21.97</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>827</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17514</v>
+        <v>17158</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>830</v>
+        <v>824</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>16.84</v>
+        <v>5.99</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17515</v>
+        <v>17234</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>833</v>
+        <v>827</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>14.16</v>
+        <v>32.08</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17515</v>
+        <v>17234</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>833</v>
+        <v>827</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>14.16</v>
+        <v>32.08</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>19390</v>
+        <v>17235</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>836</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>837</v>
+        <v>831</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>0.71</v>
+        <v>29.51</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17555</v>
+        <v>17237</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>839</v>
+        <v>833</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>13.68</v>
+        <v>9.02</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17593</v>
+        <v>17237</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>842</v>
+        <v>836</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>15.62</v>
+        <v>9.02</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>844</v>
+        <v>835</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17593</v>
+        <v>17238</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>15.62</v>
+        <v>18.66</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>844</v>
+        <v>839</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17622</v>
+        <v>17287</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>846</v>
+        <v>840</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>847</v>
+        <v>841</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>37.1</v>
+        <v>23.65</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17642</v>
+        <v>17287</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>20.99</v>
+        <v>23.65</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>851</v>
+        <v>842</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17643</v>
+        <v>17288</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>18.31</v>
+        <v>14.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17644</v>
+        <v>17289</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>22.21</v>
+        <v>15.76</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>19442</v>
+        <v>17293</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>0.5600000000000001</v>
+        <v>13.93</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>19443</v>
+        <v>17294</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>0.78</v>
+        <v>13.91</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>19444</v>
+        <v>17295</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>0.7</v>
+        <v>13.91</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>18291</v>
+        <v>17296</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>17.99</v>
+        <v>14.64</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>861</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>18292</v>
+        <v>17297</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>862</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>863</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>17.49</v>
+        <v>19.45</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>864</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>18292</v>
+        <v>17356</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>865</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>871</v>
+        <v>866</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>23</v>
+        <v>867</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>17.49</v>
+        <v>20.73</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>872</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>18293</v>
+        <v>17522</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>874</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>875</v>
+        <v>870</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>17.74</v>
+        <v>19.72</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>876</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18319</v>
+        <v>17588</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>877</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>878</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>23.31</v>
+        <v>7.61</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>879</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18319</v>
+        <v>17657</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>878</v>
-[...3 lines deleted...]
-      </c>
+        <v>876</v>
+      </c>
+      <c r="F296" s="0"/>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>23.31</v>
+        <v>18.02</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>879</v>
+        <v>877</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18325</v>
+        <v>17658</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>881</v>
+        <v>878</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>882</v>
+        <v>879</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>34.94</v>
+        <v>12.59</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>883</v>
+        <v>880</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18370</v>
+        <v>18274</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>16</v>
+        <v>883</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.01</v>
+        <v>1.62</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18212</v>
+        <v>18316</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>378</v>
+        <v>94</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>10.8</v>
+        <v>10.81</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17143</v>
+        <v>18320</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>17.46</v>
+        <v>19.06</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17144</v>
+        <v>18367</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>15.48</v>
+        <v>13.96</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17147</v>
+        <v>18368</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>24.16</v>
+        <v>35.59</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17154</v>
+        <v>18379</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>122</v>
+        <v>368</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>46.75</v>
+        <v>23.09</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17155</v>
+        <v>18382</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>902</v>
+        <v>900</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>903</v>
+        <v>901</v>
       </c>
       <c r="F304" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>21.97</v>
+        <v>20.95</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>904</v>
+        <v>902</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17158</v>
+        <v>18383</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>5.99</v>
+        <v>15.32</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17234</v>
+        <v>17097</v>
       </c>
       <c r="D306" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="E306" s="0" t="s">
+        <v>907</v>
+      </c>
+      <c r="F306" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G306" s="0"/>
+      <c r="I306" s="0">
+        <v>42.59</v>
+      </c>
+      <c r="J306" s="0" t="s">
         <v>908</v>
-      </c>
-[...13 lines deleted...]
-        <v>910</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17234</v>
+        <v>18353</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>32.08</v>
+        <v>40.26</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17235</v>
+        <v>12248</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="F308" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F308" s="0"/>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>29.51</v>
+        <v>31.41</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17237</v>
+        <v>12251</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>916</v>
       </c>
-      <c r="F309" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F309" s="0"/>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>9.02</v>
+        <v>15.91</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17237</v>
+        <v>17537</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>916</v>
+        <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>9.02</v>
+        <v>63.02</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>917</v>
+        <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17238</v>
+        <v>18269</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>919</v>
+        <v>921</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I311" s="0">
-        <v>18.66</v>
+        <v>1.9</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17287</v>
+        <v>17164</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>438</v>
+        <v>20</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>23.65</v>
+        <v>21.33</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17287</v>
+        <v>17318</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>923</v>
+        <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>404</v>
+        <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>23.65</v>
+        <v>24.22</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>924</v>
+        <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17288</v>
+        <v>17319</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>404</v>
+        <v>94</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.36</v>
+        <v>13.8</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17289</v>
+        <v>17320</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>15.76</v>
+        <v>15.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17293</v>
+        <v>17321</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>13.93</v>
+        <v>23.09</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17294</v>
+        <v>17324</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>13.91</v>
+        <v>30.97</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17295</v>
+        <v>17324</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>13.91</v>
+        <v>30.97</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17296</v>
+        <v>17325</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>14.64</v>
+        <v>13.1</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17297</v>
+        <v>17326</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>945</v>
+        <v>948</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>19.45</v>
+        <v>19.43</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>946</v>
+        <v>949</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17356</v>
+        <v>17328</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>950</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>951</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>949</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>20.73</v>
+        <v>29.84</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>950</v>
+        <v>952</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17522</v>
+        <v>17328</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>951</v>
       </c>
-      <c r="E322" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F322" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.72</v>
+        <v>29.84</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>953</v>
+        <v>952</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17588</v>
+        <v>17330</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>7.61</v>
+        <v>53.5</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17589</v>
+        <v>17349</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>14.45</v>
+        <v>29.73</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17657</v>
+        <v>17350</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>961</v>
       </c>
-      <c r="F325" s="0"/>
+      <c r="F325" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>18.02</v>
+        <v>29.28</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17658</v>
+        <v>17354</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>12.59</v>
+        <v>49.55</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18274</v>
+        <v>17360</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>968</v>
+        <v>94</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>1.62</v>
+        <v>25.8</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>969</v>
+        <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18316</v>
+        <v>17361</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>969</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>10.81</v>
+        <v>22.25</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18320</v>
+        <v>17364</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>972</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>19.06</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18367</v>
+        <v>17365</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>975</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
-      <c r="E330" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F330" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>13.96</v>
+        <v>15.15</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18368</v>
+        <v>17366</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>35.59</v>
+        <v>60.76</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17097</v>
+        <v>17367</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>10.81</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>983</v>
-      </c>
-[...8 lines deleted...]
-        <v>984</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18353</v>
+        <v>17392</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>40.26</v>
+        <v>23.13</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>12248</v>
+        <v>17496</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>31.41</v>
+        <v>13.81</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>990</v>
+        <v>989</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>12251</v>
+        <v>17527</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>990</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>991</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F335" s="0"/>
+      <c r="F335" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>15.91</v>
+        <v>47.22</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>992</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17536</v>
+        <v>17617</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>993</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>994</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F336" s="0" t="s">
-        <v>662</v>
+        <v>303</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>20.27</v>
+        <v>16.61</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>995</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17537</v>
+        <v>17617</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>996</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
+        <v>994</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>346</v>
+        <v>402</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>63.02</v>
+        <v>16.61</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>995</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18269</v>
+        <v>17618</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>1.9</v>
+        <v>10.72</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17164</v>
+        <v>18256</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>21.33</v>
+        <v>64.55</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17318</v>
+        <v>17299</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>16</v>
+        <v>655</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>24.22</v>
+        <v>126.27</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17319</v>
+        <v>17511</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>13.8</v>
+        <v>108.2</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17320</v>
+        <v>17464</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>15.96</v>
+        <v>4.03</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17321</v>
+        <v>17466</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>23.09</v>
+        <v>12.68</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17323</v>
+        <v>17481</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>25.95</v>
+        <v>6.41</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17324</v>
+        <v>17482</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>30.97</v>
+        <v>8.07</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17324</v>
+        <v>17483</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>1025</v>
+        <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>30.97</v>
+        <v>14.31</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17325</v>
+        <v>17486</v>
       </c>
       <c r="D347" s="0" t="s">
+        <v>1024</v>
+      </c>
+      <c r="E347" s="0" t="s">
+        <v>1025</v>
+      </c>
+      <c r="F347" s="0" t="s">
+        <v>655</v>
+      </c>
+      <c r="G347" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I347" s="0">
+        <v>3.4</v>
+      </c>
+      <c r="J347" s="0" t="s">
         <v>1026</v>
-      </c>
-[...13 lines deleted...]
-        <v>1028</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17326</v>
+        <v>17561</v>
       </c>
       <c r="D348" s="0" t="s">
+        <v>1027</v>
+      </c>
+      <c r="E348" s="0" t="s">
+        <v>1028</v>
+      </c>
+      <c r="F348" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G348" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I348" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J348" s="0" t="s">
         <v>1029</v>
-      </c>
-[...13 lines deleted...]
-        <v>1031</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17328</v>
+        <v>18311</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>29.84</v>
+        <v>10.9</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17328</v>
+        <v>18339</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1034</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I350" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1035</v>
-      </c>
-[...13 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17330</v>
+        <v>18337</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1036</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I351" s="0">
-        <v>53.5</v>
+        <v>4.79</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17349</v>
+        <v>18340</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I352" s="0">
-        <v>29.73</v>
+        <v>4.65</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1041</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17350</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I353" s="0">
-        <v>29.28</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1044</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17354</v>
+        <v>18341</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1046</v>
+        <v>1043</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I354" s="0">
-        <v>49.55</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17360</v>
+        <v>18341</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1048</v>
+        <v>1046</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1049</v>
+        <v>1043</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I355" s="0">
-        <v>25.8</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1050</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17361</v>
+        <v>18342</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1051</v>
+        <v>1047</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1052</v>
+        <v>1048</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>122</v>
+        <v>1049</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I356" s="0">
-        <v>22.25</v>
+        <v>10.79</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1053</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17364</v>
+        <v>18343</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1054</v>
+        <v>1051</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1055</v>
+        <v>1052</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I357" s="0">
-        <v>8.210000000000001</v>
+        <v>6.64</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1056</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17365</v>
+        <v>18343</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1054</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1052</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>122</v>
+        <v>402</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I358" s="0">
-        <v>15.15</v>
+        <v>6.64</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17366</v>
+        <v>18344</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>60.76</v>
+        <v>7.35</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17367</v>
+        <v>18345</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>27</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>10.81</v>
+        <v>7.24</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17392</v>
+        <v>18346</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>23.13</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17496</v>
+        <v>18347</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>13.81</v>
+        <v>12.34</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17527</v>
+        <v>18348</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>47.22</v>
+        <v>7.82</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17617</v>
+        <v>18355</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>339</v>
+        <v>16</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>16.61</v>
+        <v>12.27</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17617</v>
+        <v>18356</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>16.61</v>
+        <v>11.41</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17618</v>
+        <v>18357</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1079</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1080</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I366" s="0">
-        <v>10.72</v>
+        <v>22.72</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1081</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18256</v>
+        <v>18358</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1082</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1083</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I367" s="0">
-        <v>64.55</v>
+        <v>27.21</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1084</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17298</v>
+        <v>18364</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>101.21</v>
+        <v>3.6</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17299</v>
+        <v>18365</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>708</v>
+        <v>16</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>126.27</v>
+        <v>5.5</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1090</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17511</v>
+        <v>18365</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1091</v>
+        <v>1088</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1092</v>
+        <v>1086</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>108.2</v>
+        <v>5.5</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17464</v>
+        <v>18366</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.03</v>
+        <v>12.41</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17466</v>
+        <v>18380</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I372" s="0">
-        <v>12.68</v>
+        <v>9.94</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17481</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>122</v>
+        <v>655</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>6.41</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17482</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1096</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>8.07</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17483</v>
+        <v>18381</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1106</v>
+        <v>1099</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1107</v>
+        <v>1096</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>14.31</v>
+        <v>15.57</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1108</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>17486</v>
+        <v>18381</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1109</v>
+        <v>1100</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1110</v>
+        <v>1096</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>708</v>
+        <v>94</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>3.4</v>
+        <v>15.57</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1111</v>
-[...599 lines deleted...]
-        <v>1176</v>
+        <v>1097</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>