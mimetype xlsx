--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,487 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1183">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1101">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...346 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -508,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -991,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1378,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1498,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1654,80 +1519,86 @@
   <si>
     <t>Сонцезахисні окуляри з навушниками Bluetooth HOCO Cool air conduction BT audio sunglasses DI87 Max |BT5.2, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/solntsezaschitnyie-ochki-s-naushnikami-bluetooth-hoco-cool-air-conduction-bt-audio-sunglasses-di87-max-bt5-2-8h-/</t>
   </si>
   <si>
     <t>000012812</t>
   </si>
   <si>
     <t>Детектор камер Baseus Heyo Series II Camera Detector |6month standby|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/detektor-kamer-baseus-heyo-series-ii-camera-detector-6month-standby-/</t>
   </si>
   <si>
     <t>000012956</t>
   </si>
   <si>
     <t>Термометр HOCO Indoor digital alarm clock with thermometer HX44</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termometr-hoco-indoor-digital-alarm-clock-with-thermometer-hx44/</t>
   </si>
   <si>
+    <t>000013031</t>
+  </si>
+  <si>
+    <t>Машинка від катишків на одягу HOCO Digital hair ball trimmer HP71 |7800rpm, 50-80min|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/mashinka-ot-katyishkov-na-odezhde-hoco-digital-hair-ball-trimmer-hp71-7800rpm-50-80min-/</t>
+  </si>
+  <si>
+    <t>000013032</t>
+  </si>
+  <si>
+    <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
+  </si>
+  <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1804,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -1945,50 +1795,59 @@
   <si>
     <t>Тримач для навушників XTRIKE ME Headset stand HT-09 |4USBx2.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-naushnikov-xtrike-me-headset-stand-ht-09-4usbx2-0-/</t>
   </si>
   <si>
     <t>000012203</t>
   </si>
   <si>
     <t>Тримач HOCO Stable magnetic case screen holder H93 (display screen) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-stable-magnetic-case-screen-holder-h93-display-screen-4-5-7-/</t>
   </si>
   <si>
     <t>000012316</t>
   </si>
   <si>
     <t>Тримач HOCO Magnetic retractable mobile phone holder GH8</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-magnetic-retractable-mobile-phone-holder-gh8/</t>
   </si>
   <si>
+    <t>000012317</t>
+  </si>
+  <si>
+    <t>Підставка-тримач для ноутбука HOCO Hope notebook stand HD14 |16" Max|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-pod-noutbuk-hoco-hope-notebook-stand-hd14-16-max-/</t>
+  </si>
+  <si>
     <t>000012356</t>
   </si>
   <si>
     <t>Тримач HOCO Campo neck-hanging holder K30 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-neck-hanging-holder-k30-4-5-7-/</t>
   </si>
   <si>
     <t>000012357</t>
   </si>
   <si>
     <t>Тримач HOCO Campo magnetic neck-hanging holder K31 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-magnetic-neck-hanging-holder-k31-4-5-7-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
@@ -2059,95 +1918,77 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
     <t>000006247</t>
   </si>
   <si>
     <t>Універсальна лампа Baseus Magnetic Stepless Dimming Charging Desk Lamp Pro |5W, 1800mAh, 24h| (DGXC-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-pro-5w-1800mah-24h-dgxc-02-/</t>
   </si>
   <si>
-    <t>000006250</t>
-[...7 lines deleted...]
-  <si>
     <t>000006927</t>
   </si>
   <si>
     <t>Універсальна лампа BASEUS Magnetic Stepless Dimming Charging Desk Lamp |4.5W, 1800mAh, 4-24h|  (DGXC-C0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-4-5w-1800mah-4-24h-dgxc-c0g-/</t>
   </si>
   <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
@@ -2230,59 +2071,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2302,59 +2134,50 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
@@ -2422,254 +2245,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011191</t>
-[...16 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2896,59 +2641,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -2971,104 +2707,113 @@
   <si>
     <t>Фен HOCO Cool negative ion high speed hair dryer DAR77 |110000rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-cool-negative-ion-high-speed-hair-dryer-dar77-110000rpm-/</t>
   </si>
   <si>
     <t>000012954</t>
   </si>
   <si>
     <t>Електробритва HOCO Engraving electric hair clipper HP28 |7700rpm, 150min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-engraving-electric-hair-clipper-hp28-7700rpm-150min-/</t>
   </si>
   <si>
     <t>000012955</t>
   </si>
   <si>
     <t>Масажер HOCO 3-in-1 massager HP55 |4 speed, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/massazher-hoco-3-in-1-massager-hp55-4-speed-8h-/</t>
   </si>
   <si>
+    <t>000013023</t>
+  </si>
+  <si>
+    <t>Фен-стайлер для волосся HOCO Cool 5-in-1 warm-air comb DAR41 (46°C-80°C-110°C, 38,000 rpm)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-stayler-dlya-volos-hoco-cool-5-in-1-warm-air-comb-dar41-46-c-80-c-110-c-38-000-rpm-/</t>
+  </si>
+  <si>
+    <t>000013029</t>
+  </si>
+  <si>
+    <t>Фен для волосся HOCO High-speed hair dryer HP19 |2 speed, 3 Temperatures, 110°|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-dlya-volos-hoco-high-speed-hair-dryer-hp19-2-speed-3-temperatures-110-/</t>
+  </si>
+  <si>
+    <t>000013030</t>
+  </si>
+  <si>
+    <t>Електробритва HOCO Six-blade razor HP300 IPX6 |7000rpm, 2h, LED display|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-six-blade-razor-hp300-ipx6-7000rpm-2h-led-display-/</t>
+  </si>
+  <si>
     <t>000010403</t>
   </si>
   <si>
     <t>Android TV приставка Amlogic TV BOX X96x4 Air |S905X4, 4GB RAM, 32GB ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-amlogic-tv-box-x96x4-air-s905x4-4gb-ram-32gb-rom-/</t>
   </si>
   <si>
-    <t>000010404</t>
-[...7 lines deleted...]
-  <si>
     <t>000012886</t>
   </si>
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3088,59 +2833,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3289,59 +3025,50 @@
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
   </si>
   <si>
-    <t>000011008</t>
-[...7 lines deleted...]
-  <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-nimble-portable-handheld-fan-hx60-3-speed-36db-2-5h-/</t>
@@ -3563,50 +3290,77 @@
     <t>Вентилятор Hoco ultra-thin pocket fan HX611 |3 Levels, 50dB, 1-2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ultra-thin-pocket-fan-hx611-3-levels-50db-1-2-5h-/</t>
   </si>
   <si>
     <t>000012951</t>
   </si>
   <si>
     <t>Вентилятор Hoco Ice pack series handheld fan HX612 |200 Levels, 60dB, 1-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ice-pack-series-handheld-fan-hx612-200-levels-60db-1-4h-/</t>
   </si>
   <si>
     <t>000012952</t>
   </si>
   <si>
     <t>000012953</t>
   </si>
   <si>
     <t>Вентилятор Hoco handheld fan with spray HX613 |100 Levels, 60dB, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-handheld-fan-with-spray-hx613-100-levels-60db-18h-/</t>
+  </si>
+  <si>
+    <t>000013024</t>
+  </si>
+  <si>
+    <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
+  </si>
+  <si>
+    <t>000013025</t>
+  </si>
+  <si>
+    <t>Вентилятор Hoco Spray series ice cooling handheld fan HX614 |100Levels, 60dB, 15h, 50mL|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-spray-series-ice-cooling-handheld-fan-hx614-100levels-60db-15h-50ml-/</t>
+  </si>
+  <si>
+    <t>000013026</t>
+  </si>
+  <si>
+    <t>000013027</t>
+  </si>
+  <si>
+    <t>000013028</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3616,51 +3370,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fcea19f409aee98a005652a15c77731.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7455ce064d93d553e9a712cdc87cf202.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62ccdee64261f11c1913f5ed73d79f23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab24e8b62f978c269ae28f5e2789bbe4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a62f9dd01f874c87610a41d062c22c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962232236c5b8013303d70fdb50400ed6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fe6e251a1631aac21b43b16fc0e8bf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b0f210185aad801fcbfb9370bce9068.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ec01d6ed656f2b34a56e6acfc2a0679.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358dd6e0a50cb231fe5eb76ae30da38a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbff62371628616e6ff58d49f860637f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c1484462afd522b716490eec5097112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee1ce9611caf80327c7d183d68e722e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4a3884279affde1e6469d38d75b99e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90db97a4cf5f485ac1f6f8643830a88c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f4ac2d472e94a95d67262ab4bae38816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb03387187bd2d325f05ee072aa89117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3386ea1c1b662e00807f27315e6d4e218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e12ad2ef1cae05108903d0b8d6ec4c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e62e5530df7438bab4add9f695917a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a999e672e69df741a6bc9e12d6e309dd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34bb3bc1ce65cfef25f8a88df90271c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e27f71fb55e04a8fc1c74d4f0c606d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b3b4306a0f43da94f90ccd02caae8624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62407da543f03086802cfd67e1ca833b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02c3e791e1289e9a0cda6365bee2eb926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f45a3e25f957d71dcc416ad22bf8eec27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d550086311807965b92bce6eafaa5b2128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0701516c0a0f2bd419ad9e323d0a7429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf7a68366d7dc9a6098620a5548305830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a6ea38d23004c7f1adb9eb1c654b5931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4480b59cc213179f8a7c7af15bc6ae432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c364e1736bd865caa46a044c1089f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ed4ff9406d63d519604b2dc05df1634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b496a20198a88b56f6f65d354e1f60cb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716e35dbb1b782aafb676b0dd28255ca36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab936f678c30a4b85f5c9228035febd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a460e710daac7dfd6c3369b6396df38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43784586b8ccaf46cd6893d45cc69b439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a33594c70c4f9b942399cf8cf8b9440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2be7abed955c132db2de57f94d475441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae9256005ff7607d82946432416ecec42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b47f09213c8f39ddcc9dda69d3fa3d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2459a466c43cd768949b1e8e7b3fe9844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62708359bf8510565f0461bd2849ee1045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5707d221281b25ca388a6a08b209135a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dca34496fbdcc05c808a631490910347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd3b37377bcbc65bccdb6c56b4ca63c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f7ae55a466b5ec088652132de8d24849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9863d9cfd60025777c2c7c3ddf4e71c350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d959794bf2acb27fb48fef02987f8a0151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad07e3fc1be197f3339af9e19c3ffe1752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaa8debd754984e26fbb0b7582102ad53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11ec53795c97006cc02bf719b9e83d454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769f75926c6c8a26027079d70b4816fa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d50c915312b9cc46548f71c97ae358556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd1e513e3506fb4301d77e8997061057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613487b1204b43a5a2e471a9daab543d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad54368f0fabe96dce3470a9d0e4ad59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcda9c198d8afb82d21b2998b4c83fcf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223107230b7dea5a65f3726db9fb8f3161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e4f8c40429b94c690a583fc930048862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c955ee0fd4f6de5a19437c94fce8a163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9b86376f3f2db87c73e8a8561faa9c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de6575afce66e2c0e86e0ab019fec3165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31694a49279e1aa40e642cefa7b09d5766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9434004d94d48538edbb6de4e5decd1467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de763be0d98603c9a663d9072523cdf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ca3135d08958b0423005abe0daed7e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c172e4d7a8fc5008daf0c73cd007e9470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf62fe02d2c317db0dfea9a60322742071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a0a74d1b44ddc1bf1b3ad87207face72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f889daf895981ce0e292e3b2d657448f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af4c904d3e83ede3488ded27dfd7f8a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d00818b9803afff1ef128f0df84da775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037d5448dce099e0939ca84c1e39650176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc25ad595cd712de98842952c62f02177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2368b33f345ec330b8e6c000874e4fd778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6b25b16d176772c966ab66565098cc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc0d3fc49cd94a482e9979ecb85ff280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce6a4ce2407f0376e9f47b27263d83181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e047dfff076b0a9642d25eb25b87a482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d7e165b8056448b4b48ca2aa17f58983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dace32e1f49dcbb1bed6d73cc6d7d4f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a394ce3ad69593ec9d6dff2aeca9741685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1064581c6382804dd8144f2d332eb88f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3293c630f72608debf2c3f3678b087f087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6916ba09a455ca08c8ec638cda5e70c088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b15bb0a9bce9ed82600dfb2bc67ab789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbd2bd7be9c70d1ca25d00953f6830b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501630ae506843a33d431d12cc5d2f6f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e648cdb0a1d3c32c51183bf3f70dc4f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11bd1f09b445cd0be6250e84bcc84cb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4d5027ae39e79bf5512ff9d2d0784094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d7e3ba53f2f2f680d2e47dd695446d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af72d6b4afa2b04cba614460cace438196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb5ce3a0b48873fee6f95ccec48bab097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84481eb54473660e7a061559de30997a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d82e3add993b4c8b6fba5ae205eb8899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56acd31ae7af36b05cb3ba12154c6ef8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2553e5f4bb132ee81b0e212e4ec59f9d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd41b0ee4bf8b0cf71da1a6d60c71aa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8124eba87858a6758d31da62e777e780103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100ff7bdf147cb5816eae67c6a34b7e3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c2bd858ff1f9975c2ec31cdba23fa7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8513574a5929f7039fd8183081e61e8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8525a574bb489d81dadef939e1c49ddb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b769816abfab0394c87a12cbb750e1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d201ec0b4f1fb0f752ba09677473dfd9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690877f158983f83870bc06bb95ff303110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68823b958b655e4a91ea5f78a5e807be111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb2a1f5d52fba411ee3547c7c3d23a2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c83a1e3b97b10f931bae53934c9cf5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61344162b59e75030acd821dc8154a75114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e568e9e4794d16303850e41f6d9e042115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4453a12cc3e3f09a0960807560979870116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73758f544c8e53103058b402513b5320117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e543f85217e4ee13c82798d805a0f6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7a8d9d529e8bfe9c12a294cde4e508119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12973f81a1503468796af01865260567120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792683843341d3103fc215acf3f7ac1f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fb785008294f027dcfd1146024cbd0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f193a2ee51a88fae137c7fc52dc9f921123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af5beedc48b9051d9a6468133a496b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc466edca8199a78be275a60906129c7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c90ce4219a93c86b6731ab1aadd149126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b6f05f6fe8024ccbcc0a205234ef85127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a2f018ae71d8b7626012d8321eafca128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c08d569e1ec83adc04bb1d07d1c3941129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac599edd51a50da15a75dc8810b3fb7e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165eb2819cf02f4c6747e2a647a5ca30131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f043ca684cd4b3092faeda0b467503cc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe001d076a1cc6b783c954bcfd17fd3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca6182d17af855e3769deee73fea28134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90906aca40832dd5e639e7f458e6ab87135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76afc7978aca89159d430395064f6b2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c706156206148cc08a7bb47ecbcd0283137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7839fd1658f0527c978dca3d441621138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81594ee3100bd676ff38b37c80190fcb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094a89fb9d3594b82cd9d404aa43468c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb5724f46f91f9676cdb7c20a650ebe141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9142d50b83b5f8e3aa0664875f1e7943142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60afcb6d6eb98fa15ead2325850fe02143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751ff11f89b3e5b901e31defed4f6469144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3126ecb52c62cf14771d47cef2b1c835145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8eee71fd03b5d0dc86a2e12762bcf8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f4c4b8c6f03c35b09448a1acec30c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded04cb03ce9fe83ff97f806bf842636148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97c5e584da8ea6a8a4424abdadde6c7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a109be18398eae71f5c2233d1205bc1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad83703bb77935c6108ced07cac32dd3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d71cab538f16c6c01691af86e3d1c5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11765f2cda1500ddb0e06dcb45685b8a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c78d2ef1351f1942cf3a00227833386154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055e489938d37e0c8f3763b585286618155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4466c45ac321a340c6350a2e5a85155156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfdf9b15dd5e2022195b3857109e3ae157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a52d93e4a25d27579b625a684f70b7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d29fdf92e0553b1008a14e062f9b13e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21559aa4d50bbc9ac10feb43d0d15390160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240af91b913f7e2ddb1c10505c8d16b7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6b5bdb5af786dd85a4678248a4fc52162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d46a627bec5db9d9dc975182166ee0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee26b703f320b7eb6ead20bd88e4d2e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d711d93e77ac6500fcd0f2953f48a3a4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a5f2d6bd7d5fdd2293e76d07d0687f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4482f0c3f53d9e7e113188362411c4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4186a33a47a89819a4ee42e2e28fbf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6287dfc37b055cdd6bee1d6617ea08ce169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283fcfce4947fe3083cf6048676b0068170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada4eba94741e1d8c97d1f93687cd0ee171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76391adc47f1841d48e15192a0ae48ee172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea8379e802d417f6ee0bc7693da2c40173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25efe37176f220fecd2f053f6388ced6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8a684a8b9d7e82485197e2a2223b86175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f37051bf31e6bd7d7a9adeda27adc0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9f5efc4464bdafa49566d9d0a50b87177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587d276d78cad5d3b7707844e0011923178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8593f0fc861e436a36775a3eefeff94d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaa14ce6b4687318241dccefb16d7b3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8e5490d1f0c3b0b03fc8c99871a33b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6ad3cc6f7d1318e712aeb7a4cf6604182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b15dcb144e0adca5c2fd9e9fc79bc20183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a4a7007316a030348ebeb1a4be941b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389677a603e2896ac43593f848b43639185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5978d11e2f76829e9bb98179f8be36a7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcc54c8f55ac7d0b3c695dd659038bc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b94e96470f740e0d61a26293d36e8d9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08157c0647d76a9a85d006d7618baac5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86364b6d2a667327cb3e77357f32bf4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279206f7791b85743e2a58100df0afa3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54aaee41506fdd6e0b57a98740a698c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff762132513affe504ef2dcbfb6fac84193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c94b852ce026e99b6864b0601b4543194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a3f4eba2d5d9873f4a1398189b4bd0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46fedce87d4a069e4412a1316fe6518196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5459ac560a9af38b07a6bdf8e43a87db197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbbc066762341dcf611d473da07d794198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6420fc9d40586c31986a598a6a6ef758199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e099d705c0362e226337847ea522762e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a84670def6290420f411b98091f31f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea04b6ceaea9f0e142622302bfd23ca5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba4bb23b7daad496e1a5c297943432a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606993a16952f4c1e42d73ff3bd9dbe7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7c439d3918b889c4b67382e0ca192d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2104b385ffb30f9ca1617385d385c0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ade0a90f84a2b64d37cd27d1a20787207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbce4d009d491f85282925f3467ca8c3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3e5f677098d491e04e25ef21ae18dc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbd96fbc5b038367f429967e81c5d28210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89be3608f6d4973710d61a11036a7c36211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9da5c06e8a2418ab5ae8a259c9ebc3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd4cbe1088f808a3cc208c5b640fca2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61b8e245a70a587192169bfc9824a79214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a8674d63516248e05066f11ac2f289215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3763e0b01262829d0740923aa487efb9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54608a945869e32e14cf9c7e9eced59217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f62ab18a352c8f4bc3199e663316db218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2adfb5f1abc914d1b909888b4daf2f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf616624080327d4e990a57c1fef751220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed023b87c211dd8c38778c9a38dad6b9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20178e2a5a89a3d0be261395051ee2d7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b976032688616d0130a144d0f93fdcd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243970c06a2c78c0538d902351ff260a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dc9fa53e4e04d4188bcbea78421257225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb8330f19641bdad6551edca266b0a8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41acb5de1cf788f90adb8f38af17727e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b63a8ddd1a9534480aea32c6b32379228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa25ae0e949e47ab0a412cd25f8e543d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20fe0f5b92802e8ca8a5eb3ca2a164b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3622de8c8137e9843e43e346e249483231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d9d0c7c99dcf5d8d77340da915419d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7feb8e3a80e3cef4c0be885c185ea8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0496b9af0a00761c8512bd2ab7d01551234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21465abe5115623e29bf6f0b2fba86a1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc2b846d86092eeea5a27327db8f91236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66edd4e700eb3e7f696810977fb4a25237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f34a8a311e3bf107f8e5c4e95315ea238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efda534f44134cf6c62f20f098a40b9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43a00ededbf17b2cba5a8ed59b18054240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c6a0d4d755a48766c2257d32e2d6e3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41826a51b2e9071e24e9efd8d05f6630242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7631235e0f054b7cebce246d2f8cb9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58986e8a505cbb8ec20e830c8ea3278d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcba7be3b8d8ff5319e9ff036e389af245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb65b54ee271a12a7e443aae6c9c9bf9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a169320b636ede434203434e350a7337247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e723001f5c02e6536adca6d7c999cca8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb7ede4602474c8e6b6c117f4b36321249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a05b9e8da224088fae97a6eca433fb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8ca4243d8ea8d2c336fe3cbe5522b1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb3d1d63515e198326aa2addb3071af252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2353898a2f10ba3ce3baba98e9f0f7d9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1484648401189d784fdc8c5034ba872254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e384da5fb6d397616649858fb1b1187f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c86a8e61bfa94091d3a9413d3ce7b1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0a78c506971c365777447058bfd7d5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd1a203aa27dcb29b2b8962137671d1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851a170769725004b9f461c2b7bc15c9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00440dada2555988a0e84c3e04d5a83260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc57861cd25cec6cdf4edf6140d5f414261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbbee09b38a9c3547a4f103d13014fa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58ea6a54c740913e975bf47995c2c16263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d347558c3bc15b1f569d189ad375d95264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa7a5add53229dba3896c8338b93d07265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357d89a5a6a1a8f39363ef2f8b000233266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaaa1b7a3337ad77a065189a4c747e3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ad6ba7cb75ca6a7a4f1095d25e1d17268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7ebad29b5ca1fd8d872fdec630bbf7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e8ad57ce32e6cca2ed752412368c2e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ecac237ab1d6f30ee61098d4361a2a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba16748d9bbf97c8521dc8160d1d083272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0ed2c7f35b0ae4ac2ec446419f38e7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f22054a303394cb5affc8e4e0724a96274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e61c5d412b8f988f599281c465c40b2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5dce7d958cacd3fe1b8dc0b237aec7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303d4217c72f4c44f638e14c742f5310277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a7fa87ba2cd1bc83214efa4a6fbdbc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5842f89d917517a312684e8cb17f435e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da44eb6172f3aca3902874bbab39187e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e619946490901f91f96b594b5f8545e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10cf35b6883cea081083c5c74bf5df2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77afe661d09d2409dc05594b28451764283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deb5ea2c06878b33f2345b889f620f5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54f8521835a817b7e3df34878103c77285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7569fc63471b38ea69f452f958d2dcbf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beae5e23e6dfd52e87ee54c7f61ae4b3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63356642e456b0c3b8399cc83ecfcf94288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0ff7e3149f1d5ac126a0bd9f93fce5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ad4116f3d3a471b331b445f50d777290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9a1df00b8bdbf9f805a01b2ebc12d1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58c18ac485f0050d644ef9a1f6ebf07292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accc4b1806843d008c36d5f26d5aceb1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355c4d52834c7a950ec14d3b0ad1b3aa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7ebf27d4c2298b927f37056a3fb4d3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe845ddfcfc821778584e041fb70c24296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b8ea20a99fff952a06cd16bf2995f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4fc8746c70f4a764bc48e042557fe0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7216c857ea8e5fbcbb6b559dcb044aa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f282badfef93a3bf64af2a667ce3c00300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f804bda07bb06d20c3dccd871da0e7c5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2994a38da3d91a815d08c86e7cef8624302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8b4f28283ab3b0bd5d9272399f83b9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6263fbeb7e18b8e2ebe61968c8528eec304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06064c49ec8946ef796665eddf9fcc0c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec5cd06968a73a6fbe817188044f65b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b1aab6775c0a66b0b71ec200605bd3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c775b28a2316ed9315b010153c8b36308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba2d7528d33ff7ea80ac7b82967fe11309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3260e721668e13dc204867dcc9a558be310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18c57d7ae29503540907e1c0ec5b335311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54873792f98f29e70c6bdaf438e51c7e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30051a87f6761026d54d8b57542dbbea313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df43c5441f9ef846a1a2d5402573d1c6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35fd00bfe54c7d59265946c4b7981eb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec8c6917dd0c95feae7b1d40567770316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b88b952e9fd580dcda8687414d60430317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7a48c0ee9f39997558ccf429210e08318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f804025b1e154322b80cfaef76524a4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec8963683c9d5953345d79b06191de320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aad811966d588334c606d154c6a0be321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddf14b7662ce9c4e0132cb0922134ae322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8df39956477d4316bf9ce9fc6e6083323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6b027cd8706bc78ad8b8dff966ced4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf2502b2c529d69e9ddf98122350d02325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1079e77dd6d7147df527dd5b080e320326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbd68064de1e774e3008fbb9699c5b4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5446e181bbbb38e4de94a3844f7c1f0f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47cd5d1c73046806e376e43573b542b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d6c8438426ea4eba0d10f0c5c51608330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172c54e4dc087537dbd21b2f1053071a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f6e21bce9c2ebd5ea1dff33e1ea941332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef5c1377c859fd9de7d437d99c5e10a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b59fbe0c712a1bdb66ca44ca4da17334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57ea70ac9eb6312322730b1d5757830335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb59cce7cffbdaa76dc094ffdf8378e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47188adce2e1f6fa866e86777629467337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a1d7b3e9b52731bb164678f6eda05338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a2a23e4607e031dbcc63dc4996ead4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec113cc396e324fd65304d3079900353340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e9acf755a8d7f819160b3e4282020341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e374c8ea59d6b0d4e52b475c8ecaf312342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74bee63a7631665197326e3b8154b12343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361e9a4ff7132285064147bde538030e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e698a4cb5d4f01f021e28e6dc609f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecfbb9d044a981018b90275d33e31cd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28ff669c5613319ca8f445c4acf2526347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f8d8811b96593e36eacde415bd8782348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d182675e8a50efded168d0ef8fc5f2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e03c3c4ad521bd73cdf0649bf5806350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bcc6f9cf98527714d937d04f6602e7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e6460817e34265b4e86150723cd29d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dbf306bdc8b073756ac9a232aaed39353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02267798f4fd8a785f94e234d22dda5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bad9d9cfdc510a571d5fc5c1eed408f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fc11d04d754262124bbb4992bf10cd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5744db1293b73efcae2d4659dc0d683357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784542f890920e6840e13627ad18bc4c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac94a182df25348a8f9d961c1bcccfb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4703de159495f2d7d2691620f08ca569360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9975e10fd4437b1650f6be0ff26304e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d19214eda3463ad951da5ea08cb43362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bb967b1fec5afdc3d706994e766d4a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e880162dfb4f356c11afa32404309364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695aff47ce6977ac4acb5ee32a56fa41365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c341cc0ffa2bc9a4ed244140c9b9de6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e466e3a44f0ab306c586b9d2a523ae4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ac14192153bd3e5a11fee73e29ef65368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2f8c369371533837377b9d529a2f4b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a24ffff66091f64bce1ff6a73ef71e9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd65576f3997c2d51cf9d2ff99c1eb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8573342ec06312af02d3d636353f0c5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436219095a06eb66018a224d67e5aedd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9834cc73a68cc28ed7dff1c950e53be3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0d71eaa11207e8583ca21a9e108822375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deee993dcc80536fb0581f79b383a9c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcba8273aea478d149cbe289fc3970d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06131dd41dce1637980746ac2941586b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc16ed638dc87ed07d69eb0922becbd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f954987a702d0dd6723ed209363f94a1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb676406e47bf73c700493e2937b6f69381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66613724972aabf866d0bb69e251a80382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624fd072493c804e7b591b5238ccadb2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80aba3ec7c941f49f7e4f0e818e6441384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c0ae59274faf0ec8b7e1942f702fa9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4fbe3c1f97a12da6cee80dd7eba949386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8555006949a93ff1b50aa6b48f33210387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bb196ce86b5216d918c6941a4dea65388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf574f508e7dccd3bb7d0c1bfda8469a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d8e9d0af2f70817b65ea6db7390b30390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95c59a024579f0296e9f938c9438e9a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223c8e0453449d4520d2918fe08e540d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d7b038e8fb235e66a69db662b25f8b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65f34fd961fa59ee84887e980bc8782394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cca066f2d057074118bea2f5b3ebcc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6c7fd52eaa7b06d6b18d6e847e96f7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d1f82314faa708af27a9764e89a4a8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5895ab521fc439f27c1fa2dd2c95bb83398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e630fa95b6b083f2abd611e22f99552399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7e517da0e8c62fafc1d986645a5903400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb81f94286baca1c5e18bc5d11de25de401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41201a8e9d6b2c91ca5f63785da6ffb8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684c94d6ff313552019d68c4c8190b8f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d605d74fb7dd5acc0c90d5946756fb8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9aa99762a7027faea22107b2b2d335405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5514416c065a8af43e40b4f6f0967ed1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e701b40df51ff55d556e3f1872599b7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bd1255eff1b27ec523ec3215dd2b2f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8115a1852906d25b480b42c84945667c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547a13b62489cf40ade12bcf40e225c4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43db40570a8d2902484030a5d6e34648411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e1d577bd26f4eafe5565f983e8ad0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d32f14668adce2cd1325ac89789fe77413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e89159ec0d5ded9ced8b3a9c04ecff2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfb809a32b95a3b7d56d918ce3ba102415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe47352c7ff04b0792d25d09a3ffa592416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cb7ca35f00d30352dcbe3c7a6849c2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0209c1fefe8002cfcf4ad0f6c4f8ab418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd978fdd14e023c83af88e135402101419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd26f2d4b69d13628971ca1b6a0e3f2e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846fd2f11cb432d7903c006880abdb67421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d200bb62a60dcfadf0dcf1244a528760422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bafb6822641f3be0ca2eb349d9260cd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef9322b25496d3cb5bfdb95de8083e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb8fe8c5ed1a736637a6581207b9f9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603a105191b28e9b2bb7b6b336dc0197426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e18c113baf24ac5df23eb28e0ceca427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca8bb74aba01bf371dac2ccfbbf06e5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd16026107db45ddcfa6815edade9d56429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a525f373751608da1d75d3a917661326430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0239e8c9435c67ec5272458248f836c1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c31272d2ff7bc47b413ea0e9098591432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973e3f119a39cd87ff894bce69e8ad81433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b652876b2940589ceb472172293ae876434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41cb80abac82b45b7e3e1fa0cebabfa435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a3b6c37b27fdddc623149b7fea0666436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f4540d7c35ad2df57853efd92cd1c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28752c4a0a033c72aa4ebff8c0d874c6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae317764a8c8a295b2792ada4a78d81439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11168fc983a6663e37be72eeb929bbf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e2d172282fd3ff2a771a129416ff0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5271f308e8f6543ec35c664517df865a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff5cdff66d44ffc76f0d8a659ad7139443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4142f50f761534fb015f0b7c052aae47444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cd530f332f2f257e7b5bb4481b6cf1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b186b5d0fad03c96cc210824ce10d9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39d5b83a056eef3cebbe9b3748a43f9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af0427b890c8b8b8c7a00b6a481eca9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e51b43ac751f4ccd5d903b46de0c8b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fc6a94779ee7cc60b3d2cec67da255450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dbdfa688942986c834de21fa06d381451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82d494e4884458b3bc32c1fb5f0c454452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1e46941d6fcfb8102b9707b0b27704453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79275e90e59fd05b3b5e7cb8fc22898454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a375569b0beb8a7039fc20612968d846455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fac654ecf63b6c0efab7e536f47b52f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfd31673703963809f8826d697bd07c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be59bbab32a9a02c08f37d6254146829458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b34c62a473056f8b9db7f339a0561a5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced041c2355004e39e8b0d550fdb9bab460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505fb4ec96888e7fa0192cb4669efa5a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee38984fc480068d66b9230e28f81240462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0517ad15a337856827585487cf6e73dd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5a3c5c9023ecbd4b5e058f9dcf95fa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd7e7359601ff7e83368e4b739ec4b0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbe77dd928dbf2fd1ccbc0eac96b725466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b96fbf50c33f5f3af3f3c04cc45997467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383e30c186d582067921bd627ba9881b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a96a1051bd4969c089e0a5b6bee903469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f690ac1d5418c689bac812b9e9f5314470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed08f1c65723aa1186e84b9d744cbffd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b4fa66236d6a121be5e2e182888569472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67ad95dd4627f4c1d96fe211d75da9a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a8b2e27ee31dac46f81b993b442109474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0c30868898fdf159801789a5e0b3ab475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c9eab4e26b70973311132bb33fdd5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bf0a6ddad0ca91c12788e03f11991e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c6ed5997bf91e2dd6ab3723ecd13f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37b4422df1f74976bac5b1992dda1dd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e62e78e3bf0835d6980adddbd07ac8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2247e60c1e06de6e0a23db2491ff6429481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e870c17c3b1cf4c5439d1ace7eb5d72b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068119489554fef6a8d7d462afe27369483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4160665e8b71fad9743fa2c27989d34d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c663b233592d8d3766af4d131c7f13a4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6611403f5782c130485ed5de3678a3c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95a427bb0065a204e81e2cc1d1fe421487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64070209d0511e7128f5a8841ce83167488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ad4cea5825412c2f7548052260b8d1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8a46e348927e4c2d75100717a2ddf9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6494fb6ecd8233dba1b9cab16f7d18db491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8c551081e1f96d40cff8b31e69846f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ff487a47ad226ae94b47b01f6172dd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0a5add11cbcc7ac72c850e0bf21f1f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7624de9d93c4e3c015100e98667328ff495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d11e363bed17a671a24c98f8b8ce1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3332a4db535bae5a473964fdaa6bdee497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77451e3769e56201aacdc9eb7dde872498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd04c449c2c0fef861ec96e8ebaebc6e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59efd5264fd4a034f2856f04a3105669500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba18dbdcfc6edb257729a822429d8cea501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e044f2f3dcad9107722da0948287f5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784835feefab4d0d37a4c483b08c417e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e4f3f7c3dfbf3631d9101a65c9dbe0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739aa3de1242db516b68cbf829cbf80b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5c6708426a69ce9c16f5cc297c62e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084701507bb10ec04ae49d8d9481cd31507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecd612a5ac7169cd74de9281ad41a5c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df322bd341a8276e686f4fd8450a48bf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2d5fa8a9e56fdd0f37e7812e6b3b4e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5df504fb7af19924d8a4d56fa3df30511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13924d24c140ab71e630e03ad7499bd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514de4f17fd793ea070f3b0ef58769f0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555784f945a9b2c3af50ab55e54009e1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e746bc5fd26a2eb1d8419fe625affcd5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82fc25136935b67dea87d2a4ff824a0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5488ffe220008ef3e110ddbd8c0fd3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee726e3276c36464c2df8b07de0e4c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697666fdef6af5385edd970d1c8b0a85519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cc676fda7a101267284e6cbd91b3a4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4920c438ad2b700d281b08a800f3204b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5aa79c8f59f6b2e766a98855878c32522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d417bf400c700d47f3301250b6b3a74523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be354406a08d215bbe67903157223c9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a089d4f8d9d8079a33dec93404c07e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11454b3d462db09d25167288c9c89c92526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4d5eb47ac186578af7b60ba666c246527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001a683dccb7ded7a83fcff5b3985a30528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0be9acf463018adb4cbdfa7ed2cca6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20015868b254f4038a02d1ca071c67e0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4240810f0c311305584bd4fabe25485531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dad66c2aa2dc19f716ccb8bf611765532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9fdfee37ae74a844067d3c80642ee3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4884b41b644755d9dd5bb73abd96de40534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c384039444f51db51bc38860f59ed535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fdcf3a8a1821545ef8cec9e3b007c8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6f3860ea41bd04164e7b21591b66d8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6615664e3827b895dee1672c8e44556e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdc96acce2e2d648c9f45bc8ceef1dc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12820c61b55435118d0d870a2ee27f8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc386c62009dd3d3ac10a63cd208748541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81dd102f791c1a633a71a01e6579cbd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f5f25c33763166b7c9e91a413f9bb0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cc300c37b75c24e2bf6ae3972ba41f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e256006e6e9b8a401fc21155b9c52d9d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6833aba1ea91d3295f4e501441efc3e5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31723311a269dba0a9a0bda61548c0ad547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3d400cd74f3de34e58ebb34cc025b2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80ca81ae88e98f0ca1cf2bb82fda13e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86440f40817f39d99a302ec4619d4148550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6582ade9346a35cdf589e6f12c990a7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8258fcfeb0a857a13aeeb24f5fc008b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdb5eb00ea8842b4d2630ca0433e308553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11dfc419e8444099781f0393db94499554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c371d0bced36ffa7db4429487b38d1f2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f713d4d569207ffbef8436c49bff8466556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e97cc17ccb0c2e42038579d1b6dc14557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d34565dc8b961e9a2c19f2c7ea744f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c6d9b25f3a49ac20a195148d4c97f4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b934a7381112f71d072608a8ae2e2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfea986152aa7a323370ae93132955d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282df212bed73b05d8ea9faa383f15fc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1cf814dc957d5f89b641608acdc74b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e356cbd41aa149d7ede7f422f46e06564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9337afa9c3badaad084517f26b4096b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f526e7d565da025990a5ea2529426092566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c7d8aa383425382c2a321b4dd843ff567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44219f2520dcc090bc645e529738fdf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c742529530602836f5a811a3e619c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84dcad22f15a2ae45f94dffb1fea02e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f1db92c5c3b9c27b4b799433e0b686571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e69ec2e8f4be0363ad09a730a02158572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a3c52e8acef6c80d5658c89a35d3e7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9d3e2b2d07f9f6ec6821ce12279983574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2c8402724ef2b8a63988c91c4cdb8f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f2536aed09b0f8257365530ecd613576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376dac022a1baae7867d36f600ecc4bb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dfafa84500c57c6f3c5a73c23e3ba3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba12d85458926104657b6f87b8a009e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5636b28f8f103975fd17e9b9ed5b9d62580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90876c01a82b7304c3464c1f1764fb30581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047a4b0909f97bf9d3ebc500863eaaea582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fef33f92bdfde6dc9bf4bc6ee52de6d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c515b729d5602b3544355c162dac94e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e441f1d41be6df4ec722e667b139db585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9365fd1e34d323c0eb830365d8f645dd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e9dd7e36e56eba615e0eff147a95e5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe828b845441839eaa2bcd5d2b8194eb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba0629e04a0e8af6853d6709b88fdfa589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09ae4ec776afaf39c968a0a7354d0b6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea191de2c7f2e4c4d75a03861c4604a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6f55b6c824c1eea23b9d9b38707c64592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec56f87e5cfc9d41f8e008971a7ef3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30cff2ed70ac8ce32d33047443e08c0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7592b06d858c8c8ca54127859023b1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03479a3cd3c558a480a4a603863a5279596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce14ca375b29bab72ec6885a01e2398597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af4cc9f0cebdb17a68258fc9a16eaf4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108c919fe8e5fb66e692a927102fdd41599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127efa652140e169c42ff9b332e4e500600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20702c0063a63919d06e28171725de7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a464b7fc90bc91dd96dc7c01e2efec602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b53a4400fc79cee599044aaac3f7e9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ab342f5c1b10f4af74ebf9c587e83a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210883d40b9f3ac1fa2e545e0bca33fd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aac7d24aea82b6f1d6f2f00e5205f3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e2cec982dcab6479c12f369f2c203e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e38a57cfa5906729731c99b37a78f85608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff00149e44c3ee457bb83c92f709536609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3263257e2d06a3fd80dcf63845a61983610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1efde9278aef5f9db71c7f8ce0ae45611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f56f42fde34421d6b3173d04bf0f3b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cabe369724159fe2490fb51345187ed613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc876996f48c0b6003c514a65275afa7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc1e94d5dd6c92acb581d085a9dc980615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c7a4f2ef554062321df703a6810af616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed3b312df675e9b55d3ca3b28a17178617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc75bcc2a031a23278da0b3aaf04b885618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4735bfaf96cfad1e146de88c6dadf842619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f580c8f4e4634cf12f45444fd19426620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add1337c30e5da207dd74bb5c1edc797621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5459908a2aefa78987715b0a33df47c6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4237036c79509e2deb1cc4ed7f9e5882623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4734366012f849d0fc31bf743ccf74624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d2bc819976b987489f0964c912d829625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd0f6890644533881773180d68aa3db626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb208273e726a4ac2e9eed609bbb581627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5764563b3347dcd05c5c946b7652649f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d74f9309f6bf0bcb24c0def7f606bb2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57055ba2fba75b7d87e8c145e74534a8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c03dee4e3685ed3c28de752297e0787631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3918a8ec7ad351859601a7bcd71ade3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a38d9b5f9636b4296fe4663ef740b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75be407788425c18c3aa2beef62783f9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0956ae9f0119ea9ea9046a74c12d1096635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9e03edf10271348a046155196e71e1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28ca17b1ebe5cc773d5df0d42030c8f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b067b86d59c0ac7422a484d9dfa2983638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f50868eb68ced4aebe79a0602459cfd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964ab94a577edebc3ce9d987cb04fa7d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1b65d40ca75ea4ff8c0f5ad93491b8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f341d36c84ac03345ce0d00e30010a03642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaca372f6f2e9f12ef4f052b4b6ea6b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dcb46e56330545c0c80059bdb64040644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e619d745eb2850dc8f0fd1e50cd1b83645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d66cf07111e428f0d7b5b202accef7c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f95f3caa5c80157a9d1dc9d9e8b49d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a887d0249513a3626479657c183923648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e0e4ed6730cafbfa60cb8d2a0407df649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd3142a175858b58e148f3408e62169650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5acf8c27156231796ae37fc08384f69651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e0aeff8f6a52d4cf3e8fb8a5ff852c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273c46f1c078655aea2678dbf8f295aa653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71540c8ef57bab5678e158150c40df6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ef7878b1788479a3f9594a74a48eb8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b1eefa76559ba3778d7a0900d73373656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343480ce187cc6887eaa5afb062215ad657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeb595a1571392e7a47907038d35def658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2194c5a651518826dbdab3a6d3bfedd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3457b53169e61e32f042644d85c0d9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ad963480e629e5ba5097d7ef85fd47661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56eb7092df049e93fd45818d2f2d06c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7751106d674995976922438152e1c5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7db11121b4d9a6e9a3b3ae41aa7367a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e02ba64e8726484add92566a6f01d4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4758cbce0893c6c2b2a2b0875b70740a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf110defc7d4a328024a28f7ea1e9290667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4e079419cd79326db8b849b454cd5b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ea25aca1e2ed0d9cf907538a426a13669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb51296f8b6bcc0c124b2fa7ba12a7b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064b61a9823c1da04af7922afa6b0ba6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc7556c52e300dace0614452eced12672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b505bbfe97685b958be9a4f8bee5b716673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1591a8b2ae96c3f42794456748d025674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c40d329692c1f1dd9a5d3b5c443d69a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdede6d3a6520c77606be78b11cfaeae676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b8671fc17ec3f2fb4d87942d248ee8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fe682149bf7fd3fa89d0232ccfc9df678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c9e854be039c184afed8129ec2f286679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ac72f9ee847baaa50bfa240646fbed680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34dd3f7065671f2fd0fecd61f8832ff681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4e39b792c029c53c5d2f7605a35682682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36130b758e2773e95cff49f4bfdff26683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a913405ea220f079375aa30fd874e07a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0c938cf1b2d765d53ba751ec84f74e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896c218e9402a21138f5f44d4762abb5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48bdc0a85054c019b86a2253c992b61687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691910e845783762f2321cef9673c49c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de4e0bdade1992efcde26482cb33657689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55582e35e445006c85936ce3afbfaaba690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfb2f6e582f1b492c32d72a1b8b043a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d612f6dc3b9e4f489479ae70b954fc3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b295c8d42c347e1bf8d0bd1b2167d9a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a67c7d8cf56f4338611ecec40a9615694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38cc13cd55be2d693fe70952be66d9a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4610af179adec35069c85b4ca3ba12696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c58a4b41347e0c2ee2f437065256c6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d467f3272c4072067b5c56100c068e0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d84cb91827e5225c4c27b9b2a5c21bb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b309b5b82cf1b416c12b63b5b68aedbc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee1b0a7711bf4343d2645138284fc32701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d022e984f71f6da1a54ae9d481ffb318702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1608f9cdb0a712bddd94c9c774261983703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f493f1f7f6702d830d13befc8dcedba704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7014f3f63f5f7d8688e0177426052ba6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53e0aaed1fd4f7982ec6c9db981e897706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f448b640df5de1ac43bfd63afed6a7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ca14bc2d16074d388c575ba89e1a23708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b27af44fb7cd1c9c13936d0babe99a0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fed37e4ef0cd3c079aa64b0d23561b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3289ff26d8c12b9892b85a9fd239191e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc60a4bfb25f1d0eeca37ac0d710a8f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7664ce7f8f50e9676ecb190ffd19fbe9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace962debeef6cbf07c070a2073c60de714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ba188b34a9f5fd03d83f5772b611b7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5fe4fbf832ff17703413cfb35c4fe9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c751dd54deb13941ddc1b3a79638a5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80096d52ce487e472f557c49f1c6085718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df5db896bf75dc054819d29d44b8fab719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb618af028f90932393915704981543720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a066ced57af2759ee09c71260a774a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d24f7a8db9333c6481956aa787a9a5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1435bcc45b43e942b2f327ec001a19ba723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5927e525452adcbc2837e16205c407724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c56f9d532ba5268ab4a34138ce23fdd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41078265924cf10fc678d349864f38e1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6762dbee40a968e35dfa1134c050413727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af738a9b4125d22f0f25d3a8d842a0a6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865bb4ae962ee8840ec4a965748288df729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ca6013ef9fefdf7d687bc4c7857e75730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97929559613ed2b33685ad802b999489731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf7ec18f207fb2dc587203a8a66f46732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a305a4ff8c052415bf07d00db2690f9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e05b3ca6d270cc623d699c42465c7e5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6130eac139c81e95fd94f709f4d0531735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7155a9712a410e1adc614e20e71f1e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfb6575f353ee5fe1dc3821fd0885ea737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903461376c120bb95af4dab8351f3c0b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8392cf224e6f71bf1f9e97c9090cbf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650f608d88024d1961077429d521c65e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85cdbd7a98b9d9e6311bffb0c43afc2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db839db3d4743cd2052c288d175b2bd7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3cbf208f46894a1d0a807264c4a27f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f47e4935918d0e389fffe14c6a571b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdd1224030f6128517494081748c4e2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503cb781360132e7a4d063d7763d33aa746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b52dc1f533807fe973f94fa879c315747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c89001b9d15ee66966baebff83a99b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5575e5c4ebecf7e21497f0ff876db784749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ff30dc3f385c1dcecd0fc2cec72ef9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0a945caa6c65413cc62e30e5286c4d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160ae86a2b63fe5fc3e5e7f9029a733e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4ba8caa3c6ecdc120a63ee8f7b7a54753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d6ee0fe45947d67b34134bf83d1527754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb2ada9fc38f839f6a6ba462c96b74d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8867f4d6c4fc611146e31ee87c3b58b2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a39c5f50d9e3f3b8d70ce9d9d914556757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382f4b9c1d054cc09311998febf136a7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a198ea92c750c5011b6eb71253234759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c59bdc8bb0d90a57fe51f58176baa7760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12da6559f0d23774e232418d6c5daaca761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3974fce425d934ce1bc06208af5bc0762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e41c5c1ef648d5d2fa9fea3dd0ede9e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f6cbca2c5fdcf583eea421ff0cedd8764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984e5eb6e96b5fa99cd8dc360f835a3a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10169d27f1cb1f542943b863b63189da766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4facdf60ce6c21c8502fe8cc8badf1767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59674363b5c9bc4874d52db58284205d768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba96c4cf6d28fd12ff9da254380c7464769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac10454cb8faf49422a819bad4b798d770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30c889e2378f04a821dcc5fca6e4c6f771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29344c432d3daf6bd5962f1ad5fd7063772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f50e934d8a43c5cbe75324bafb9becf773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d07406da66b931a10797b7c0d77240774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b975dfb093e9f14c4579bc00e5a73d99775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9368769fb5f955c27f8c6eeade381b776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da2dfdadec1940cc4dac3d5a400b251777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b1836faa1ba258a9c19eb4e3131a24778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d5d444b8ce43dd62c30f7211d12308779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff9541da8a7c4593381f1070ed23653780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6fcf754c1a7db47711eaa0199b9f5a781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf2ed3ccedec0ebdf97b27c4936a884782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4508d835a1095090f9e1c11a3b3686783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3184b5cc5e151f21a65af3bd175c99784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0939e1db916f64370d89dc1cdde9fe71785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361cb88f67edd2f116a3bd3f8e381825786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e64c2dd888a2505d55fe635193ed106787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a7a3e218d20d2aa417037d5a1f76a1788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84934491914ca1a64850aec5b56e87e789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d525dfe849a3d2bf72b009ab8d26286790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60bea33eaf48534c6568b800ccff7cb791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b68d9b1ac6776741e43e344b7cca759792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002233f1605d84ab623051604d568623793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba42f19dc9944bd347a21dfc47dff67794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ffe2fba33fd3e5797b23d68a67786f795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfea8c66aa487dbce39da61ef437d39796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895305860b1f98d7c28d0bc055baa79c797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82c4a01f539975a9fc3875707660154798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438dc64561b262fef3f36f7caacff17d799.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a367ae033f58dda2d18d01981370c6721.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e0b534644b7227f2f15f8080274ce92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebbfe6656573413888329b27012b2c13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4078a05c27f90d6fd604f89db45fda4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d9c4a17dc5c583f5b64b8ee6935005.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62b920462eb6d52fd234de79d62d4276.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4f985c8c78e37c6e1fd3160ae520d27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac73399108d6c455ae2e43fa58e9158.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62db1b1aacc3d8013acdc980d101e15c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae538d6e048145b9025ae4b91dd55f2410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecf5176f3d1a55919454262411dfe3311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05fac80e661b84c0d6e4a22c6c4825812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9efc43f2754edacda84ed0af83091913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b895beaeac38e3c78892af20bc9545e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1572149e0e79e8c05a22f714dd9a9815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3be0cca9eb02e2ec2edbfc6a5b4f0e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f92fc8c869c80f5cb37eab103ec7f917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1488933bde5979a54fb24780888694d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a55da0c90ecca3ac5d1e6e41179d22e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ecdf31b829616c9114e88cb870e0c720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b1f8b652f4299479b458eba1a452421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58da8dac36547eacf545f8703758820d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f394e58c1097ede9c200a15de614be23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d4eadf8ad3e86120a4ef8e5710724c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cb451e56d776eb0aba7d65bbfa5dcd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c97e6f21a6be7853fb80ccd20d2aef26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccad02251246b9c5db38e3b3bac301527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef3608f6cd754bef134fca0800af32428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac58f46b4024868546ca67c8dd9a4da729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d1d0f90a213137124750fe83f0fa3430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72501a74e1139bbb86e5bc2fff7c414631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d07e19b3c4c7c2f95f01971c04aeb432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d97b74dd3273752ac7669896ed693c433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ba13cf6b19227eff27d85e049211834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2738f20feb05b0e1dfb2ff1f17599b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6735311f1ce6076618570edc68f7cf4e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a24f7f1932462506770ac9d8b1fff937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f5efb4615d795803d04527ce540e3c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bc6a0b939ae351e28d5e8a740654e939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082118447e492650a0d5dbad9eb10aab40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c238119d95c95a87eae684018e09862841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49590e1771970f0b421bcfc734cfbf6842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3980d0fb981981940da7242a5575db1643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e69d182ed566fb3ba7359f89ada723444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dab24be513dc69ef0405a12127f8e9845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b825ea98f3ba26dde9b4e21f122d0346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8561276388b4a0bdbe3f83219443d0b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cc4bd59229ebc381dc7500924fe97548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f699b80e7b4babfdd569d4fdf1e0851449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23f4c49eb57197dc1898838c5bd775250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cfc8d14fee1136862736d9982e202d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ff6b20bf06df14b4d765eb1d1f97e352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b5d0a12757ce18cef4226e3d5579da53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1631e0b1f33fe2ae519bf85a54941a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d14166fb37295a97ee4093f67291c455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f53d918c0ad4b3cf907058e7c2bbe56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9efffc8339e8be0e37f09df80540b057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf98581eb41226250e205a1889475ce58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771b7d10fdb7d9eff057770713a3c63c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581e599ebd7179f77ae108ce8d21864e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e9ca019c0f706403a7259470580a8361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd42995c06b71f06ac68c09c363cf2362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7534597141c4d7028e8d814582399463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd3bef1d1dc7172af5aac52d52fcbd564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d26f8ce34588516f63d33a42d138d5c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475b3fa0d28b895d539f793b545f32c966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1955c43ee343c1535a20ddd343bec42967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c13ce3a22a0ef01ca1d117b08bba1668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a0fd9987c64934b686990f0b2a64c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0111f046eda4b9f6d35aa34fd273db270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30549fac50c195d302649ec3c5f58f1271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0ded8b357748fe5d63f54e25b9899672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1816e35b1f72ec59f87d36791e59937b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1980f58b751accdab3553f376edf106374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e899df7d3f57421af74ac05cebd96c575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161089bacbc6ca0c100726c2565f159b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b98fa9d0c03452d6e73f9ee1c4d33977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77016ad2262f8afad2930ad9f7e8ea1678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4cd2de22b938c0c90e40cd70bb03c779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeca8781f98b2862ec13323394cbfc8980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f69be8cbc4fa525e493e606dc0818581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e2f9ec81f0ac2c581da89a00cc7f6782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6338f2dcb5779b28b3c6514da905ab83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18002c3d032b96c997fe46f8c6f3f0b184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e59265003312761e069318b08e28d085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1328a811d6cbef848fd92a76a6ccaa886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7838173ea13a6805486af98d8b951e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e438ff88a1c09cb5faeffa3b5d9a7df88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60f92cdc8abcb0db21a1d857981e68a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ad06d0d9b9d599f8bf77813c14f7b190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032e5e93f9e61382b78d345853c5614691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1366fdf875aee060687a7f7a7b3e4ddf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8da43d4f92521c6b39dbaf18be228093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e27ba7caf1eb8437e2c3520adb3c66294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b538c449d6558d8e6156aa04460ab95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dabb06e0c8415198035c645c6a9603396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0c96289ad2778d51979fc2d45a4f1197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1116f7e7af1205a5dbe1f31d784e95198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfe371d58c3b2e3f495c63cb4d1146d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f34e7014bcfdad10c0bb832012d22100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24ccae209333335867c319c587fdaf1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac25c906b3d3e48320730112b04b977102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489162bebba8cc5c8ec5b1f60c1176c0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0259044072e2278e30de96aa0fd5a5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c95819542a8c07b19fa9ca01c8fdf27105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3bd6cf4944d30ad05e1abeb535abca106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e092e6d194eef8e0f53e9b05ee482487107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224595b268e45e314d4dbe23e0ccf9d1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915d1180bf36710f63bdce0c5df5c47d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d8a542f9af820b1ec8b88e83064e57110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413605bd51a43506a19797b4f569072a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6233021633492028f4ee1a44b589b8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511aa42a65962b6191bf19979d29ee19113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d48c66dfe77f56cb5dca60ec013b525114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d3901cd0eb65fddbbc3eab7c9f30ad115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d805cb3232a3bd10eb7d03aaf256fc81116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b56c547ec49bf4d99728fc64435d37117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b95dc86b52adf98d7c64a6bbcfc89118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597356a745ecc66c192986281d8372cc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9f9fdc1d2c1be7e676e5ca3aeffdfc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afd981301f196d5526d270abf5f64d9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9e85a4b568662a7411d4f1d8222412122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c16d62459aa04c626ee9c724e6c715123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d6340727ba561787bbf8293afeda6a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af4111fec10dbbb9032d4a4edd9b94125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017a9ad389d6645d33398bacf83334a1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0257fc49322697b64ca9a488d5ffcb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db7e887e1ffcff699d9d8ef093a88ab128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f507401b03aba6ad84570fef0f633c8d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972de42d5d7ccac0fd763fd290e5c2da130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6493710f4cf20817b199293bcc7827b8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64cfd7113a4084b2c54609e415e9805132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f0407e38becacbd2985a6c4f218e69133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124a63ac6d6f412e96f43bc2c5717b9d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d7ecdd31ffb7e83499f67e0ecf03c3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2835ef13bf994f34db6bb8b01eee8d7d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c177999cf5657d63a9fe6c1e768b250137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac34d3c3923bde626386284ea1b2e55d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f3a1f23008b8624eed4f7386ab979d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f338de371db7d40097494f4867b62fef140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c363dabb02f24b7411db4ab49c3611f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beef6cc93b9f2b031111fc6678370a1a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fb55f46b2d812036df3a7b8d173313143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40220b5fbfb15a36a625d9e8152756b5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb253f107aad6681600c1402e436e0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15f597b33289c0b3c680b2ccc038c72146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8bdeae0d162a6e934b013e5034d555147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6929df6f163260e04d1c144fb336fa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33cc49202ac60008e6f934841f870e9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9930b59a1c62b52245cc3765cbaff5b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1816c0dee6774494e3423539572b9630151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6d99dd4a4e0dfe76c45eb9a949c9ba152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89d627db53745e7eaa21d8965154e1c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc6d0033cc2420c3ddcef446e392973154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6fee34922919815efcf92f560265b8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0ea5f2e71fb3ecaecd0a41adeb6240156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df79c1518e1ec81eaeddf0085c3b0712157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10e72dd5eecf577e5ba0fad928715ab158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243df9fd9ba91d2633a0c17bd850ab87159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080e13162185792e72a4eaff9561bfa2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dae4315b6c21db0ea5eb9e9afd3cd9f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc3190ba11c1756d8851fe30bbadde6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550a041da38d2ed76cf1c2d2a18f2c81163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9530d61163a9f465e3a4d8c6f8dea7ea164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c7515cbf9300220a112cb741664c8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1416ed2a6dc698061829530dc11c0296166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffe5346ba54c8089b70885c0054a8d6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37131d4b5bf4e72d57a16f4c5524e41b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da18f518511b152b92f25354dd2cb83f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e0dab95251f2c8148bcebda21ae688170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eb567e5a03267da202368be348d10f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf71f750f2e449dd7f4a9bd5d58d0a5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1923155131abaa3fce126f746da7cb43173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5038ee471a3827c60ac932c2123d3972174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdadc924eaef7111a12742869f467d9d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd17be35f2bd816d173dd4d423d012d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d6ef2c87dd30c49c587e14d62bacfe177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c979ae4d6a6837622f048057194513b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3bf0edf27edefd90fb6c1b981b5f64179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf517b50b072eabff2392cd768c8cbf6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b885bb768b81eedd768e12a5435e4e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a13c746a1b17c8daa921529d505579c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db3a414bbd17621261ca94f3a31bd88183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b68c22acf740a6a64ed8f9eb4f2d297184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e6cfcbf7e47e9fd2c770065877b37185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce03cfc8cc651a37a9f66197d7eeedfe186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40966d22008bc6485e253a7a73e37466187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72edead4d3dee028edc4646285eb5ce0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a49f522deb6a94dc111b3fdf353e2cf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6de13580885573252bb38d960c5852190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7397098b9f93a2336a462d9e29bb24b0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cb9f2da704a21a9ff65df05b067488192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35abc19374e6c27f82c2a310382227f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f03dfedd7044781ce1ea503533f274194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932fb4dcf9582f3e8d6db7eaed0f8d7a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17627fde03b7705274fe32484bff4e44196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de2a297a5a0a2e40bc394ec3e066729197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5a0c79f1fa97f5459fe2b7ab3bbe58198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c601c9b67fa9282d09554071901f504199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4821aa4302f1f6a9e0ada8a2885e2296200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dfc3cfc63b083be539ad3335234eba201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1926ad1d55e59abee23e266e3a38f0a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cf88d473f27f199ce58c557354df62203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c1b5d18cdd84121b8d98dbf3e3a925204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed117555425051f95686ba8457bfdbc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e67f66bf7a52a7209cd29bc64bb8a2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeab745152e928bf53f9d30ae6ce1e2c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2356710847f0116ebef5d6e00921f7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf527d5a706388a5e9ae2f47a80453b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d2108bb0dcb495bf15306b7d210605210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6899c9915f6f4942333e18ae747ec99211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e273bd8720c3170c6d1c6fc8e2677212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26188766b967dab5c3ca32d197ca44fc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce6b7833e04d0799251b700302bc61214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b7cced42fddaa5899d8e73161dfc4c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cf5c9fef4c763fb1b073d2e345cb71216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1183fb591d4dc46cb51398b7832b5640217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46418d6fb7a1a7725c04238935cfc7b6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d43acf2b04c8b6c4ef4d2a47b3f0544219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cdb6718ca43718918367db6d65cc32220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148486beedfc84b41dd6b7827098cca3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47145afec1ccb9e7697cae08ccc0bd5b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6754e065da48a22ec2f636acb5c05abf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f320c057d7560c0b213b12531084a2e7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3e76a8f132e32900be58157e25bab7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbd0921ab068cac1604f237baa9ca90226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e394afdaecf85e460f11102f1e5c65bd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55f0690354af86e75764d3d7e284134228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28b168f16f3c7d6ec483011b2ca7888229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94dc0a949b596c420a29ca1285fe69e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c4819052110e44a69b4407e73500b0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661c58a023d0562f23baaee4203c3fd7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb71a4485498a957f1f1f410996ca921233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f1eff687f0272fc72f5360335adc0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf4ff112075d7209f8c30439441e8ac235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcd578d23ada6885b3f1931be09eb04236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88742057b4e554a42785e5aacb54f24237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d631ede9d3d4fe5acc56a4d316b4a62238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1eae250aba3f8998489902ec5379cf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1365c3f9201193dafa27084f902f2b1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b6feab8e0abf6ee484935374b177c7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb43f20954e91cbf141835938f8972242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bff33fccb8a6f563a44ba257be59b57243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9561b684d13b87b9184910712f8f98244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049de42abe24a401dc692e2902e9de2f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072891606ec5a9682df5f1695f6bf5ea246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c510cb3c81b7c03b6fb767ffc16da40247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ffd5cb45843193110dee0fd5133332248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e75561bbf7871a9d7f6ad6eb6e3f82d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e538bb44a36f9770bea50323e4dfa13250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203f758fd1db06c08868018edf7539b0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e3c042ff287aa57170762196e1462252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc296835da77b572a3e9b6d802f5450253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9c8bb196911a75b3ec255193cdde28254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780d1b061348c9f180b101f78111f8f2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6603dc047c82eb76e35727a7501f692256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6995e9a903ff082365b8b346d5723c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b348e2e2cf53f35d0414470212086d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad9ab260dabe33d6391884926998a5d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57fa5539d21ade63e308f1a20965bbb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041c9d111b3f87efd3bb820394d756f6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da59524ef9fbad8957ceca76aeda2c35262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a12d653b2e92e28bb85b0e4bb469c63263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf77bac8d8c561afca4e3b32200b474264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea71cf055a52fa7b5689fd3a1bb7b871265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeabdff11399448e3a6e4404c0959bd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aaefd364bbac9601dafcf4e133bd4c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b311962a357ba513ee9eb7a4376832268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6342f09165b46b93136a58cc07e9528269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d143068b1818069a4db481e10b078f2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7477b889e5f5d4dc808e96fc0e580687271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102cb5b9df7878fe7102acc1f29f52e2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7b02ff4abf57f6acb1dea8e5662843273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da56c1c1c73512b2733db1bef393ae3a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e1aa9ff45a17dd55d3034401d6bf20275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fa2f8752ecd1e11d111c128cc2da2e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d03e50b772ed37d152f5d13afe0ac277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18779e0e0fc9ee0cbbd722a880ba56cc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8fcef554f40e795a2ce751e684fbb8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765cb2580723e276efaeea86efcde83b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4a4f2f42bd6cd7e66771a0229b9d7f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5469ffb37caf0b8cbf918308574765f9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f195023fb949023514eca96eeb191b6e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9d1591f45650ff977febd8ef53b348284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1851315dc2ffc17c589128e8a67b2f2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2c346a7e74adae91720852222b592a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd14ee2f332c8ce2679957e1a15df72287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc54f1a0e10dd0613b208316c8e00b53288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ad9706f7ef5d9cf58560d00b9b9fbc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ed9077458181993ecf4676de41cb94290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9179ab1d0df0e2c9f471f057bb072e3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd937abf441dc15ddbc2229223b62c01292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc6132b9c744612459fe8a41d3b4a9f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94bc0808eba460bd43bda742ffe96f2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37365a7e0f7da7732185e2b79fe6513c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c5c23b038e5ae3cb6c9cfbd3a4e9df296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26124ac54253e8b6dea564a910973d9f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c0022b5fb475ed741444966f7c80da298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebb8687efb863136e7feaad9f5070af299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403c0b8302a08f40735a0630834cd571300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba08c8c6d7a9d79a855f0c9f08c978d4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd59dc4fd69b06c159192e74d2f6c7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c174b289ad78e857e13b55b791727a7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a433a4c01640ca2428bdc83da3a16c4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fff356e6727ec1733edea08e3ed422305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82219acae6c411759f6aede0a04074f0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3113b755768b6440f85c9bb0b4f40811307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ee6ecc92599b42d9afed1c8897ecd6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed77467b559ebcb27b8fa2dda2c96b9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9030d08871849c9ca90cb5abfe73850310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f8785e17220446c79e2551355b66f8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d47b73f4de7081bb8aff06e956657312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f691d36f3069feb2ca65e4974677620b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76887fbff115bc5cdefb750700d3241d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5bf46112f2a7d098beb32d18b19b23315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e480f0798ff20eb0d24b8f5f2059dd76316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae61b435d699c79d0fbb4ece7fa9799317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1956dad10138e27079206ab98069e1f3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6351cde1231295189b9b8f16dfc119319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b638b60a3a4965b541a2377c80b321320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcba417a91c9180009d150dbeeb9c72321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1858b0a0738837de5d7dc1d8f73def322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72ef70245b662f7a95a89993ae929d6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8d6e57a438f570ad1dbc9b941832df324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036eb8e364a05e5c7043e40b4f8b491e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edad776ad8afa874368ae541a5922d9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cdbebae5073d2c047fa2117affc9d8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c5aa42ac06e21eca898d7ed1fb18df328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc6ca4dcbf965b611d37ab907643a59329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f578f283584b6ac4db836535f273e2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189dbb8f4d2696b516a49fb2d45a3971331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514a5f87d59bae1d07f2afe10280d2d1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8626db4dc20886c3ff0408f148ae79333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac8612a712fd91400cb41b25bceb83334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bf86431ae209bf6d4c582d7b5c4232335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da35797216fb57c6182cb93606e38fdd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfae2484b3a6c9796c2d73300c24e24a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5eca12d31baaccc035f2964060c19b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51316c72f397a21db4cdb6138228165d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e033637d4edbc6ca836eb293ac11183c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed246949f58388812094bb66f915ae6d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eb0a83977030a4f85e5e04672ba4c6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe28c6893deebdd6c331b68f7da2b77343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa1a6fca946fe55f4193a977207eee9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cecd4e10f671bd5e2656152f48a35cb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0556fd2c38d6fa23f8a0669ee44db6ac346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e880c089411131abda3b414c2dd55f9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5f1a9ee7c5f46c4f2ded23642628d1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341a5d91a8dd795f669df6359402a5b7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb16154deb48c87c150a21b25c89213350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57c43686f5b1aadcfd8b24368ce7b31351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bed255a770785b0e2e8a32abbc11b99352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d26d964148a89a643bf86fa637388353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3df29a8e7250478079eb81c433e8bc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b28910e48b7b9d87c973d446e3dde355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84569b6302d803b30723265fc826e26356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d42f133407f5aa20ec9d47c7f36d9fd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3098b5947736b989f9d2c0db8445e739358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4959de1d46d04461c08474104c8dbcc4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc3bbfd6ec84786151764cd6bd19699360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84971264a4fa1cab7c764862ece177f5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b191720c7fd09756f4247c11fd02a3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2eddc782ce2bba1225f26b3026d97c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b438fd921184da411ad3d9015070e00364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa2b84dce9723dd83e0d42d97d03b30365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb6e95dd37ed13e737adcf5cf88da55366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90978c04eb68178d472e4a0ead76b56f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2de38f1065344a06b467a8bc8c5916368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3808d650ebc160f70873c459c0e83e9b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f349576ffffc66dee5178dcae8709a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd28b5b3eb08d4937c23ed158b41bad2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb111aace84ffcd4b0485a32d3a36eb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c6cd2dcf0de2e773c29114f07adcc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633e1fc3763505c9c6a06b75253896f1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78f84825e44321a34e13bd3248cfb60375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca01e3a2af29a6de5ee481dbf400ae5e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776e35009b54ded25a7fdf3032ca9a80377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfaceeab0d4481c9869e2b8ecff4469378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8553b923fde785d48485e98aa34e9ed7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13988f6773963bd624fcd549b0e51ea5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e49a3ae4a3e59d9dc71111706872b9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b24b7a8d4c23aa7fde3ba14cf8e04f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970f74dbfa8f07472bf1703120caaad1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8ab8a83a6e408099b47df0cd221632384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb15076f24a935df5ba34078315de002385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fe3a91d915714f6822852d03c0fbbf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d7705e46808d8b4ad1d11aa0cf5468387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeba7ca44fbf651c2e17dbc1a2a283e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3df854552068e6f416e5a1fdf5b537c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379dc6864d49b9780a23eba1ce3afdc7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611126d6d0d41422978e9b24344d6eb7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6609f16eed107c80799566426b960d27392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7995b64c629746122921dec165963ff8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bd5eec87c87a5e52d76f456a397750394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf838a9ed0b89b01b5e8f9e0913cb770395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f002a54ba33e54b75150bf99c2e075396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37292b0ba7c3ad89da4ddc35175937f6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eb278f93bca470592e2ee47849e204398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b077200e135e75ff7d6e9b1bf47b0b91399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ece3bf48f24fe8ad8d3000623da2bee400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3714b6e5734b78afe07cb17844ac10401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8297a4ac0f722d0b42191aa29c096772402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3d0af679038ffc7cc3dc27022e3e2a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5698f2778a348cc96af5e453b84f98f2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1301402c1367f0383a1a086596c41757405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d64f976736c771cd5994c5016939cb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3811e212898e96efbc664468c68565a4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d56d215d754bfb624e3fe9c4601a669408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e88c193cffd72a97d1696c534364e22409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be8bea0fbb5332bbb75e88e360f7820410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9efffc69b14ae67ef630881663afd5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4965aceadbdebb84385a98ab1e23f6be412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236a408acc3e8eec8a4191e70c58f63e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a24925c1b5da563a1892e9007886e9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4dafee9f8aa3a4debd494b3b2af1cc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba64c3ee682ee5fb2cc384f4c8afa375416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e856a5eefa0c890df33cc6dcc1d305417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8e14be111c6e181d2f8adb1ce6d33d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eac7eadcc2e6e8063f6523dc3afd28419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdf5a3b83437c959f676ee7e55e7564420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2857c32eb581a7eb0f2d13bf7be636421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fbd3abc2d6a07e410557b1624c725e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70860a86868cdf58d2476df15ca3abc5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878031bd07c48e439709a56045800a6a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5b85e6335c3b6222de9015d9d5a931425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7ded23616e187ab92cc0f42749e00d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211adfa6ec6b3d98d8b53660fa4135e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af24064229f3ef7f024b1b5af6ebdcf6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15265c96a4e02b0e619fe0910dec2f2f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb97d88e2c15e6eb0b293b1f670792430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c52a2a041df8f2bf4a82b0e4705708b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb53bcf243f06fa5eb58379daaf191432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea3d5d3fdffeb6063ef99270666e4eb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba134157b056be4a4a5adf96ad78fd54434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2358855ea109530057a0bfda9865a8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918b44f1069e3e789fb27330dc8f3934436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b78381c7d47921d581d79165bd97db5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60b779ef647ac5dd91d5619931f4bbc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2836abed1140227f6a1c0478f1dbb6f5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b99ad2f6c9405de42c3a1fafc8246be440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fbb8fb97cb128b020324255c67cb39441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b297118cba3193b86b014170265b8c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25456c50e8f90fecdca8117822939809443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc7b3f36fa704e063849a65db319b9e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a0fd575f727e97bf47657ee64cc768445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae259f8ce08482484eac364596eea5ad446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b7d753c6f84d4153eb360e0b3826ec447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ad0e49a6e56cc922bd9f9f012c5e5b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b321d1cadfac99a7c3d45c3c5273e16449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469f4537410fad2fe3588f1649feb3da450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb0a4f8bdb6c831576d10be79f3218c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0120a724e8b90d057c36d3a31be9ab452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba96c40e1213a371b093953ffbbcacbd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990fa8bfb01d66cc01175e2bd37e0314454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7c3b384155f5a6f77edd98b56eab82455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ab04637a06bad9e13057952e45209456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd998a6df5e50ccdafc552f72f724cd1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611f13031d04d97a6db60b9abafb199f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc1900734e7939b45e08c61d41af771459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80723b7da01d5f4795306217ce33a73460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22da08c3aecada810786e04e26e471d5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5669cdb6402c6d993ca6f0601813f36f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ad4e09bb0e429f8f196611a0fda556463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e96c72eea61fd6380696faa97e0605464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc977aed5b22a9b02168712fe78285f2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6508ac5431dfc302984d7b5cf70baf3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e641770f59a74bc69cf5bd16033fd0b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ece03f2d1ebbb081bfe87e47f4bf2f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daca9db9b799e42045566e134c5bcc19469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6e72346801cf6307517d076f279c7c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bbc763158b823dbbe11c167bcc469f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb76055275ad9b7220f7d02eba6e6429472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6f1a63e4e636f93a010ec0b79dc9f0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d5e9cafd315ad962558ea5b53895b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ab14a62804cd68f8a28b0215c598c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ae8b582815698395ec480115731a86476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992409d02823f4a319c8ac9b3101a303477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12efb04a07ae09bb2c6c9d3ef6dd2a8d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d92db8e7d33dd754271ca01d13fa33479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb247d7307aeb7b3389545619e67ff5e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eb24f08dd07781e75ec74d311c17dd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6c2e653a8f28e64293d1d43df8f288482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300507aba520ce8161597b9639216cbb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb052a09c511ebda82ec285f7b207a5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f02a423469d4626373a3df6e061818c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1ffdfd62c7f04dc0dc0469c07ba434486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4717fd946658fbb4eca4ce261b05b37487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1560e97e3bbca84df571407c76dcf86488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d188c299643bbfd5aa168dc7645c957f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b9a391e341160b4f7c2c7b45e8327d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b3db039e7fa88879db34ee88e465f5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6432d3a6673542afcde7293387bd87b8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901c352270123276d0afc0c6a51150bd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07bde914aa3c353f4717855b1982acf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a90f4129aec9a731111424989327f9d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c2c0cd78d7ec4d9dcfc5619243c7ab496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b092d9cbd41e7fbb11d8907355e00b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c736a1523fcca01e5e902fb4427ddf8c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb87fed73526951f64221d23638f5b39499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f287457d59aa27bf121ce001fa275a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07622eede6c2e7c5dec7b90d9dc2bb5a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bce3deadb0ce3ea7d4b8c72bd0afc80502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb52c1802c78b42f461bac9454e468a9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a2c78f2dbfab2650d0180af4570e0b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b105b96f694dceede9560874fa322f5e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81972275d7a390196eef7c1f315ed68506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4169a2100306edcdefa562183393874b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2302280faa5f46711a8722f0f4b8ded0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7967db3900e84b42d538c7dcca8cf10c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2620da3860dffcf42266c9c7ca4e9385510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f721602e2a41d454c9fdb81b1e7f6d38511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90127837b653c673729df2bf477e4a7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f1cfdd961374c8fc5d58c40420c380513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85b068faf5b38f4e6aa7bcf2a96fc45514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b8be4bb94fdc30d5ad8b68d2d4da71515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fda2193d8b4c0695afae3a3adb3a4a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065edb01857765487e54f0952005134c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c7295a19147992abdd101220527523518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4e465e2a0566b949854e1a0f660c38519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075d4eb252151f624c8141a9b8cb2406520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b3e036c792e71fcf1feade10ebe6be521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a94ce1d4bf38f6bcee3173435239596522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160e72e6520f5443cbef5cc1f958ead3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d454fb9f191eb76e31971043f7e10ac7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec232d24069a0e37c5ad0862a60d865d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4507120c48c102ed36efe315261f41526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36676097e211343bc1cabc272f9ceff527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be0713a442d765d08705a037c6fa79528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817fda3c5950f3b015f4f7fb6127e3ec529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ec7b2989658cf4f222aead39e4d71e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf09a6311bbbe471c0f0bcbab2111a72531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c6d21248e7b78f71f4e16d7538f20e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e050158da2455ea67a05d2745534cde8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafa98dfd3e85b1914e7ae739d786d85534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce37a4de0b896d822ecedf8cab9d234535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d66a0f5b9c1b0f2dfc0afc1dac697d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99418c8a079865f781815f4cfa756e1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6928515b079ccfd7536d061b02ff444b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a412b95228fb5e6c3cdd581fd9a4a194539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21b2b154a85c29844e90fe342941fd0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad82553f882a255478ebea86d0d03d9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e214008362bd17da5b23133ca5e4cc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cac005f1d8572fa8cbe3b9e58c39871543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c6df3afdfc35d51df43448b006a1bb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3413d6cf036b313c928eef0fa42c7883545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089d82208925ae06d8ee2c74e423420b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a41f5a8663f7370c2289534bbf843c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db0b1d8ef97e4ca0318322c11fb5abf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ecfb4f29840318043613320ec9e81549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269fee74ee4ff61ca5a6e62346518a3e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e912adb78caa7d544f56d0097ca896f6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962faedd60475a4bf52da3ae4a055d0e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c29fad5d60a62b9ee6ac746c5230ab553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf8e1beda5a58f9392d9b86c50de91e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e876b64a360768649a16c4f9e2ae0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f65fd34328728409cd9cf1d70be5f1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ec4023c1e92ed16bfcc7b24ae913a9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f5d8c71b9f64c5e2782e637ff5f85558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c15e10a6ae6e601931f78b9ab273fc1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446feb6ed8287306f68467761388a8c4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9c5e821f09ab4f6160acea10d51e4c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb90e8e00125b5976202137a2fc9922e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75d493f6e040b05f0651f251e2bd500563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e8bd11505e7b65cc2f8c27e112a046564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311fb04e82190fb6c413cd29bdeb01b8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70348a28440f7f796d89c74acbacd60f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6ef5ca97b0013810cd52a1ef2d3fd9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215a986a502be0f3ef058b1bd2e149d8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b9e1fee364f3dd00b0597740772f41569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e7668a9c06047afaddb9e68ba39790570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441cc28d65fa178bbc347e5f8159f04f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e89fa05d527ff5b2f2ece9c491ff5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372b4b14ff843491896a02e43602dc84573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952c754ac11a8133bb3cccbb1604a038574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dc793a80ae4d9ed7b65d1c3cc57d20575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066906018866c8fe9dbbcca70498ba9b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f97d97e3db5fc5e83b8aad50f528573577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84043f571204c73d6d2a1826511ef49578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c888ee7520b70c93b48bbf5c4e3a1a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829688c3ef9b32458e5bfe700fe6ca21580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948048325c20eff22ceeb5e8826659d1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39ffc40ef7e89e970b726938b5798b3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a309a1f7c790ed76ce259477d70119ad583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11987260dfe506a6e8949bb290469a98584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fe1a7e50614b4b0c31bb83e878ee8d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93ea8204a34f984fc3991ed1e0c7008586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30dbb125e067d40925b1b13aa27224c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9be943c14a11d48ca6bd3528a751f11588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fafb3be73d6b72a14fbb2f4386b1f8b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6903621ad5b5477b59a8d63045d39af9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7933b36e565959a51f892fd7ba29896591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5f217bd013a0ef01d44791422e5357592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26efd731b08535c23ee11efc6fe1ea3f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3836a0b2d68b52be8dc096c68d06dede594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f657c5a780a34c74e753164392bcca595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33740092a40e082b2db1d5a693ab5c3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838d4d871d98f50a16cf3c35a13c0d39597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f563fccef7694784ac31888d17e584598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba9318dd213e571564f0b11fac92ee599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7153aaf89e32c9e0536f269b3d5bb027600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830c78fc3612f27f1bf99269bc586e15601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520f7d970def4295e1362c09e88d8942602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f8bc3704f283343c0367f384d92afd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b0d7478fee13585cac7ac0a1811002604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad30afefe5529838c8696950e3b951f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86701438ae0e4b01abd86448932d18c4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f180553531b1f6cc962f7d370c4d799f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19453151905c0ec72b85f45efa39f6d8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20793847bec64e1a5f197feae9d0b9a4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d6ee7b861463bacc122a925448d23610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360beec62d86af8a6ad58a2adb19c2c7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d3b0da66a040140fe27fedccc3a9c2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ce783ce99fd3066285a0cff10abbba613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb457f311982882ab566f60163989038614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab19f32282a745702aa99de74dd75b9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25900bc4609f6ad8ed613b4d9abee4b7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2401524c0515d8a9cbf8bfd140056f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6826a6508fb613f46de022182a80104f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcadbcda9cdc572622cf9f39ba5a5f1c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555dcdccfa704412a6d70ae0bebb32de620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a83df014363db400bb6cc49ffdba2de621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c261f17f412625e4ecdbdf5695aed4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cbe034b400f5516e73436acc80893d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a779e2aa1c8a817469fd0ace4d3b53b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdca515f1fa9e14ba715535be674d8f7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731f410a586b702a470c6669b834ff5e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f34253c9f35462d7b15632c4f59927d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48b3ee82379a2cb7526aaac9957caf4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adaa690a1550855a05df600157018e7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267074b15692f8b1a57023f297682976630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01c87944c8cf6d8f5d9988857a328c1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aa8416bb02fd514d6a764308388d09632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ef1a32d7d0a727552e6e63588b4bdb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f74eb0effafd5c85c8578d6e49049a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d344f896ae2fc986dbbc9055f4095b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a2c372c8633111cd790850caed4e9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb87cf0c970366bc1d33b0fd370d3e5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b9e56d9d16bf0a0662557174c0e3e2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd55c7a9a8c1264fd5ddcb152c32076639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07e715810cd254c4b58371a69302d29640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758f496b6b2c5aab27640012446290a7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e258212a646227dda2f7bf7a67f6d97642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a675c56987d9254866676c525d0a67c2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c46c172133918389217ef302a5d13644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b24588c4d3485c66f3c1746b168fb8e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad2133a8aef7ba933bf60ff57b21b15646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f746852c4337f827c54e60ecb7335e7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd17789e4536e794445faf5681e197a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb2e212c5133ef3226104d27a556a16649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2330961d5a90262900dd6b4c9c4b5290650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6af49b4b733c0b983044c8e6320afb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0a4ca63f691fa63755a56c2dfae6b9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a9e4b7a4fe6e2f216ead5d4572b587653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b853f0ef5c71553c4100a5fff5f4d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f592bb08a6bac133f1eecac047e358b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9718b00ff77ee22dabe5fbe2150aee656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af3fad1359c0cf9fc3d738aa392ce77657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e120fb512c5d9bbde1930506dc7b0e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f9eae5b8d86297a60fae515e34381d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa06d83a95ed938e186666b81a7112e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a26161613322b2b7fe0d2e69dffa9d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4957e68b7d7dafb8dffe92f41d8f76662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95d9c3fefe529a587e450a553d35b4c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bb429c24e1b1b9fbe8501b6a888819664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5349236efe64dfdc69bc5dfd0202bf38665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76becfc30063393f44a4ff3cfcc5170c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4441c94c2193e8ddfe8b0c314d3dd7e9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09e594fc2b49176b00c5053f309de02668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314caa0803ce522ed7bf0cff444c2ffe669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1587f16fef59671860cfde975dfb08670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e8ddec27bc72662742d29a3f848e2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc13d7ba9f4a844a538e44d044ad92f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123d83bbb71482467db852a6305755a5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e916f36ad0fcd5b7f98a5d90571c43674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf927a98c8edcac45e26e61c05453d0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad6d128bf3a064d664b3d33e8a31ca676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda706ca49137b14332725a00a4f58b7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fd435e69ffa99ec17405e1e060f90c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee4fbd2901519892c64247b9dabae08679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c970353b761feab611b88692d454aa84680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5c6abfe1da531ef015b02433bdd88a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84d147d31e9f500f42728c7396474cf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0106c0b7ad5b3bceddff4070e788db60683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb75e10f88f240d4cc99739cf889cab684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad04df8c1db9898e98ea13092b804ee5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f6679364406fb8470fd50cfe7a780686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452e6efcadc8242ef10eba111ac960c1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea45ab71bfd46a2bcf25286184c6e2c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ee737ce6016e088abb63e67969cc62689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1457f8b48eb9bae2f00f50d3d1db07690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2534947dcd9013e1e6875c093d800e4d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7eca7ab9d42a0fd652bde53cf01d6d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0b7d2ab404300637daa1e7ef5e243f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294cffdd63a826c81646854fb881ee26694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d470e61285b6f4667bc4539877e586e7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aa4dafbd2ba03aed5c77c7216c9a74696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9623ca7aece222e0b55c8f394f6c84d2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597196e757c76b32d2b2d002c5fa02f0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe634c0878bfcc34b57e6bffa87a84d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a48e02b8100306db8147a10c878c0c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b8987844e71cae92d932d627c8d1d2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d980203e890dc1d042dfd0ff783572d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f159f19712039ec12e8870bcee820460703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d777eedde5d11b4c0dbd2ba27f9899704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bbec927109cdce403272f5ff0a7949705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66820e8583de925ab0d46b1685913ea5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67af4458686481bdae76b5054fc298c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce2af1870410a27cb422729c631e95708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7692e88868dcd6b682709985f994627709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a3ee6a2a64a5616a115047b9dfd4f5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f84d4225315f75d115fb3e46f6ec1f5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0f8de64d9cf45ad4e0e56a29a6bef8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad28a709f423df55c7d0894747f0a85713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143646ecafb6e00047f88c91d20ee893714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a996219c8ea14dcb88ad8493a6482e01715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58a54ec85ecf706286026203a617500716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c4e179cc32a2c3c731a172457de090717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957e4ab65ea04dda7db171bceac2e7e3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f0f0b6cfce061b527931173310fe64719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e122600e2bdcefae11ba6ce7e55107720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecabae10d35bcb6218f7e59b8cfda187721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caa8383d4f43ca3f73f6700f89e8704722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1833613df1c34b883d95a01e60e7eedc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e15478259a5a6d3168b070ef54c8b5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba76c7a6d29b7c0884d0fb4455e65d03725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092376b5809ff56b4acf61aa83583216726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a76a3e66f856ad1c10cb84432342dc8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d28bbeb6389acf3310f11bb44269922728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace2a0367a83f9f860ea7c1e8ed27621729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a61a4a1988ad541511cbc6067c6ac730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f3457bb258d659ad2f939cd6c96f86731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7587a9747242ee237dbc51f01c46e6a3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b127edb021b0bd95b3854a59a44b82733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76711e432f7993aaffd7ce74da6ccdc7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674e01c8ccbdbb2b008bc7123e1e91cf735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487010b2dd63ea059833b202d44a8c34736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da124a2a54ccdd94a0ccb36f343505c3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ac5cf0d3b535c17b8251679d3434de738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d095766f7a9f30a46c545d9161fc72d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2273a45fdddaa1b8de1b99ba2bcaaf0c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689a3a24832b492c97819a3fc571a321741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c06c582c0fb67ce6ee4b4c9969358cc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbae1e72973170b76fee5a0f66b6c6e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2eb7d7a899c51fdea57f2730860b4f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef5f7c20b4fc43f68c73b7beb61bbef745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ba992f22e4aec8e1e9466233837d86746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e9d5466e9ade92c6068d0fa1890f1747.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5758,51 +5512,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5818,51 +5572,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6358,51 +6112,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6418,51 +6172,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9178,51 +8932,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9388,14453 +9142,14453 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>109</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
-[...13678 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>339</xdr:row>
@@ -25588,51 +25342,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26018,1610 +25772,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27888,51 +26082,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J402"/>
+  <dimension ref="A1:J376"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -27964,10009 +26158,9363 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17548</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>6.32</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17549</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>7.47</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17550</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>17.35</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17551</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17553</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>8.73</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17554</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>17.72</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>17585</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I29" s="0">
+        <v>1.86</v>
+      </c>
+      <c r="J29" s="0" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18352</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>6.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13261</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>8.710000000000001</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13262</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>2.4</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13264</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.33</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13264</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>3.33</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I35" s="0">
-        <v>2.96</v>
+        <v>8.08</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13319</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I36" s="0">
+        <v>12.46</v>
+      </c>
+      <c r="J36" s="0" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13319</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
+      <c r="I37" s="0">
+        <v>27.83</v>
+      </c>
+      <c r="J37" s="0" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13338</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>1.86</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13338</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>1.86</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>13594</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>7.1</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>12626</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>18.51</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12710</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>21.97</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13666</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>11.12</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>12744</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>18.99</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13695</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>8.08</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>13703</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>12.46</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12940</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>27.83</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>12941</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G48" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I48" s="0">
-        <v>21.54</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>12943</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G49" s="0"/>
+      <c r="G49" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I49" s="0">
-        <v>54.37</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13762</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>16.42</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13763</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>92.23999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13780</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>9.34</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13809</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>15.17</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13944</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>7.71</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13945</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>8.279999999999999</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>13946</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>5.3</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>13961</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>10.61</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22017</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>15.56</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22042</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>48.05</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22058</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>11.76</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>22092</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>14.91</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>22093</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>8.960000000000001</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17509</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>3.32</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17510</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>6.03</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>22104</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.26</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>22114</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>12.54</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17645</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>10.02</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17666</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>23.53</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22142</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>16.22</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22143</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>21.33</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22150</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.039999999999999</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22151</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.89</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22157</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>9.01</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22159</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>12.87</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22160</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>24.02</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>22161</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>65.56999999999999</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>22162</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>3.33</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17998</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>10.44</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17134</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>39.87</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17284</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>73.20999999999999</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17286</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>135.18</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17333</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>23.91</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17343</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>22.75</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17374</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>16.81</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17375</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>21.42</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17376</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>27.6</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17384</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>38.07</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17385</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>58.57</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17386</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>1.77</v>
+        <v>17.23</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17449</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>122</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>129.04</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17450</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>181.32</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17451</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>28</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>316.25</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17453</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>83.45999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17454</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>36.72</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17455</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>31.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17456</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>40.99</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17457</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>42.62</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17566</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>20.25</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17569</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I99" s="0">
-        <v>51.74</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17597</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>17.23</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17619</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>317</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>105.43</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17620</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>31.43</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18252</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>85.31999999999999</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>18360</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>20.02</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>18371</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>13.01</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>12327</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.91</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17362</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>8.720000000000001</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17396</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>9.109999999999999</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>18313</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I109" s="0">
-        <v>5.45</v>
+        <v>2.86</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
+      <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12542</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>346</v>
+        <v>88</v>
       </c>
       <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
+      <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12543</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I111" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J111" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12601</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12619</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>7.51</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12624</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="I114" s="0">
-        <v>13.14</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12686</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="F115" s="0"/>
+        <v>358</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G115" s="0" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="I115" s="0">
-        <v>2.37</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12773</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G116" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I116" s="0">
-        <v>11.07</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>12774</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G117" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I117" s="0">
-        <v>9.68</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>12905</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>6.58</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
+      <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17068</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="F119" s="0"/>
+        <v>371</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G119" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>8.31</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17064</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>2.86</v>
+        <v>6.75</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17064</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>377</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>2.86</v>
+        <v>1.93</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17069</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17069</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I123" s="0">
+        <v>5.02</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>384</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17070</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I124" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>387</v>
-      </c>
-[...10 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17070</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>7.66</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17075</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>107</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>23.7</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17107</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>4.89</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17108</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>4.83</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17111</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>5.26</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="F130" s="0" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17132</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>4.98</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17133</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.75</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17279</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.93</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17280</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>1.93</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17303</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>5.02</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17341</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>10.9</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17342</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>4.23</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17371</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>9.91</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17372</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>10.61</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="I140" s="0">
+        <v>36.79</v>
+      </c>
+      <c r="J140" s="0" t="s">
         <v>433</v>
-      </c>
-[...13 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17373</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>4.17</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17373</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.17</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17397</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>2.69</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17398</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>4.15</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17417</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.51</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17461</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>3.73</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17462</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>8.67</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17528</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>5.91</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17517</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.91</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17519</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>6.64</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17520</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="E151" s="0" t="s">
+      <c r="F151" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I151" s="0">
+        <v>8.119999999999999</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>464</v>
-      </c>
-[...10 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17521</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I152" s="0">
-        <v>17.25</v>
+        <v>10.9</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17524</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
-      <c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.47</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17532</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
-      <c r="E154" s="0" t="s">
+      <c r="F154" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I154" s="0">
+        <v>7.22</v>
+      </c>
+      <c r="J154" s="0" t="s">
         <v>473</v>
-      </c>
-[...10 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17558</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.79</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17570</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>8.720000000000001</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17575</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.6</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17576</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.37</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17586</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>9.98</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17587</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>5.11</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17613</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>13.11</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17614</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I162" s="0">
-        <v>3.54</v>
+        <v>9.98</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17615</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.96</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>17615</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.96</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>17647</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>5.3</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18267</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>8.119999999999999</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18268</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>10.9</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18276</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>20.05</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18288</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>7.22</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18294</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>4.11</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18295</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>10.49</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18296</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I172" s="0">
-        <v>7.91</v>
+        <v>7.02</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18297</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>7.65</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18314</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.22</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18315</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F175" s="0" t="s">
-        <v>339</v>
+        <v>20</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>12.96</v>
+        <v>6.98</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18324</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18327</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18369</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
       </c>
-      <c r="E178" s="0" t="s">
+      <c r="F178" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I178" s="0">
+        <v>13.82</v>
+      </c>
+      <c r="J178" s="0" t="s">
         <v>544</v>
-      </c>
-[...10 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13331</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>1.57</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13576</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.39</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13580</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>554</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.25</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13581</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>11.06</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13581</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>11.06</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25017</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.42</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25018</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>23</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>6.01</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>12662</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>568</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>7.02</v>
+        <v>5.57</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13751</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>5.39</v>
+        <v>5.57</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13798</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.63</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13799</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>6.98</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13893</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>3.33</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13917</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>9.140000000000001</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13918</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>13.82</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13918</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>13.82</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13921</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>4.1</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13921</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>4.1</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13947</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>21.8</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13952</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>598</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>38.29</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13960</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>0.75</v>
+        <v>9.710000000000001</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13976</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13981</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.81</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>22036</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>317</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>9.449999999999999</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>22037</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>5.57</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17345</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17447</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>568</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>29.22</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>22081</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>4.25</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17501</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>6.84</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22102</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.64</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>22103</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>4.74</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22107</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>347</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>7.15</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22108</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>7.71</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22112</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>3.86</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22115</v>
+        <v>12739</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>9.710000000000001</v>
+        <v>16.67</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22116</v>
+        <v>12822</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>223</v>
+        <v>28</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>12.82</v>
+        <v>16.11</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22125</v>
+        <v>12966</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I215" s="0">
-        <v>5</v>
+        <v>27.4</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22127</v>
+        <v>12966</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>649</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I216" s="0">
-        <v>5.02</v>
+        <v>27.4</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22128</v>
+        <v>17071</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>650</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>651</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.76</v>
+        <v>10.22</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>652</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>29893</v>
+        <v>18070</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>653</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>654</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>655</v>
+      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>10.21</v>
+        <v>5.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>29893</v>
+        <v>18079</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
+        <v>658</v>
+      </c>
+      <c r="F219" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G219" s="0"/>
+      <c r="I219" s="0">
+        <v>1.5</v>
+      </c>
+      <c r="J219" s="0" t="s">
         <v>659</v>
-      </c>
-[...10 lines deleted...]
-        <v>660</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22139</v>
+        <v>18080</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G220" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G220" s="0"/>
       <c r="I220" s="0">
-        <v>14.23</v>
+        <v>5.5</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22140</v>
+        <v>18081</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>219</v>
+        <v>79</v>
       </c>
       <c r="I221" s="0">
-        <v>12.74</v>
+        <v>13.29</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22141</v>
+        <v>17173</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>219</v>
+        <v>311</v>
       </c>
       <c r="I222" s="0">
-        <v>6.96</v>
+        <v>6.13</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>671</v>
+        <v>668</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22147</v>
+        <v>17243</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>672</v>
+        <v>669</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>673</v>
+        <v>670</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>6.45</v>
+        <v>15.76</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>674</v>
+        <v>671</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22148</v>
+        <v>17265</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>672</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>673</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>219</v>
+        <v>674</v>
       </c>
       <c r="I224" s="0">
-        <v>11.49</v>
+        <v>12.51</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22163</v>
+        <v>17266</v>
       </c>
       <c r="D225" s="0" t="s">
+        <v>676</v>
+      </c>
+      <c r="E225" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="F225" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G225" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I225" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J225" s="0" t="s">
         <v>678</v>
-      </c>
-[...13 lines deleted...]
-        <v>680</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22164</v>
+        <v>17270</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>347</v>
+        <v>674</v>
       </c>
       <c r="I226" s="0">
-        <v>1.74</v>
+        <v>11.31</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>12330</v>
+        <v>17272</v>
       </c>
       <c r="D227" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="E227" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="F227" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G227" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I227" s="0">
+        <v>12.51</v>
+      </c>
+      <c r="J227" s="0" t="s">
         <v>684</v>
-      </c>
-[...13 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>12689</v>
+        <v>17274</v>
       </c>
       <c r="D228" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="E228" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="F228" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I228" s="0">
+        <v>7.86</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>687</v>
-      </c>
-[...13 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>12739</v>
+        <v>17275</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I229" s="0">
+        <v>17.23</v>
+      </c>
+      <c r="J229" s="0" t="s">
         <v>690</v>
-      </c>
-[...13 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12741</v>
+        <v>17277</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>28</v>
+        <v>674</v>
       </c>
       <c r="I230" s="0">
-        <v>21.32</v>
+        <v>14.3</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12822</v>
+        <v>17278</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I231" s="0">
+        <v>6</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>696</v>
-      </c>
-[...13 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12966</v>
+        <v>17357</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>5.73</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12966</v>
+        <v>17358</v>
       </c>
       <c r="D233" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="E233" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="F233" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G233" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I233" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J233" s="0" t="s">
         <v>702</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17071</v>
+        <v>17359</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>703</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.22</v>
+        <v>6.23</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>18070</v>
+        <v>17599</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>706</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>707</v>
       </c>
       <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>708</v>
-      </c>
-[...5 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>18079</v>
+        <v>17626</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>710</v>
       </c>
-      <c r="E236" s="0" t="s">
+      <c r="F236" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I236" s="0">
+        <v>19.79</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...8 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>18080</v>
+        <v>18336</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="E237" s="0" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G237" s="0"/>
+      <c r="G237" s="0" t="s">
+        <v>311</v>
+      </c>
       <c r="I237" s="0">
-        <v>5.5</v>
+        <v>4.9</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18081</v>
+        <v>18338</v>
       </c>
       <c r="D238" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="E238" s="0" t="s">
         <v>716</v>
       </c>
-      <c r="E238" s="0" t="s">
+      <c r="F238" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I238" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>717</v>
-      </c>
-[...10 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17173</v>
+        <v>12947</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>6.13</v>
+        <v>11.88</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17243</v>
+        <v>12948</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>15.76</v>
+        <v>26.28</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17265</v>
+        <v>17029</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
-      </c>
-[...1 lines deleted...]
-        <v>726</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>12.51</v>
+        <v>20.65</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>728</v>
+        <v>726</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17266</v>
+        <v>17030</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I242" s="0">
+        <v>15.08</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>729</v>
-      </c>
-[...13 lines deleted...]
-        <v>731</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17270</v>
+        <v>17031</v>
       </c>
       <c r="D243" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E243" s="0" t="s">
+        <v>731</v>
+      </c>
+      <c r="F243" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G243" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I243" s="0">
+        <v>12.96</v>
+      </c>
+      <c r="J243" s="0" t="s">
         <v>732</v>
-      </c>
-[...13 lines deleted...]
-        <v>734</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17272</v>
+        <v>18034</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>12.51</v>
+        <v>19.11</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17273</v>
+        <v>18125</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>739</v>
+        <v>737</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>25.85</v>
+        <v>25.22</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>740</v>
+        <v>738</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17274</v>
+        <v>18199</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>739</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>740</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>7.86</v>
+        <v>20.14</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17275</v>
+        <v>18199</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>742</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>740</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>17.23</v>
+        <v>20.14</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>741</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17277</v>
+        <v>17306</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>743</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>744</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>14.3</v>
+        <v>17.82</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>745</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17278</v>
+        <v>17306</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>746</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>744</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>6</v>
+        <v>17.82</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>745</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17357</v>
+        <v>17413</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>5.73</v>
+        <v>15.37</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>749</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17358</v>
+        <v>17493</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>750</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>751</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I251" s="0">
-        <v>9.27</v>
+        <v>14.64</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>752</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17359</v>
+        <v>17560</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>122</v>
+        <v>755</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>6.23</v>
+        <v>19.58</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>756</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17415</v>
+        <v>17529</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>757</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>758</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>11.21</v>
+        <v>13.01</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>759</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17599</v>
+        <v>17529</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>760</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>758</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.210000000000001</v>
+        <v>13.01</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>759</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17626</v>
+        <v>17514</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>378</v>
+        <v>88</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>19.79</v>
+        <v>16.84</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>18336</v>
+        <v>17515</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>4.9</v>
+        <v>14.16</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>18338</v>
+        <v>19390</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>7.47</v>
+        <v>0.71</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>12947</v>
+        <v>17555</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.88</v>
+        <v>13.68</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>12948</v>
+        <v>17622</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>26.28</v>
+        <v>37.1</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>17029</v>
+        <v>17642</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>20.65</v>
+        <v>20.99</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>17030</v>
+        <v>17643</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>15.08</v>
+        <v>18.31</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17031</v>
+        <v>17644</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>12.96</v>
+        <v>22.21</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>18034</v>
+        <v>18291</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>786</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.11</v>
+        <v>17.99</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>787</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>18125</v>
+        <v>18292</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>788</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>789</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.22</v>
+        <v>17.49</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>790</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>18199</v>
+        <v>18292</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>789</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.14</v>
+        <v>17.49</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>790</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18199</v>
+        <v>18293</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.14</v>
+        <v>17.74</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18213</v>
+        <v>18319</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>802</v>
+        <v>795</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>803</v>
+        <v>796</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>16.09</v>
+        <v>23.31</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>804</v>
+        <v>797</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17306</v>
+        <v>18319</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>805</v>
+        <v>798</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>806</v>
+        <v>796</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>17.82</v>
+        <v>23.31</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>807</v>
+        <v>797</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17306</v>
+        <v>18325</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>808</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>806</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>17.82</v>
+        <v>34.94</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>807</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17340</v>
+        <v>18370</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>809</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>810</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>12.93</v>
+        <v>19.01</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>811</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17348</v>
+        <v>18212</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>812</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>813</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>11.83</v>
+        <v>10.8</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>814</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17413</v>
+        <v>17143</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>815</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.37</v>
+        <v>17.46</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>817</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17493</v>
+        <v>17144</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>819</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>14.64</v>
+        <v>15.48</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17502</v>
+        <v>17147</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>16.84</v>
+        <v>24.16</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>823</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17560</v>
+        <v>17154</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>824</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>825</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>826</v>
+        <v>94</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>19.58</v>
+        <v>46.75</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>827</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17529</v>
+        <v>17155</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>828</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>829</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>13.01</v>
+        <v>21.97</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>830</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17529</v>
+        <v>17158</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>831</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>829</v>
+        <v>824</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>13.01</v>
+        <v>5.99</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>830</v>
+        <v>825</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17514</v>
+        <v>17234</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>833</v>
+        <v>827</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17515</v>
+        <v>17234</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>836</v>
+        <v>827</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>14.16</v>
+        <v>32.08</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17515</v>
+        <v>17235</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>836</v>
+        <v>831</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>23</v>
+        <v>402</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>14.16</v>
+        <v>29.51</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>837</v>
+        <v>832</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>19390</v>
+        <v>17237</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>839</v>
+        <v>833</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>0.71</v>
+        <v>9.02</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17555</v>
+        <v>17237</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>842</v>
+        <v>836</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>13.68</v>
+        <v>9.02</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>844</v>
+        <v>835</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17593</v>
+        <v>17238</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>15.62</v>
+        <v>18.66</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17593</v>
+        <v>17287</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>23</v>
+        <v>402</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>15.62</v>
+        <v>23.65</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>847</v>
+        <v>842</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17622</v>
+        <v>17287</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>37.1</v>
+        <v>23.65</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>851</v>
+        <v>842</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17642</v>
+        <v>17288</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>20.99</v>
+        <v>14.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17643</v>
+        <v>17289</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>18.31</v>
+        <v>15.76</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17644</v>
+        <v>17293</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>22.21</v>
+        <v>13.93</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>19442</v>
+        <v>17294</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>0.5600000000000001</v>
+        <v>13.91</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>19443</v>
+        <v>17295</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>0.78</v>
+        <v>13.91</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>19444</v>
+        <v>17296</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>0.7</v>
+        <v>14.64</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>861</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>18291</v>
+        <v>17297</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>862</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>863</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>17.99</v>
+        <v>19.45</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>864</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>18292</v>
+        <v>17356</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>865</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>874</v>
+        <v>866</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>16</v>
+        <v>867</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>17.49</v>
+        <v>20.73</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>875</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>18292</v>
+        <v>17522</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>876</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>874</v>
+        <v>870</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>17.49</v>
+        <v>19.72</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>875</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18293</v>
+        <v>17588</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>877</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>878</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>17.74</v>
+        <v>7.61</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>879</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18319</v>
+        <v>17657</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>881</v>
-[...3 lines deleted...]
-      </c>
+        <v>876</v>
+      </c>
+      <c r="F296" s="0"/>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>23.31</v>
+        <v>18.02</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>882</v>
+        <v>877</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18319</v>
+        <v>17658</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>883</v>
+        <v>878</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>881</v>
+        <v>879</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>23.31</v>
+        <v>12.59</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>882</v>
+        <v>880</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18325</v>
+        <v>18274</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>16</v>
+        <v>883</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>34.94</v>
+        <v>1.62</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18370</v>
+        <v>18316</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>19.01</v>
+        <v>10.81</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>18212</v>
+        <v>18320</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>378</v>
+        <v>402</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>10.8</v>
+        <v>19.06</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17143</v>
+        <v>18367</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>17.46</v>
+        <v>13.96</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17144</v>
+        <v>18368</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>15.48</v>
+        <v>35.59</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17147</v>
+        <v>18379</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>24.16</v>
+        <v>23.09</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17154</v>
+        <v>18382</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>902</v>
+        <v>900</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>903</v>
+        <v>901</v>
       </c>
       <c r="F304" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>46.75</v>
+        <v>20.95</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>904</v>
+        <v>902</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17155</v>
+        <v>18383</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>21.97</v>
+        <v>15.32</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17158</v>
+        <v>17097</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>908</v>
+        <v>906</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>909</v>
+        <v>907</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G306" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G306" s="0"/>
       <c r="I306" s="0">
-        <v>5.99</v>
+        <v>42.59</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>910</v>
+        <v>908</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17234</v>
+        <v>18353</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>912</v>
+        <v>910</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>32.08</v>
+        <v>40.26</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17234</v>
+        <v>12248</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>914</v>
+        <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>912</v>
-[...3 lines deleted...]
-      </c>
+        <v>913</v>
+      </c>
+      <c r="F308" s="0"/>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>32.08</v>
+        <v>31.41</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17235</v>
+        <v>12251</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>916</v>
       </c>
-      <c r="F309" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F309" s="0"/>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>29.51</v>
+        <v>15.91</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17237</v>
+        <v>17537</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>16</v>
+        <v>310</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>9.02</v>
+        <v>63.02</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17237</v>
+        <v>18269</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>919</v>
+        <v>922</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I311" s="0">
-        <v>9.02</v>
+        <v>1.9</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>920</v>
+        <v>923</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17238</v>
+        <v>17164</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>18.66</v>
+        <v>21.33</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17287</v>
+        <v>17318</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>23.65</v>
+        <v>24.22</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17287</v>
+        <v>17319</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>926</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>404</v>
+        <v>94</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>23.65</v>
+        <v>13.8</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>927</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17288</v>
+        <v>17320</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.36</v>
+        <v>15.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17289</v>
+        <v>17321</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>404</v>
+        <v>20</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>15.76</v>
+        <v>23.09</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17293</v>
+        <v>17324</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>13.93</v>
+        <v>30.97</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17294</v>
+        <v>17324</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>13.91</v>
+        <v>30.97</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17295</v>
+        <v>17325</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>13.91</v>
+        <v>13.1</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17296</v>
+        <v>17326</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>945</v>
+        <v>948</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>14.64</v>
+        <v>19.43</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>946</v>
+        <v>949</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17297</v>
+        <v>17328</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>950</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>951</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.45</v>
+        <v>29.84</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17356</v>
+        <v>17328</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>952</v>
+        <v>943</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>20.73</v>
+        <v>29.84</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>953</v>
+        <v>952</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17522</v>
+        <v>17330</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>19.72</v>
+        <v>53.5</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17588</v>
+        <v>17349</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>7.61</v>
+        <v>29.73</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17589</v>
+        <v>17350</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>14.45</v>
+        <v>29.28</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17657</v>
+        <v>17354</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F326" s="0"/>
+      <c r="F326" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>18.02</v>
+        <v>49.55</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17658</v>
+        <v>17360</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.59</v>
+        <v>25.8</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18274</v>
+        <v>17361</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>971</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.62</v>
+        <v>22.25</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18316</v>
+        <v>17364</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>972</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>10.81</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18320</v>
+        <v>17365</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>975</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
-      <c r="E330" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F330" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>19.06</v>
+        <v>15.15</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18367</v>
+        <v>17366</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>13.96</v>
+        <v>60.76</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18368</v>
+        <v>17367</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F332" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>35.59</v>
+        <v>10.81</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>984</v>
+        <v>983</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17097</v>
+        <v>17392</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>23.13</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>986</v>
-      </c>
-[...8 lines deleted...]
-        <v>987</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17098</v>
+        <v>17496</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>13.81</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>989</v>
-      </c>
-[...8 lines deleted...]
-        <v>990</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>18353</v>
+        <v>17527</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>990</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>991</v>
-      </c>
-[...1 lines deleted...]
-        <v>992</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>40.26</v>
+        <v>47.22</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>992</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>12248</v>
+        <v>17617</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>993</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>994</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F336" s="0"/>
+      <c r="F336" s="0" t="s">
+        <v>303</v>
+      </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>31.41</v>
+        <v>16.61</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>995</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>12251</v>
+        <v>17617</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>996</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
-[...1 lines deleted...]
-      <c r="F337" s="0"/>
+        <v>994</v>
+      </c>
+      <c r="F337" s="0" t="s">
+        <v>402</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>15.91</v>
+        <v>16.61</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>995</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17536</v>
+        <v>17618</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>662</v>
+        <v>368</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>20.27</v>
+        <v>10.72</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17537</v>
+        <v>18256</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>346</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>63.02</v>
+        <v>64.55</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18269</v>
+        <v>17299</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>16</v>
+        <v>655</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>1.9</v>
+        <v>126.27</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17164</v>
+        <v>17511</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>21.33</v>
+        <v>108.2</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17318</v>
+        <v>17464</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>24.22</v>
+        <v>4.03</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17319</v>
+        <v>17466</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>13.8</v>
+        <v>12.68</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17320</v>
+        <v>17481</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>15.96</v>
+        <v>6.41</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17321</v>
+        <v>17482</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>23.09</v>
+        <v>8.07</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17323</v>
+        <v>17483</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>1025</v>
+        <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>25.95</v>
+        <v>14.31</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>1026</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17324</v>
+        <v>17486</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>1027</v>
+        <v>1024</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>16</v>
+        <v>655</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I347" s="0">
-        <v>30.97</v>
+        <v>3.4</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17324</v>
+        <v>17561</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>1030</v>
+        <v>1027</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>1031</v>
+        <v>16</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I348" s="0">
-        <v>30.97</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17325</v>
+        <v>18311</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>13.1</v>
+        <v>10.9</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17326</v>
+        <v>18339</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1034</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I350" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1035</v>
-      </c>
-[...13 lines deleted...]
-        <v>1037</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17328</v>
+        <v>18337</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1037</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I351" s="0">
+        <v>4.79</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1038</v>
-      </c>
-[...13 lines deleted...]
-        <v>1040</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17328</v>
+        <v>18340</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1040</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I352" s="0">
+        <v>4.65</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1041</v>
-      </c>
-[...13 lines deleted...]
-        <v>1040</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17330</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I353" s="0">
-        <v>53.5</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1044</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17349</v>
+        <v>18341</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1046</v>
+        <v>1043</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>27</v>
+        <v>342</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I354" s="0">
-        <v>29.73</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17350</v>
+        <v>18341</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1048</v>
+        <v>1046</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1049</v>
+        <v>1043</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I355" s="0">
-        <v>29.28</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1050</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17354</v>
+        <v>18342</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1051</v>
+        <v>1047</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1052</v>
+        <v>1048</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>16</v>
+        <v>1049</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I356" s="0">
-        <v>49.55</v>
+        <v>10.79</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1053</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17360</v>
+        <v>18343</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1054</v>
+        <v>1051</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1055</v>
+        <v>1052</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I357" s="0">
-        <v>25.8</v>
+        <v>6.64</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1056</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17361</v>
+        <v>18343</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1054</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1052</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>122</v>
+        <v>402</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I358" s="0">
-        <v>22.25</v>
+        <v>6.64</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17364</v>
+        <v>18344</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>8.210000000000001</v>
+        <v>7.35</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17365</v>
+        <v>18345</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>15.15</v>
+        <v>7.24</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17366</v>
+        <v>18346</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>60.76</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17367</v>
+        <v>18347</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>27</v>
+        <v>303</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.81</v>
+        <v>12.34</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17392</v>
+        <v>18348</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>23</v>
+        <v>303</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>23.13</v>
+        <v>7.82</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17496</v>
+        <v>18355</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>13.81</v>
+        <v>12.27</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17527</v>
+        <v>18356</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1079</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>47.22</v>
+        <v>11.41</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1080</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17617</v>
+        <v>18357</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1081</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1082</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I366" s="0">
-        <v>16.61</v>
+        <v>22.72</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1083</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17617</v>
+        <v>18358</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1082</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I367" s="0">
-        <v>16.61</v>
+        <v>27.21</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17618</v>
+        <v>18364</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>404</v>
+        <v>943</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>10.72</v>
+        <v>3.6</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18256</v>
+        <v>18365</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>64.55</v>
+        <v>5.5</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1090</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17298</v>
+        <v>18365</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1091</v>
+        <v>1088</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1092</v>
+        <v>1086</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>101.21</v>
+        <v>5.5</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17299</v>
+        <v>18366</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>708</v>
+        <v>94</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>126.27</v>
+        <v>12.41</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17511</v>
+        <v>18380</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I372" s="0">
-        <v>108.2</v>
+        <v>9.94</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17464</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>122</v>
+        <v>655</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>4.03</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17466</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1096</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>12.68</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17481</v>
+        <v>18381</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1106</v>
+        <v>1099</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1107</v>
+        <v>1096</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>6.41</v>
+        <v>15.57</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1108</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>17482</v>
+        <v>18381</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1109</v>
+        <v>1100</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1110</v>
+        <v>1096</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>8.07</v>
+        <v>15.57</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1111</v>
-[...649 lines deleted...]
-        <v>1182</v>
+        <v>1097</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>