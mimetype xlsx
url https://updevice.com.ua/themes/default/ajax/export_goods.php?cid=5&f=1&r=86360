--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,487 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1177">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1095">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...346 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -508,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -991,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1378,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1498,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1654,80 +1519,86 @@
   <si>
     <t>Сонцезахисні окуляри з навушниками Bluetooth HOCO Cool air conduction BT audio sunglasses DI87 Max |BT5.2, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/solntsezaschitnyie-ochki-s-naushnikami-bluetooth-hoco-cool-air-conduction-bt-audio-sunglasses-di87-max-bt5-2-8h-/</t>
   </si>
   <si>
     <t>000012812</t>
   </si>
   <si>
     <t>Детектор камер Baseus Heyo Series II Camera Detector |6month standby|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/detektor-kamer-baseus-heyo-series-ii-camera-detector-6month-standby-/</t>
   </si>
   <si>
     <t>000012956</t>
   </si>
   <si>
     <t>Термометр HOCO Indoor digital alarm clock with thermometer HX44</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termometr-hoco-indoor-digital-alarm-clock-with-thermometer-hx44/</t>
   </si>
   <si>
+    <t>000013031</t>
+  </si>
+  <si>
+    <t>Машинка від катишків на одягу HOCO Digital hair ball trimmer HP71 |7800rpm, 50-80min|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/mashinka-ot-katyishkov-na-odezhde-hoco-digital-hair-ball-trimmer-hp71-7800rpm-50-80min-/</t>
+  </si>
+  <si>
+    <t>000013032</t>
+  </si>
+  <si>
+    <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
+  </si>
+  <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1804,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -1945,50 +1795,59 @@
   <si>
     <t>Тримач для навушників XTRIKE ME Headset stand HT-09 |4USBx2.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-naushnikov-xtrike-me-headset-stand-ht-09-4usbx2-0-/</t>
   </si>
   <si>
     <t>000012203</t>
   </si>
   <si>
     <t>Тримач HOCO Stable magnetic case screen holder H93 (display screen) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-stable-magnetic-case-screen-holder-h93-display-screen-4-5-7-/</t>
   </si>
   <si>
     <t>000012316</t>
   </si>
   <si>
     <t>Тримач HOCO Magnetic retractable mobile phone holder GH8</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-magnetic-retractable-mobile-phone-holder-gh8/</t>
   </si>
   <si>
+    <t>000012317</t>
+  </si>
+  <si>
+    <t>Підставка-тримач для ноутбука HOCO Hope notebook stand HD14 |16" Max|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-pod-noutbuk-hoco-hope-notebook-stand-hd14-16-max-/</t>
+  </si>
+  <si>
     <t>000012356</t>
   </si>
   <si>
     <t>Тримач HOCO Campo neck-hanging holder K30 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-neck-hanging-holder-k30-4-5-7-/</t>
   </si>
   <si>
     <t>000012357</t>
   </si>
   <si>
     <t>Тримач HOCO Campo magnetic neck-hanging holder K31 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-magnetic-neck-hanging-holder-k31-4-5-7-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
@@ -2059,104 +1918,68 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...25 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000009134</t>
   </si>
   <si>
     <t>Лампа LED с магнитным креплением и солнечной панелью RL-150T</t>
@@ -2230,59 +2053,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2302,59 +2116,50 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
@@ -2422,245 +2227,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011310</t>
-[...7 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2887,59 +2623,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -2962,95 +2689,113 @@
   <si>
     <t>Фен HOCO Cool negative ion high speed hair dryer DAR77 |110000rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-cool-negative-ion-high-speed-hair-dryer-dar77-110000rpm-/</t>
   </si>
   <si>
     <t>000012954</t>
   </si>
   <si>
     <t>Електробритва HOCO Engraving electric hair clipper HP28 |7700rpm, 150min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-engraving-electric-hair-clipper-hp28-7700rpm-150min-/</t>
   </si>
   <si>
     <t>000012955</t>
   </si>
   <si>
     <t>Масажер HOCO 3-in-1 massager HP55 |4 speed, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/massazher-hoco-3-in-1-massager-hp55-4-speed-8h-/</t>
   </si>
   <si>
+    <t>000013023</t>
+  </si>
+  <si>
+    <t>Фен-стайлер для волосся HOCO Cool 5-in-1 warm-air comb DAR41 (46°C-80°C-110°C, 38,000 rpm)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-stayler-dlya-volos-hoco-cool-5-in-1-warm-air-comb-dar41-46-c-80-c-110-c-38-000-rpm-/</t>
+  </si>
+  <si>
+    <t>000013029</t>
+  </si>
+  <si>
+    <t>Фен для волосся HOCO High-speed hair dryer HP19 |2 speed, 3 Temperatures, 110°|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-dlya-volos-hoco-high-speed-hair-dryer-hp19-2-speed-3-temperatures-110-/</t>
+  </si>
+  <si>
+    <t>000013030</t>
+  </si>
+  <si>
+    <t>Електробритва HOCO Six-blade razor HP300 IPX6 |7000rpm, 2h, LED display|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-six-blade-razor-hp300-ipx6-7000rpm-2h-led-display-/</t>
+  </si>
+  <si>
     <t>000010403</t>
   </si>
   <si>
     <t>Android TV приставка Amlogic TV BOX X96x4 Air |S905X4, 4GB RAM, 32GB ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-amlogic-tv-box-x96x4-air-s905x4-4gb-ram-32gb-rom-/</t>
   </si>
   <si>
     <t>000012886</t>
   </si>
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3070,59 +2815,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3271,59 +3007,50 @@
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
   </si>
   <si>
-    <t>000011008</t>
-[...7 lines deleted...]
-  <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-nimble-portable-handheld-fan-hx60-3-speed-36db-2-5h-/</t>
@@ -3545,50 +3272,77 @@
     <t>Вентилятор Hoco ultra-thin pocket fan HX611 |3 Levels, 50dB, 1-2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ultra-thin-pocket-fan-hx611-3-levels-50db-1-2-5h-/</t>
   </si>
   <si>
     <t>000012951</t>
   </si>
   <si>
     <t>Вентилятор Hoco Ice pack series handheld fan HX612 |200 Levels, 60dB, 1-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ice-pack-series-handheld-fan-hx612-200-levels-60db-1-4h-/</t>
   </si>
   <si>
     <t>000012952</t>
   </si>
   <si>
     <t>000012953</t>
   </si>
   <si>
     <t>Вентилятор Hoco handheld fan with spray HX613 |100 Levels, 60dB, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-handheld-fan-with-spray-hx613-100-levels-60db-18h-/</t>
+  </si>
+  <si>
+    <t>000013024</t>
+  </si>
+  <si>
+    <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
+  </si>
+  <si>
+    <t>000013025</t>
+  </si>
+  <si>
+    <t>Вентилятор Hoco Spray series ice cooling handheld fan HX614 |100Levels, 60dB, 15h, 50mL|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-spray-series-ice-cooling-handheld-fan-hx614-100levels-60db-15h-50ml-/</t>
+  </si>
+  <si>
+    <t>000013026</t>
+  </si>
+  <si>
+    <t>000013027</t>
+  </si>
+  <si>
+    <t>000013028</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3598,51 +3352,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d510316071b11c416fe130537ac21e91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b22f40662879316d17e84d9181973472.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3d1c387432eb29a643263ca7cf93913.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3268b961e841c827df11630ae4329b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df90d8c99e65631b97bd8b5d9fa968305.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cb08da87520999d3f6deb67892b89e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb021c5285e5287c5a083e4146043cd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5685df8f3729de0dfb778ee76683ee8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faaaafdc85ea6ff549a1c5e56ff642c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ca4f0692fdd62e019ef27d4b03770810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb3de1ff865a406a67a8a747bf7e8b611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5062a9f522326e4852de362608c556a612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e246920f829d267b28d0d650873e4f8713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f7fcfd3056c3ce1b2deb39ba2471ce14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa9247592dfaf3c921e219a1cf949ef15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5367b41e595ab25a7beebb703d1f5d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb3e55cc464d74db825b3cf3cb2395017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea6e70d4c8e4adc8c255d232bacf93018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5388d35b028e9a4a2157dc47af71cee19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cdee5d14620f2f1b0c5c0b8cefb71720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538cb06d37cb314b94a9ac3968b2bfb221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00988df0e89c7f1ccddb7f276c3e6bc722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e741fa2f472419029b809c76032009723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fe1576360884757165d46f6d86490c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9378b5b192def8bd3ce4496dc4e5e0225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7de4cfa5442917c9e16311d749d64726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b40c96984514cb6ded9be613c309d227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f043f7aaa2049a8ecf8275db0bb4e3c428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfccea35ff8d8e7a1d3f227bf692d33929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f502fc85d9849c72bbd01bc9cc4f34c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceab566f15a4e7da006100f62deb5a3e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a8a843f7d4be318df6097ed1823b5032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f63bb5873d15d56be68941cb1367ac433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7596d0ba3472fa24fd2bf7c958db9fe434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e83ec4ad671709feff2d4e845899b035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b855370c62705b9a9661e6575bc4b836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4562536135451627c9af4ce8dcf6dee37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4a4a27fd40c3bb693d7a98b1275e2338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf511aadfe735c6e0c241b0ff083a439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c36af1f99bb81b2a9db6e7c030d142640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8468598d1185f3e1414cef9c2048a9c141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a0deb3ee1d6ec310ecc3f0e4773d742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4307ccd12951e397d9aa45dc7b3b01c043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13628bc0476616531aa8fc820d52f7a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33a8645574f90dc602a938a16c82e6b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65d9e38a73102e20e8c5699cb035dc046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05d7a2fc62278224c338001a8fff4cb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dbcd68505e0efb58542fc50d4405b148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16be4d2bea3c34c85e1db31baeccbb8a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b57c664ffe41e68ab68b330f77fd08b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a145f8cc0fe56f422723135f9a1a29ae51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87091d67113b8d7d5cca73eec638c25452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040efaedbdc7f4005eb009984975c00c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2ec67218bdc9de5aac96749f49685954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20e7fcf29d9294149cf1b7d4792840355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da858b2d7389d75858d3940c7a5916a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e84f45ac85a41b7c79a841fdc94538957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af881d5d0bd43759dbb7db76c60012d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452a3aee56b1ea4a5974b639e6874cbd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eea05a5da2d6aa5533482149984aeb760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251e2e2a26d6af67a62f3f4ee54ec61961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d850d391f9497b273a08f626b0de95b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f646569ca5a65081386a8b094da780e363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4820cee94625f7b6786d447a3b5583664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddaf8a3277c8a2982b51b5b85ecb99965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba1023cfd9b1263e31d1e775bb3e7d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc51b93f6b98a774eab4844ce33ac1067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595f5e5a97c8469da0e1468bbacf4af468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3563e3f5bf4b75898911278af795bbc269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3133000a104fb66f0c20a17cb11eec70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4f8376fc77778f491b62c241e83f0c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4721bd276c077c9bd24e52d6b6f9b4272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363380389824eb07057d113002ad030c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2abd0ba98e850c68992beaa2cdf411774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d944262501532f49dcb8df3040cfeed75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0582fa196a8bf2ff758fe3fcc112774a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ff6985e99d9fa7614cb3b06aa8bbb077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21282d80b6e09306b4be826721f05b478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fceeab5993e023753b1affa714d80579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7603af3cd606cf0478874a7d52a7809f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1684e57ec2d2b71b556efe7ef1c4b8a181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3878a1aa0198a50675aceb1d445aae4282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658ab39a0d3c25f2d4ef00eb6840e06383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8da0b201cba574b28f3b785d5c7fe0a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e8b106f4dd1e81c68b0e6ab2b8d71985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2961a3fa15fd1cea8f495d362c4067986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5de1e9ab33672de5fe54189d65ab64287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bdba9132983060d17351dc7c74821b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2bfb8ff23aa5fa3292db9e98bac89389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938937991d3a9b86aa9dd3393ff3493490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178e2a22b0b4e2c54b71dc206afe167891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d35e823358db757420892a3c5ad74392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed37b9b3287e60a73b0f85ac47283493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d30e267375290f3bf86598f43ac91b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb1c043d437fceda7d16c80c02c9e8695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfc3e93551d248bb97123936ded7c2896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8a4d688e43156db233f30fe02e40bb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b98658e18ed47a79596e6998cb52c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62517d244eaed5b4cc4356a2645e35ed99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900cae7d47f35c79910bed73b579a615100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2645349aef8d58b7782fa19cb5746ce0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cf9fe1f88107442e9b5045bceafd03102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f9f00da5258e56a92078a7efee54ff103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b108484448f910c0e751c6007ba5c25104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d64c3ab46648b814fad4dc41ca7732105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4735ed42c9a106982ad2819455255d69106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5dd7c9faa2873aefca1aec0dc10429107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7af1b0a3924d08d4b64c56ea2bdfbb1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc337a98b52f58441f9e7ea223bad18109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60355baa46085740d8db114cf4d0eadd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b019b4868996abd81985137e52a88b18111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3407c2fbe0dab92073ce21d6424ebd73112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e04fee445bb282a15d0d6031da636ca113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c0cf024599d5e3ea08dbee05de8af0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edb27be428529d1fe9e60e3bfebccff115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851de35b468a7699eb7c7771a17e8cbd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e89db1200cf7cdd7da5928bb64912117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b76a92230b8c7cfdf5180c9e3505242118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06ad69ebf9dd4cc31a2ef4617f3f135119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a836ab02a0f064d0ee55fdf44d240120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4029eb3250d35d3993631310b12b19e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c782363711669cb7df249841781b12122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de272933ac7f7d0b06c2c2b4e50a1581123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf8d4647d41cd1c63a1f4a686579ed8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68c1a02a12f968fb0e3f792debe31f7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c06da9908d92c21e217f04ab6f4330a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f3b3f1ddcfb9c7b2aa33f6e58be0d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529aaeb67f86db917e1caa96271c6c6f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ceb38cb129876e9db92c9c49d1e9a3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3157fe00a7e84165972a78618ff0ee9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a511d3cba8839728831a4178a8f096d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30423bd133038dee1a7978c18b0a02b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ffb092245523b0a32299f88ac498e5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dece18262963b2304db44620195662134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6c14a69d9050487854235205d5de8e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b705ea13018f6ff8318786a6bb98cbdb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4cf562428b948555ed34c26ccd2cec137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cae9ca250940d9d6b2a74720321c15138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fb79a3ec078f76c9e31c95105bbfa1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd55271536c66237fda783258fa6a6a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37744d4bb720c262d187b685a60313a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba13045285d0c67dcb93df3138f145a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3261ae0179ce8b593ddf26c1452041143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce67d8025e1d3be9e4664fb5d6b5a1e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4161eb1d115e7bc7df9a453389868d4c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e76d1b2713aeb8bfc2fdf34c2115f00146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80733ece0ecb6a1bc3714599f555ab9b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47353f72895090a2c98082d0faad437148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1096dcd6eb67f2eca1f4ed1b692e05149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b5d3f003c090eb6944cb58d460152150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d146cd5f94483cd508de1f2a6cfaf1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9420271eef59936a6ceb061e605ab50152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eac00648ce7c1c9ad8e9325cc450a76153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c1d83c546db9895c77995f34a45acd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e64eea8c62a91a2c1087bf949b4f5b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8505785d84fc6adab1059e6d53ae816156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5896a4bd932810201d75984c954ace157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60db61070c5843248a4e9a643d701804158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066dff785191beb021d50332a93874a9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9c14665055c98e6b30864bbb465f04160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d1d19fab5b3d3abf63e22c81128ff6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cf479f78319251561a3b461bcb6ceb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de3f1d3e219662b16f755f20d2151d8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9708d19d16bf0bc0f5492a967970ad7b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1956d40206e9d6b8ada391ac0e61456165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b753b2bb66a12a93bbbc10ad5fe1a8a8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1205708f7453407f5f8b43b92c82196167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a7adf9576a57c6783d40f42330d58168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df743cf9bdaf2542be3cb45c6fe27bca169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106700cc4b93cac0a348e9d1f92fb4b9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e730b109a98ff82d3706c09a05f195ff171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4d0a20442f9beee6b55815d596712d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e396745bb50ed609532908c026e94431173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564039f19d36ab91e50279cc1a96e556174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abce296bb15da60083ee89127fe9135a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ec2cde7623ff6613b966ba391027a0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac47d984bc061de21af5b285feb21f24177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c91758b8b596f3a940d4102e85caa0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b06b25fdc8b830ccb2d23b6b6c5f5f7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25826d2f5a552c0eb7799988257aac23180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3a018ff5ce88751a924e4dab03164f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2c2fd21035251fc48f189b510fce1b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410d249bbfa2fa76e3ca7cff6648029d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b42c0733da0ff35353fd044599bb1e0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b1f15a94e13ac7387840155a428c76185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57a63a079fcbbd4f62ba39130277f84186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a91ef68d185da4b4616f04ccf5285187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee83dfeeb7fb5f908f810bacebb7c2b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5894fa757b2616184aed2c9dbe34ba09189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e492f9d62dd1147c29b2e34613b750fb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294067e42ff8d6d76536aeb1573779eb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a598378f82d7700d7e78581c80ae076192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41acecc71bfa7d1214a5789d2ee14eb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780836d1e67abf4d2d1ebf2fb100b815194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03bde0428c8c886d352d0aeb0362813195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153380778aef38b26b77840da62f646a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f75514e567d873a16b8ad065542cca197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37496708f831c7330f28e9501fb086f4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee2c0c9ffbc5d81390d47db94c405d9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a3b867d598980dc3d44d055faf7ac4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d61dce771c8673e71912698b09df0d4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b953bbbc5638e37b6ff80df7c9d4e1a2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5853d2206de2f7f727db2e4ccfa925b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5e92a48a2390a5d8b66397697363e5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cd8726c2ceed2dd66db21b9019748d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa8256566313f2c3a5ecb7b88994d4a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76239f32952f456879f375636102867207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5e1416eb5f3b85652568f44241c037208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2957ec5fdd91916c2cf381c16c585d87209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f9ded26f24dc4c9813d8539ec8dbf9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2cc2947e36737e07ab1d23e91e941d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5044f54221cedfe3dcb20b4b6e369e2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2783661d43a697260e8d0142eac9666c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf07c10268982370552b9b527e1638f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bea00b849763f535ce50d4e1d05da1b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9af1f2ad762f80bf5ca794ed4c601e5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d352724eea622c72ed03b8bfc7085c5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddbabd4668e37e2486ea720aeb8a534218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4324ac6cfcda9bf302c711dd40444302219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80848a0a26e8eb33ef0c87013a6a0dfe220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7f062a059ed63581688ad8d2bd5ff9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22206290f36596c34316a27ebebd2d4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf9cf1392e06b25d4c167eda3e15aa8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bd0239d051a481a19e941ddb003660224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3507a40081e37430308e7c96e76ca24225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da1bbc5fb9ac5b5570e28b215422ef4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244eb328e392153654c795824c5d97ac227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b476411926983e7f59e4009e192739228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d55bf3305e80598551d390b8392d5f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6096a406d1048ca5b434abc947db9e2a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c1d035d3bcab0b5f9da310f08f6f70231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8141eb7015e3a8222cb44511d219317a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac384bbe48b64ea0664d14b6b827de2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abea6f42b4828b0f3f559d9e3be9025234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80df11593dca555cf4b0cc1595800b4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdf0af26f964dcf8bfeac48e49ba156236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d89ceb77741b5093fc7fb914b84e3ab237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3961ac3820f9086f10dead0f250a0808238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262819b2e5f479188e385482dd2bbdab239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11d280f979b49e8c3824285e09adc92240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde80820bb717f1cda43e7046e865683241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c40a37f7877cafefc87ef314d4f3dc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5da166bce7d6a6ce29901df215c8b8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a0e62647125ede2dbd7d95f114806244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d48f2727de223e7282a19954d2e109245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eff0dd52f50e2af36a4f62f075174f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e8473d2fbd6bc6b79a4c7782cbf44247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdef4486931842d2bf63ccbc3d18881b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00adf1def5f9060fb02fd10afa0f9efa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f1ea305f5253139d24296bcc9fcfd6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2950107cca21ec9ae6fca6e4ba0abba251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fc4711abbf0f4fbdcd44958b3155bc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9934a3d98bd2b97568d06d7800247383253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e1c35ce3b1d5e6a6967f1cf734cc7a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1998a8e4ac64419311739204b7d00f09255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495454912a51eeb5524b66978e6af73f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cdac366db622c5d701844414dbf8b7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c288604660eb5b1c74989f058ff38d6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570c1bb12b450b4b6db9f81030208e99259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb1c44b0bb9dd18760b73950089fec260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97741b7c5b662cc2633c0332bf68b40261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a9837a158a9f31588c23588ba91454262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a49f511a236bab26aa7b4ba88eb13263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e8495295658329c7f0f106cc0adcb5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2bb03db677aa2d9d60674fd587215f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee8c157ee75ce6514c5a38ee68b4c01266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e20883b829ffe9ba45b3df923165dfd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8369c85007245504785733fb9de5a6a1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7699e435c035796f1045ac7dfb1df5a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8254a2e23d6bf1eaa973463b4d65aa9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c250cf5495a15b806f613c1263b6bb5b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca20c8c41ff47f5de9581f639fbabda272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e4b9d6d03a9ce8b490d7cefc828092273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7292af7e53b1c3b5dd6a856b028817274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4977ea9b1b60ff5ab968cb5be0c15cc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832827724d5860171c159c99a0eb034d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9df32963ff637f6d729dcc482516a4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e883b8226db40bb675d43affa927dc2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f322d204d13f33345985eb0170a74b2b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd953fd4805e2853eb95d9fb475cb43280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b561ddc7b27d4abbc8c1e7bdb28a60281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d82c1ccee9e6cdab1e54598c76f93cb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a446317b261a5501bee23da24cd4721283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3113f55a0d0cac70499c0ca29ad9d09d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9920be21a82c0f31478b56238f940fe6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1e3a5f628fdc264175bd0f9399d4c8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec92776ca982af6ddf0af635fb018dc1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100a3420070894aa66548c5423f9b7c4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0854ca005e31bbc54fbcfc459acd1577289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3dd58b2b77ab0b475dda20450df054290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b184b35046355b196b2e6d47333265291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12db6284860d503c26f595d93e2b552b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30cb52c35d7105bd5d456588d8a8347293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f525ecdb71a669104aff51197ebd63294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896df6f1e995f4b496619280b5cf2d5e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae4b1204c62f02926d102393776abc7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df89c557252844ef2507d69fb54de433297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead3e116f7e65b0b3e0854065bc36f00298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c385789d9451822cfe9a751af63bdf9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb29cdfae2af8613bcef5c7541bdea0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cdb57b8f26c24b24d0967032a04dc5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faea39994ab650ef841171c876b884e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844fc1163b2f5a3605235aaa431ce8f4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcca7147790640c0ce4f78c71b8f96f7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2768c0398bf7c2e2798f4532ea3fc630305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac7c9e4ff2e94f7cac81219a2d5b9c6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b39652943b8c1d2ea3adee8f2ebb5e8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc6cbf3c83603d29642c20559abc59308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eacdd9c165668974b47a1a9f3fa1cf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a784ef841d8a6b2617cb53ecb2d8dd3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb93b940f8af291bb9061ee3372c10c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a0b6c5ae2b4d2d4f3443d9c2ac3c5d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fe43b9744516c3bff6252a711c6329313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ec2ab4ef756c521465e08f443b694c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8282607cbba7698b55c5618f56dda196315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ddc563063bf7e345c1a4679ef62f8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b41b939d87f95a59c16efe85c1f888317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a953c5987dd778a0893514c650c1d2d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffa91f43035d098a1ae8ff047b87bdd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22c20f6636607d3f180ce5380287071320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d6c166fe98339dd09da7caba7f79d0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91106de82bd2a043c03c3475cfbc2eb0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a794713042392d382a473300411376f6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24004e59780a265c40c0c18a4a3fced5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdce25aa83a1c011d8d239bece8919ca325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56805ddabcf15969957fd7989d134e1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8474adb8a34f14a5221831d022e961327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f6f7c5ee5fee99eaf43bf9e5f3e17d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a722e4ff4a55cb9d53a6eef6f6c6628329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b59f4b72a11247d99d4a3794ba8998d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0221a70173e322bc08bef4bb41f7c9cc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721121c193a9cebab5062d86f21be798332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad56cca48ba624100bc54439377e95c9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1f136aa0419b61f7d66d47d80749e9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dfc903609b39c95fe3e0f1bd681f72335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b75cdecbc06f3eaddfe49e55462a454336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2a7f7b95f998720fd26a92d9d119be337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4391d91d9166e76e3fcb1ab5c5d1f5a7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c303824dbd2b6011c126bc155e64010339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6607b83a952a7d2c9aadbe9134f887a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf33aec61ad94de26b27aca3307d5c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb572753902e9e88670287174220ba46342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd38ee180d1fa04c1181b09ab603c26343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d38b60a74334c22b3f24a60b1ae1a1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4c3e1e71c4c052bc50d357b475ca7f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e86a92cafbc58fb82aaa5dcc473f492346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a2c4807471f75bf5b1d5a30d299c49347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6e6423243378ab560f1f8b34c98070348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1706d6229c7dd16f4a39a74015610f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ba454e03170e5f1ade14f21d8ace2c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c48c981608fb981f981673557688c1e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d952d14976e0381e32396b220afe66352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110344092005510cc79763702fe95b9a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac7569f91f72f09f8fc34f1e659a0d3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603cff8c3c4815a3acc70e6323374349355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a65860030ce0d898daa73f830230363356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8435ea54bda976c14d8e2c090cd4e98b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136774470e747c3c61044b34dc45736b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab273da12d112ff0ffcaa81cb7ba942f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c10d1d1af9346f5dc2f9e1b1227cf0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee344b2ceed8c80241f296cf1968bc13361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ae29a17ee04a654d228cd33d85af5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1d0c8b949a88c90e09be55e8295fbf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa274f3a0935e61bcdf4b2a102fff2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2936f2eb69136179625f51fb586eccf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df17f9bb3baa11b170f8158bd47e8cbd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5cdf67a81cd86f7ae1375eb6d2868e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ea26c04d1b25b69c88e95eb6f3b75f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59367b4b0a52ca01e777f373c6689088369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ccba4aa9faa76495c699972374d18f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6657849c3f67401a0a62c9246fcd16f3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6634cf7ea6afa3fb618c6363e554ac10372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2405acb168f37bc22f5893a239411dc3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a43befceececbdb841b0a3a3b8f52da374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2a785bdcb6f779146b3d1c7b195051375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b37592a440962d256c541b6563b5c19376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b54253b1a1297091b61eb72a658ac3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579a311e4c29edf64cd52111c99db5bd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d455284a903c25766db22a1952851d00379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a92b9596e90547b4bd434cb491b421f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55af651db55c05e612cfc095dfb87cf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dbfeb2a5801f74d465c11b631ddb7f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edea70d1f42427bd50b818c8e1fe34fd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094d82b73157cc14a2889f912779d799384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0131d599ef40af18bb83b0b661647e62385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4d6aede217a4a68875515c95b49c60386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e152e5c12dca0495dcdf26acd12133a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa378ea40121ebdd573fc475b7d2e1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69a2efa663954dbe8d7f8077f56e87d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c938d6a42eba256564d06c57bfd7d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd507f576e59a41f0ffe5f837499c46391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592306ab4168c5299eae74efe85b5362392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17ae9076aa2037fff74fb5555e81d5f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce3170cba57e2c39e5dd768af35d19b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d317222595745ed37baf99f4d1f7937395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7718d126f37d79b178cf0f3d960ebf0c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5680bf7b4143656a889430852d717ba397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac0bf8e00b2c601203d6332947560d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc4b5a109581d2d0b35b5f31d595070399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7110902183a274615ecc01fae3cfcf18400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98b7b743487bb7a4883e1a67438c2d5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2a4b9e3e6d245b7755165d065a60db402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d64f110f64332c30cb7e8eb3cd0de9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bacbec864f61bb406229447d42cb7bf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc2f3c17b06342f7166e3454cdc6663405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae013ad3ed1d2a2ddc5feb8b566fd6d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c61b1fdbc4c6ea0a5deb7c02867121d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2913d8ab9003ef274ea8a54ecddada408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b0a44e16d2c3be1ed1bd84340e325409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a51a7d6cc397d62273b684c39cd5c15410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066b67fa8e057a95aacc3b5414024db0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb281c4fcef6070bd262a200d84eeab412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcd8c9d01c30cfba9bb37ed1a3696f5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3857146c63815d1b0d195fbd713d7346414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb559c4b035b37ab80851aff20807aca415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d2bc65fdafe8267876cfd609166506416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a76d71a97b73125a11f42a1b5efdfe417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c45f6a6d2344f8b656515b16e112ab418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a709f2bc8d81a9232f7700808751c060419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ff6094a608ec7cd657701d983de859420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f8803bf35503b3ea6b9d36f133c7d7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c27ff62648023cfa5010f9a1e66832422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42e31089fcd51e0e62bb8087c6f1395423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ad62778a6c9416dc5994ce2f26a14424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da56bdef2d26c54e885ca9ead2b49fa5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cfd8605fbe57fbaaef9ff39b07139d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e6eb4ccad52c9242a66c97022cf8c6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e031e3357e5d51020ed310387e08074a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578ddc58134fd90baa0cf2dcf2415e25429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab3de1fcdf5d463261b831fe5ce0173430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff19b88a7b43a6e9eb8429b344448cd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21379abef704d5de725b53601a7dcd55432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f09cf1db893c29f672890cf72e3e5e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7b973d4bc5e46b88050222b941a3b5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edc71df569f498272a5811454702335435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ddbf79bf4303904b8d56643583bd39436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8801a952601a032b92a0072e1833e1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86abaa5e36a8542c5c0c381e66414427438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f265160dd29c4d9aed4482ba9348597439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035dd98516c98d121494f4da34a1a996440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec7fe5556f674fd263ad11da86ed16441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f47326827a36dd50f82d10ede471c7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc0b3b21625da0368c99b709f57dc58443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee7354b69267b8e537e59a7cb015764444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673c778eb44278d943dca6e310a131ed445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a3a73b3b6f6e57777ee9b4f6adcbd1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b80c3e3b873eb9932fef65c1ab7fae5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6a9f588d7c5afc6456295b045e4b3a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade16cea1ca874d34c8b5387624398f6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c194e56ebf08c3406da02e92597f623e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbba9f1bc378c68a103524b4cbc77c9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0978cadf2e3962237a50bb0c291a70452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac83b2ff19955adee4c81b8afe85f96453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd4b7bdd16c74f1913cba413f865316454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bf57df7630f6e9876941c326bd648f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d456eae8ba6ff4e6346ead5b133aee7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b6159a1c322ce21669542b2bb34d2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d80f308bddd2008b86a5156ec0bae458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08261657111c372f45fe8b055c9d5288459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edcef7d86ee460082498863af0dae8a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee292b91fe16f5c24f6f2383804f7130461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837a8a143d37248f2ff3718a7028b64b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fbf27ee67e6dd1412b9083ce3e08b4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe2b28f2bdf461c3e4331862cdae18b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72efaa607221d58b1430bb175b93a355465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b968d45f1132204ba6e4a06ec766a38c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a511a5839cf141d886a42adbe5b814467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb716454660c445897b55e91f265b051468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2149870ef04217e78ffa9f860e925f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57d2ff12bb83664ff3934ce02f72b0b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c67efecd234521360053c94ad624270471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9feb1d21e18f25ef4e248e9f677662472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e646ca1bb683e3a6617e76ad3a8ad473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eafd762c81925c80379a2fac0cd1cd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c545d2f283e3c0016e894da45a3ebd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbdc72b9abd42099cccbd622edd365a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b599e1f523181ba39abf03bb78354b2c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238f46eeac2e134f5e63a053d3e87a56478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f7b82d20887c09b6e1c315edc58249479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1fe76826029b04338359f616af9807480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aac7927bb80156d0878bba355d178fe481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c819ad62cc160c7bace0341fa5e647482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b26f6f2df5c75d95a16fa2d35c65ee7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f251153de73024e1a2ff6006795744484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400784e7b5a7b245e0876ce6e22dc507485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a46891813c4fb5f10b35d3f45554633486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e30389a7b989f7391b67cda4798feba487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212336ce985d4fab054a4c49850047b4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f24638a1b1f5b0b350c3f09c39a53c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054d428a5cf4d45fb1d6cd260f7d486f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93415c41b5a66c76820be8f9cc0e3791491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c92116574b64852cd6bf3487392e4ed492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322b2385d44049f207db7c9887516d19493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cd8df08c1901e8e63bbbbf71ccde0e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c884d24eef48d683f9ea0bc926a6a8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4131d6cc2f0137c8ab20c4055a5cd229496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fa3f4cb7c0efeece32b733940bb360497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd74790e2a28fe5ac4f14870d7cda87498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01523a55f8db35feef423318074ee46d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452fa07e4447777faa5c8fa8ec725dc6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5715d76b2b849c623a22b726ea0a56c5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb65814aa37eb7dd5b069c8cc69e66b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771f8317ac86cf249b184b41f1ab7a09503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7673087f16b12b3df262bfc11d6e5268504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d294fd9896385c8b6a1f871e3c6179505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4c11f90f4076170fbc9b7164906d63506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4b97645e66890b4502c229bfeacbf8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7630b2e982700c28da57c1729112da9e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e790aef5eda2ffe021325ddf7b422437509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82cb6b91527298b2b3364b57110a7e0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57505d2f9acdaf0b0b5e017b0861f210511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02ea5f677d2ed4fe0192c851ce3fbe9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836c8e311e3eea347859a9950009cea9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db12fbb6fecf7f5b8f3c465efa83d509514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db371b028d75505af25c2d33faffcfa515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73ef46fac7b9971eb7b3ed12144e84a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9abab2c498e6da611431679837ff10517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae0c6f047bb8dcb68b99e9719c9f545518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b51c0b8ce8ba5e1b1b58e3532394535519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727fd4f9ba171b009294f582af419bf8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc44125f800e0f874156e1cb8fc12ed521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ec81b1dd1d0d94ccc787e3b763ec84522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d89ea965bd2af44734d709b1c279d5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e52f9b159f902835f0fd0ea8935fab5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710b31b90a623884debdf9595c45fad7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a3231a2e84ad9152fefbdc6405cdfe526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bc9892bb636c8f90d74fafa4087711527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3876435a744ace6ee531d7254cd2074a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f6a92c0c650e988d8641cd78bf2156529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeea95422f36f4e0a041783088e5f750530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4e67399c9d0d3e7b1be6b973bb4523531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbd13ef9a4d14b0d93f44bec601cba0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c9b7726c24548a80a7324bcb645ed0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b7ca4779e79c10b61aaf70779cc5dc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c44179beb10b9fb2bc4a1aa0e9e818535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2477817a429e2aa6e768d5ab6ffa7102536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ded713bc104a8df8acb506b8b7b3a5e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d12ba4637818f43a10ac45da014351c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a581af279e9ad5bf95e3a942146e163539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4888cf5435bb31797c3c1db10b982c9c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569f1b67141fbed35fee788c3ac4d5a5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e89ef27e2642c70307ac785743be5d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741965482860e2230a3738298ef79467543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61195ff58966aa6f57d7fe1ed7d1f94a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52dca46be56b2bf1ab29eeb83d840d2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d8ff37548de5019ef3ac4f4cfa4699546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05649a076eaad5134c51396f0be3104547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b2a2b0db25d04a66bcd30b813c388e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c9a17833d41bf09e72126999425e1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753323a7c21288e219bb963d9babda1c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31226a45937e1ce82e767b1eb56732a0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a281d2b0b69e88eca39c966c52e9d86552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a5fa20c20b11330e6e83b3d01af40b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e46e05447b89578ffa716d4419e8d6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c643d61b409fbf9f79a895f2050bffea555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b47cbb73f2a2cd03a901fd3c4f936556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b260c682c86f3b930e449f255772d2f0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6facfde4b9284bb4beba10b45710b1b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0f87f95356be5b1a0da2ce0cc558ec559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab65dfda1a9d3e2e62bad3db5f116127560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc786e3a03c734f6d9bd38bac1ef7bef561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7549be4b7fe3601cae1fd4bc15b736e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df31cd5f6859b1b2a0095fc3bbc4112563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06467e6dae56e38f13ea1339bc734b5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc5c6a2cead1a01f80a64bf3de61443565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25426b91500cd8ec16d56c5920f3c0f2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5486a75492ca497a5f51ea86135e34a5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fae8db8a03c6dfc07cf66741bbaf24568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2f3d8253bab049109c471483ff2891569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192aa84824875da7565f38c1ecdfa691570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a5518d919c157c442cf57958d7a90571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42cc02b61bcbefff16c7aafe75d005e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89157392284a0a0543bbb211b4c74bb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ebd30b26fedc2954579f59c5d22e0a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30628401459665c1206e3defcff7c76575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcef62a39a2b4bf4e8bcdf7b9412b5a4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c091db1ef34244e0cecc7027fc1a58577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c585cbe98e3f59282b76515d457985a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70197442ad9576301a41a05c4202838579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377df07eff8778403dae32891c2ece78580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ea5a3980c35d3d86e4c528fb5eb8bd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1fcdfa32d4f5f7af34c5de75c7d4cc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79568cdaf727461b5fddd0be9b7ab0da583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6637605405e3fe2bf1c74b9b10c043584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34808ab75ddf73db6c124f8c11d92ebc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f011f86c713577444754bd7ba9be7d6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc27863c5a533eea02a817072cc1d19587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a87b6270bd72ab57ff49e85d78bf192588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac081abfc6f2bfad0b8021ad7b99956589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dcb2fa7fa30a8d5fbc81598dbd8d4c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd07ce921a6fb48b8b06ab06ed019c4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf4ad2ffdff17a3f0855c99e445172c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfed6828ae97f5cc7c84dff0edf377f0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aaae69e19ab8befd55e5f311c4bdfb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5f5942c96026ce939019fc81b7f91b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9964a9cb3c0dc37e10bac845a12371596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00e8d827aa4dda3f42994888b3f48a8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570290e8aaa334ad98ecf5797b3e9e90598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ddcd48360f062b6f2134b03db27117599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b4490518ef932c8d0e90bd653a96a0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f451dd9c3115f58bc81a25cb0bf6aec0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad7b65f98d7802bdc65a5954ab888bc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586c007117ba1fe1f9403bf8164b675f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686bc2d0f7a69f530608f551f19d5283604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a4bfa9f5dba1dd35807ade8528b86605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b32efee4a875310b3ecb592ce44258a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187d57c9cd5e80ee959cb06070f0adfd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376e23f34c8ed77c67fa3b5a7d6db943608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3414bb9e11447c07344dd57816330380609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d2e399c653ef79a1305587839733a9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8184c24231f0f77390e6ba177325e54611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a524c44db652cec8ae39064c9ed566612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bbb7499fce247ab7025ff27bf0ce9c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a1d176f4f9b16a0b1e6643d7f9b0ad614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0884c47c7dca78ecae57195422463a80615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b72f5c6e3983fbae9d01e89feb29f4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a834e836a48e5a6d98adf8916ad9f6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b795943288072cabd34bc444e488d2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0550d25686e6fdd321ac15ac4e736c35619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ad0b48f7928928ecb6cc3f92db6bd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efab3f4925db94a03b36ece165e21ab621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d268e086526a04c97d91fd0d17e3689c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd0ccacfc74056146ed61a6835626db623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8477b125ac3a823b08a1adacc2fb228b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce19fd90c75bbd8094f36c4a44b7280e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0e03cd13eb03da8188334f3a29ed5e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995b313dd2fd7e0e3c89704dd5da62b1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87139a98cce7f932408c3b8961c5a3e0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7abd277a300b6d59833b5637c7560dd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50993b700776af1cb0488920c52c068630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25af31ba67e2dc335408c4bfa02df25d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305796e204ffce5b1b34b4ec52fa574a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceaa87c01c662a93f3189e0e487bab5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26ca658c49016ccf31448c3427a31dc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f17a2f7341063fbea0f3834b023f91635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fca4721e3fe57bcb21c8522fc56a1d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a0f76d5cf01b3be7bf7a13f99f1b74637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4f532ed89cd09f1ae37becaa4a1314638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0988d6a30a854cb096ecf6a23261b6b0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ed193f6232732df5c9ac86f370ae9d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9324c3c52761e304ff753b91873c6559641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5606607b61f38f6e7daa978afad5e6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7d0659a2c79c3107cca43b35217c28643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5249aeeb97ee5d3fd55893b2be80eecb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea6a4ff779e61c821e3eccddcec651b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671fe6ed54dd20eff02fca39b7897a90646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6247f52db6d03dbac4ad0dd3991805647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a56da68dfa83ec8a19b492ab5d95d7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41326f76293fefddc27abac42d407863649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58214b2cc7c6d98c7b20daa057ea1078650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fd97fc6c83190157e8d93f01c76f2c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f6a921b2ab6c55e1c4da05943c78cf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c27cd706d1b406d95bf7ff0aece4b2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bd42c1fed6679c96e62c777212d884654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f63fa0cb0a63f903745e571517e668c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7065120f0630315f9f7086e5fe9997656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7cf48e14cf5f29e8217aca8ad8c851657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bc6dd5859c958c4e015c4ced0a8f36658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a3aec45233cdd343eb13d0b6ee8e7a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc70643fc53e260f0222c1bde21cc6a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeee7e86cbda785fb962bc33ecf58cfd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5422c09ffd1f2922fde44418ed26823c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a13e76f3f116b1f12d65aa582f0e2f8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69a06248056aefb0ad44eab9ee616dd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba88c4ab6cae7010f6612c473501e7b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74f4e8bae17b237117f2d4eb877113f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319ecec82bb05232fbc4ed173495925b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3584ab40a79c31408bd510e7545a7703668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440a6297bc56a24795af79f4ae3468b5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166de09d1fa00c02c91abc8f51237d24670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daecdd315b19721080b8cd0c8c465f6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f45bc27fa2f26c128588739eece9417672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05c94842b270474ccdb47e0850bd517673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df4e42b526246e810713a4d552819e3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48531d7986e3696703e7ac7413f055ee675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec6d5464b5852c7684eec3e943583b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ced1be59516ba6ab0e362669e6ec1b6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb72f2558c29d69b33ef0c72d3cb7b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb08ceda7d5336f0b5e8f3c2dd20dd34679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548874488c848f2e418a494768280ebc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1237d437c637ad84c66716d1304348e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7f1417e9b61f42edc6705f7ea41e29682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7105ee16d8100fcf84d03a6c7e8c8c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd5aedde0e4a9eec60c657e80745dfe684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65bcbcaa620d4723606d5a00b68cc30685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef92ddad3da0d34650cc4314d897fb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcf7f575c316d2ced9b72693ac61e66687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808bcae7f94b64e27210a5d78923fe02688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6681225b904ccbe2fd6af6bdcf450da0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54815598cb3bc29c6fd129b6a2922577690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87471ae4bf83672e8bc1199ed3fd53b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2a124a06ca8ef50064348f7bb2d9ee692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9080e3b32a057564ce017d2aaf27b39693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad188d5086aabcc7512658305abc2fb4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab579382392e57b80652fdf9114be4a9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e8236138c86f470e91583ce1056fbe696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50738640857e3c27a582b30a39b241b9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844b4cffa2829dba2abeb650d5ea5031698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ae8d6cd1a431de2c9903a41a320f0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bdd7c2f973c354bd61784a6c5590da700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf4a4ed178ec28fa555d7fc2c9badde701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c32b67182a70c626ca50fc0f6451c8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebfa265d407d3b8367b20b1b6424f82703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aecf326705f9d7442351df2bc8e4039704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e537f361abe950bd04b8f384df3966705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131243d09b72e482a7d909f51889feab706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740a2ca81b541740a208657cc18a4907707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc3bc0b3ab5245679af32a4dba697aa708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f2088f2e41eaf44a548131cdfdd5e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0c69570a1fccef9b28c7ba5fd78468710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa37ee523f88c29bffb2649997231cfa711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf2c03061bb7a822a41b0e567803195712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05976939ec4d6be6a72783710597ed7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721f42940dcc87fda91220a15fc80983714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecf5d7bade848c417685b8f3f045f9a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27258758b107eeb599ac7c5578de1148716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785bb65155331e56a56386befe158b22717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd30f18e7abbad72591d01d1c555ee1c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d53deb2f854a1167eabf69250e508d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b55d6b8d4875658d2de5d0d0a7cc7e2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b593a608f892d7a9b8a4a54ab8fa9c4b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385b432904ca7e6dd0e7bd897664bed0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fda3a0ff5f510ac1c6f768a9bed1dd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa37e34ebf1f3e2851b3a80061bd0e0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cbd88d011108d8407e9199f430eb79725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47223cf3f7535f9ad9628586b4ee683726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c1ce990486158964361a70b15b062d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35418ec8375940854af16614a7f9faa3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34f66450cc534875ecee7d590efd44d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac82bec3dff18c9b3951e19abf7d707e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba97a70db95d1ff8e8fe5a4463e8a56e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dfee7db7aba21e10fc5fc3d4b0ab74732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb0924a528782adfd6048bee734b69c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de98358e848f38b4954caa7fbc45811734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15aa406b53baa91b167d5d01a585c2f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da22e7c4c0cf8054c36910bbcf02b4fb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43c8aa49cfea72b5d8725012db35617737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7590fbfceef297ec89539974e36b4ff738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a506fc7a7f49bc3ed74f2db0634900b6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df144a976beda11742892616516a783b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102bd2ccbd7e0b35cc4c76cfab050b2a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2304846f80111e21e1849618c50e546e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da930a1e272ec89b33a40f1ad3f87b14743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c7b94577fab8632e74ed72545efa00744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aa61342aae65ca81f49f1eb2ba40cd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6c645ef86625fd5daaf755bae4aa53746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb0ee75f7aafe00916ec46d7fd76a25747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b8bd4039b0511d6fee59133bc64fd1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922ce251276fd128856ffe1fe5449962749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d17b2af2f7ba4f4f7af7fa0ff7b32750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60997e3739640d194e3cc04d23e4fd08751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17448dd48c597f380858ac980a39700752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57d2ee828560faf226f413b5440e28a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a5eca6e2cdfc0ece7e9ae6602b6833754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5744df1410a41e3c208d5171dcb7e607755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b750b30b7acbd2dff6b9aa7a0fbba39756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09eaa7e276ce93aa7a0b7e4b5058688757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f48b0ffb7652bce0f5bc425ef2397a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260e78bffae1569b298b011efddc5f09759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8738cb0bf70eda39ce0e4d5bb4ec9a3a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ab1133268019e63da3cfe5234cf7fa761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d259e04aac5b53f39f1b500b45dad692762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59756e36ca6370007355c080b12c6e6763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8750aa70fdf70c23726907b5d465eeb2764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd0ba24b5a497cc5438f347c9b1bd7f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d036a1801d117661dd0ca4ade68a2c53766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd51750be767bd01cb58c3b2345f98ff767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa980ca18bb55696ee1486bde895e6c768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e71f3f8a60bd79e5977b892b7eaa8769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17da0b7b49847be55d42cefbd50acbf7770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cb43203feac223f8018b9f7028f6f3771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02751a002fd1b7766cc678752dccd898772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1476f28c2f6731935dc3ce3c2f441ff9773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daebcedf119db23325e04fa72ac236cd774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49848900fd05dbf4909158ac533a61ee775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622cf1ba8e03e256b64a75adca9dfa22776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf8626a6bebcf6aee0298f79210327f777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02efc46123d40aadcab017b49eea73b778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce5319797ef7ac821ecd162218903a6779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0592cbc0bd555de00d04f50c743f66780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80dd3699935d6400939fe8f0ff23ac2781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ba3529919212c42f44c3e554278a61782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9345d6773161b7f97caa2c2610216212783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d825e3e3667efa80fda86ac0e9694784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f178de209a3bcaf59512d6c3b8e672bc785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26113deeb844744aaaaff9635f79b9ec786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a59cfdee45ea231acbe47e5d9e9856787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2107ad56f25de2f0b9b22f028b6c0ad4788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af64a4bbaf4368a364976b5320fe665f789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe91837551bc558d2e44c317903daba790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38db0b036cff201ea150d1b1a8333ff1791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe984e877cf385626c08310de5e9b6c792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa5fa0554574997594ef0f3a36ca5a1793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c867d4e7b0a96c5e1fdab3b95aba934794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850534eb65d08ca94e3109b4c2ff0247795.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c7a370d982cd93a9bb933e14bd9a941.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6fd7d0f59e86a5cf788fa6e9ef70632.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c68dfe36f69ca629f2f916e30e294463.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e608dda204493f42e8c6f3d6c3836104.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55337964f3de634d8ce3c4aa683f13585.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e37b1cf96dc1bc797fb1a3e32390756.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee48dee078bc32ac323626ae8b40a127.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90c02c49b4950ee34e7e0ffdd82c33d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eaa44372753338a27d9706bce39c349.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23381d4554cb4a783ac1f60845fd476e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681df4e37ab07693a57cfae3c9344a0f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd535a8ad05901db479532d70729cc5b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfe0e83ec640722591f9901be68482f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3c1a29621aa987724ad0ac59ea4bee14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e67b5b5c04cb66e345bcf55d83b04e115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034c3bb79ed0e8a521f8a6d4c7bb987b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e41519d45c9601add149bf988a01e3d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ff6b4b82a2431a62a8229b9bef075a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec7345af45e3573e04ce65a14434dd119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b137ddc81f7b3d5d9689c77eec6c122d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689a175acfc34a0080031abbf207d5e821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878fe1ed5cc4fd6ba162175d661b08f422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fcbc4bff400697a52c2b79a41070a823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d631c4a68b46500f6f1462462926ee024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473139ecb527cbe78ba103c6bf65cbf025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf80ef67b83a1ba88bde024a1b616b126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc5bdbc75609159a209efc7ab6af3f127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeb3d3177cbf339e31e3fb05c82a0f328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d158fa670cec33febfd03bcba82f4c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7171ac45f8fed3c90ba626adf52ff30730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf17f2b18099306612a83ab06751bcc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0815f20cf240b2550b93ec785ae81f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a37b545f3e1c8dee2b9fcd16d6cb7933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b806c32a54e787755b2cffb7212903134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5785ab8e0fce03c6eeef43409cbc8735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d971799d0a6715eaed2fe79716134e536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef8aeeebd0882509d7294004d2ceaa937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db57bae892d6ae0efc30799edd89b08738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a24e25dcfe3235646273c52baa55d239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d2caf6795399d897faac72445ae1640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9d3c98e0f4762a99609ff9a8f7847d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e94308e9750948154f6ffe96ff293c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2763ac1220ddac102b8d5de0c380a143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957af047a54a04cb89bdb5d4af7fe56a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3313c4190b3b4d00ab1b3757d264aa445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe44e126cfe06f1f4db3d485fef2c2c446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e3f1a74d88745da5e8aea0c29d30647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20213da0a05db4b130b713d29c4fac3d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a0f54843feb9d13ff905b108f760b049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185589845744ec89876403bedd643cff50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6416381b773666a21a34aee4b4cbc651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfce5a81d7a697813b88fb8d7230c5452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b041a3f24f9e0a424ac15c9de691753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde3cae483b650dfe88d4908227fc6b954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f67bfb00a4d9cbdf829f9621e8e1dd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857bc1f04ec03d322c3765ac990c82f256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc023dab4a582caacbbadfef6c6e9b8557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69acd3b945f78abde8172fd661737eb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5876c2b711419ed7160cf24779b0b3e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ff006ad6580121d8342a481892656060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e887f8064f39e6846edbd8ddced67ea961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9198ba422903d1193d292ca77ea7520462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bb8e0d1d273de373a43f2ddfac225063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060135d039a15e553f81a3f97df816e264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13bb8374cd14177edc675e2d8c0ebc965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6700f3a12fdff6496178043c319269ba66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b277cbc017334b0faa47c37aac631aa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872477a98474c9d98f6150fac5d07eb568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a01cdd7483c6e309401b37f49b5c169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42f7d5d232c665c50ad1108f3ba20070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f751443f962017c97b3e3733b2cefb271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5175296de2c22da72c7a14e0bf81725772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c3d47bc3d5bbab5160d19af188128f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9880c46eaea40bc1aafbec6c5e9b274f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bdcf032a6581f808eca8ec4f1caad375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e624e09006900647a539340afc3a3f6e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5ede121617b84ad3b7d9e07cf31f2a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50103208e7557aa5d8e00828aa68560078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e84e52e8d867d88ce3ae6b9767774279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc70e9b6f3598192446d231bccd4ef780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f64ea5611f16272b5e9622caf6c3e2881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee1985bc5603b361129b6b09a368c6a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a16347381994f463f9e290d66f9747f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da3d4a1b0de210c307fffd5058abb8284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dbd837ad61c52bd4aaa8a9da8d12c385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd6aa8dabf89180f784c45952211da86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c15d71f71a1534f9dd391fdecebaf787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b579239923082f4784e4088cd0e166bb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a318e3f3a60267d694b83cb3ed39770789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefd9ba51e6ae87f9463632702e607c690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60168cef35850699d8e69fd12c7c79eb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4320576b8a1641cbb12982a21e31ab4c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4679e1a366b01717c4913eb9ad384d993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abd5b1ada13c5fe7616ff934349b81e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3efe561ce335123c1aaee5cd3c23e895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333415530cd5f89143ee6c3779050d4696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56c2ca347ef4f2302f0a5cb13f8484897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3542843141338c89d55ccc6a771f572098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6417c4cd1043999ab1e976c58fe2126799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cccb295cb398c08c7329aa87c2ee20100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3f041d2aa449b6aef5bdb0ecee289a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f78004c53d34dfe1ddb61ae3bc40820102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cfa2fea829355ae6b9013287916df0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f9d80581b2f93c8476e1b62e46b59104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8587f08514e9b4515e66f91e5225ec31105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c783d753777772243306f7c76502ec1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701766ae38f4fc3c6b4402935e702382107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c5f70a5fe23bf4db26ba6f6781a1d8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727aa7f91e56ea137737dcf1bf9e871c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0038353f77e3cd0467769baeab06739c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff468bb54f3f5a01d4b291af1b500270111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b222e84035d9a50ac71f2913cfae843112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db5d1ee7418ca8097e93e18dee6adf6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff525110fcb84596712643a4c889c4e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df8fb93e6967131151cd45a405e269f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c239df6eb56588cef249f0ad30c7198d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8ef050e27a97e1b0a82fe3a7860663117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6da8b5c2c6d0f377e5651d556eae6f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1873d31a870a143f8fe51ae3c95c930e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c1d4155d6d7013dc5211d9a93b15ca120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f561c7f629ebc80b0ba4bac71d2a17121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5414575089ae57d411eaeb4bbf41b93122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b12e7ea7be4d0d3b2e6d56f8ae6caec123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a3494273bd3fc8d5b3eaa81c925e9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4813614f6a33b70ddbb5a011a278a65125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9942bdd3028d2b11b3b899e021a0c683126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3195cda826ef11334059913187266cc4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160239720453ba8f569e495b8ed46e91128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0e3eeefd0d1f1be4a95dbb08dea51d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2d7e1d9e5c420dcb565bbb4554d04d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e932aae416ef78b1151322d985a4801131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba4fbb68c5a86d44a8de9b9c61e7245132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e74fdc371d77c25caac884cb62963e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad92a2da2b85fd5528d53bae7d4af46134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61bf093a600c1c37d07aa00d1baa4d1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30049fc6e8b04b8824099672705a00aa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be23d6561b33bd9191d33a5e35dad51a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dda124a93b7accd5100bd819a5aa85138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba70ee2de7120851a65d04028d6cfe1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bb9cccf369094914a250805c6c0350140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d0449bf73dc1a67602bde7cd9452d8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd7363348c14581f5d562f8a1a61884142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f6a3f9ffdccc3af519d912c762119143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3053d2402e7a7e3da42d77570821df04144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4003794c07addccda7f4be11daac6a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7468fd08431071469e53363a7db6fdb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613295cd8c76b6b8a792ff2f96dd6a5a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38102c6c5b6e74851b2a00386a0e6d3d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9ce85d255c57f839cdd481a2c24957149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a992e519a3ace55e4aec9809dbc61d13150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17f4d2cad2fc9dc5a5374508afb8ca2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29645ad5e4f3affdd8f8ad4842c48f3f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8403a81013d653c19d7730a7271ed0bc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae9cd5bf5f30a4fc741a9eb708c8c13154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af1dff6c6cd12cc00acf3f6388f2698155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d3e9ae90eedfe98b70cb0f2f1f5008156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa5d51500530ffa4d4041eaa208b89e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d0c8d820b18e64ff90967f1cd29d63158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca68df73604668646ea02265ad5b5bd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1022aa9b8435261539e05fd54fc3d83160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2310255a077a7924a38641a439571f68161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccede24f8aea92ebd3c18647dd29aea2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d9a6a2041b27d161d1c026d9d21601163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f952f94376ae1f4efec053b6b3825f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7764c406b41157df21813d44fda1c185165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c21d00cb9a218dc13575187dd2b3d1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9caf21c8f6240c79cd5ad7356d17bec167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32714492e252844c8b8a6c0a34a53fa6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2835ce49d4609016082ea20e3a63c7b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8c952541371dc64f7ff0ba11a573ad170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60ae59dad7e797175a9753fada59a24171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66932fd9d1fe217cff99d82b50200f4f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be309b264b1fbb7927b7de4c911da66173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20e478cb680636930a3cb2a18d02fc5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce3637d1285c4257999ab7a9312ee38175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad1cf58223eb634c6444f7000f5d1b2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd349edada268552a87e2683e3f0794b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf87a3d3cc6cbe37438dfa98c34b95df178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc17ee1f367513a6ee94316afc33c671179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d30fd974235d7cc212a3f7caba6ae8a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829dfde65400191d7be0100cb7d7b05a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f267e8b459701508a57ca80c9cdaf7c7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3f61f2b72eb39c2a1ad01df214d217183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a12f163918b122d53648a25151f1400184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a253ad4f35d1ea02f2eab10c72d5a329185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf2a1030a4b5d94af09b014b99858da186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b07cd03654ecaf2ec2609d4e0282a0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060143876e6e8ff4de272f034a0e7457188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723082f139df1799f0df8daa5321a3a6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2023549447dfdc2177c01657a2fe656f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c145e10d598021bf86f143b90fa7a85191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dab6eb7c27964d8add24c3a91618d4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe3a53041eddd076c0d4a5f42b9772193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3497e07781726a1cebce796de13de9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b147deb33bc54eb5809a935a8f3b7bf0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098e7ce11c7cf0f5e5fa11195f538b1a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d570a42be85c823c11c1c746dad23e5c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeba56207f8318ded6d2c7656aaaca9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e156be8356995dfa36dc38e84245d5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7da4d7729d837b1cd95e2df1da7052200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d908b53f5beeb9611dba3de9f6dac4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b0573c2317bbd4a7db6de3e1ca9a44202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8446be5f4ea794b68eec49f5daaf3d3d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910609a0331ff6798a8f06838441f0cd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605268190bbebb52a4bae0bef029cfa7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0983e4642bba54ffc56a45a28026d7b3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e2a79ddceaa0b0d3b52950f092fb51207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eae33e3ed110f8600177b35ea546ab208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6609ed456b8241e1f2aad41b87627197209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa8059856ea7aa758ea18e226ff8308210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3874633383f13f90311a86a1c7d911c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7414558c0b4d43396f204d16a90544212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d880c93dd6128ebd4be11f067b3c66213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d76933b626c73d1c026858a9c53d17214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05defe40ebe6c9e4c6201b3c61a8104d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0402b1f6463aba08f65cf10cd8d47431216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885724bb1a2630bb53c08056b644acbc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a80b23776540bb3b8cbf06cc35b58e0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1363de0e8e334ee3be7866eccf1ee8d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63257a44f894f3ee1371794f29b2261d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef2e57dcdf4ac0f546c7a38436fc782221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8947f7c4d9d495dc0a05be1895749ed1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777cc3e4510ad66c116b1b4348b567d6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d539116971d364b157f75492c80424224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74bf395052bb5cbfe82689589f2756e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce8210688af49e44de177af98e7f017226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03c241ee60ef480b662ce6c10578061227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7101f27edb57aea4fc74113b8a81cb7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2488545360c0c525c35b9e169543e1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b5e07ac32cf3dd88f11a3aed3303ac230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaf0753a61c9e5aaa3b3401fa4fbf01231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0c32c7f607857020beea6db3dd316a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ee8441f31b1c664e183b2f16088c14233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7b6fdc042f14e96d1aae7483a68d8a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635507daf824ed7e6fda6bf3551a9f7b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c8bd7470d22c2839a9c42a010567db236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d7a35d91069a41d2ef8856a75865ff237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce9b5b24e8742dcee1c2bd662417d0d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1691958a8acfced5814a866bd5481328239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3e6bc3f4f2ff39b936ffd0711c5334240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359b792c58920ea25d2e4ce30bb903e5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb392932114a8c235569c2b8bc05129242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677883c274c66365aee8c87eda92b4ea243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebdda3a445c5577d81cf7667c8b0f1f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e21fe432bf8b14d04c75bea0ed5223245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead2b715ce368fa9933eeb12c9ff416246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dbc501b61bc6e40dd660eaec397603247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e6c811a378a2a6c862fd4667ff0bb0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a47c8a4a538975385fad44e32d02a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d985da9fc6dac10853030a046721b1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c3ec9929d6f34e729c2fc10844fed1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feda94dad3585238c8ca398d4da3efb3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307c97969a356bf56863ed5e33be6fe6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08cf3d02f76c33f7f2bdbcd57d914e8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671131042320739a3647a928f5d84be3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b9daf5d5c263cab91a9deb0ff985cf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fff9f150692dcb4db3d82d92c76a438257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a3b9e55cc00fa52b28de8f7dc5b855258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554124abf75ec2bd46b5ecb73c8ff8a7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d74fa6147ff0c23cee45622b1348923260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb624ad8eda0dfeda985ba3a871456e9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb7433c399e5beaf83855fc1801d5fb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4fb392d6f7b6a1ccafc02c68c21f52263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2510f2063617c4bb03ec7530797f1acb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0cbc1c2411755d3ea64e56acaf7827265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b833716610075ae6363c538ce28e9ef266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192efeb750d12480d4a858c0061e1934267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45ef5620300d0d917ededdef0e99f75268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a385bc1c392f1b977dd5c5552c38549f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d882606a3ee62636f116cf12cb8cdd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dec1ec9d79fc88fca33c02c4b9b837a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3901dadc75b44ac350127d96838af9ed272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf5abfd660273e344717a56261cde3e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83584e0b574b1fa9e8cf5445517cd5a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493b68e1fa3f9a27259105aedf5b96d8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b29cf7a828b6d4960b684a01f4132276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b577b216e75d9a18236b3cc5f3ac9b7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce83e9c6c0e5b2bc93c45e1714195aa2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d687cb0d3fcc6154df69ceb56a0ba1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c196fe182dce46239e5c4e8cd75be6b0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a21f686e895f0c3a5f3bf9b0042e93281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201aef3df016a6c83384391943f8116a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3cba88f133b155d76de53bd8ec6ee8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22237c857ac0a91d4655382116a4b38a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215fcb984629cbb0b11ca1957f9b1348285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1035c9aec05ca1f725294a9d1e985f8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23578cec1e33ce0a495b5eb8050151f3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc38cb49251975513726b139a37d2045288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e0874a5dc56996fa56efa52fc8688c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fa7431b5834046876e9f4afb47df51290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a55a34497ded14c4a46781003b9ecc4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499fe3bde20eb2a77da5f342b7348bff292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3edf41dae9e2307189e8ccb27957878293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defd03b5be26fda112ab59d6870b5d84294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1122dcdfbb79ed486a99424d69d5fe295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24129ce51cab3629269a77607dfb3779296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977d600ce9324cd85e3bdf2c982942ca297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b000a2832c6279d52d6bcef3dc7adf2d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6d872dbaa4276acdc52f54e0d9a7a3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dcb6417e8d0857149398d3876ead92300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65677aa460291835924fffb1015c558e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924dba0005b33acdea94da61fc5b50c6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c096943365559ea74e92e172ce0f23c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab89a980a0b3846896b55d9124279aa304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0979a78cce17142758defd9c5e1b7ab2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ba797c849cd8e6a093fccdc490d5f9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa74ce348510729763460d60797f128307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2cdd43d7022dc1c9dbd98fb48a42a4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3241e09149f20cb6cceee81a9f7644b0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a57249fc99a3debbb8321f463d4e341310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f8320cd0a921e11910b46abb8e609c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e03b5aad0c75d4f39f5cf3a5f3d5b5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5afedf5884775439f47bb7b4c33522313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe175c9048718320b9d0a9e2bb12aa8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4600dc1824612c734fa87ff967054c3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcca68f1b4544ecfcba35a25d54049d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1c4d05ed641b4e084d559d207f4a65317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe8c1b6a7e2155e753fb997f089c8b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4ad05a70dce34f91be452665f5687f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb7293e0b0f1f816c0c7c0e6fd95563320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8270fe5a403312fcb84cb44851aa41321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faff57c98851f1e0f7269addcbaa0756322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15de5e5b24d642413d5da467ca28588a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4797b1ab140641af832fecb3152313cc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a2db0155473385a965dbe5888b154c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a065e4bc5bd5bd77b6e8fea9b049ea326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef7356ce5686c77147e03ad2bc8aa73327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf2b5385ed326031fab56312a59f6ce328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f383bab9ffa341ddf2b0e71b76087d3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e1c5dc9c1fec2385aae8b5da61b9a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e8da1ee4c6fcc4432469b34057690c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57debadd3bce40159a859dd6b84e1a43332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a7daad4f9a4121ca4d9ae45c833c4f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd19736273413061ee35ae9e0423168c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d855bb39dc087f80cd57f9723056bd17335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8261ae5c5bfdcd64f88092e4cd1136ad336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebc64b8fa329c3b56aafa69c021e9f1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859a656a744daad5be3fafbed998c958338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defcae9ac74c7f9bc98128dfef20b568339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ce9ca3bc513028b6019e88d53cf2b5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676511f62a9c9129163641c3dd72f795341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8313a681056a78c66473b1fe8ee93f90342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8559c365f072ddd962b9ca5a530a52343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b1be99541f8796810b67dce5e9c347344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a892cb0e20f8aac8e57fa62d2c5787f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8668f1c685bc85f7643024cd95e763fe346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee3b5a78951fbfc2ed9b8b2667fcb8f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fb6346fb5eceff8e1cfe367910bbb9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b9b6f7ae97b26b54642912bd4180ba349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3741f8db5b8355271172ab9c49e981c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936fa3298153e78302305d8c7f3c5a86351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec57dfb36c8e89c65bcc1abd73b891b7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e8b7a402847893cee1ec9c7d7214d9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a29d26a66e123c36a7d8bf8497c8227354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853a2ee7e01aad32aabd21ac8d9e20c6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b777f8cdb762db04130cffd0bd139250356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1156416732121b789d1359b6e7d61242357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10edeafff946760568d7630dedee0fbd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea59c8d00db4582c0c28133a434dd3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a747e540c4fc3acaf813f07d5c01c32360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb418567f9f241863cd4449674a0a3d6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df7be8fa5c6e4c923fcc1aaa9e96145362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4154d8cc405dbd56aa9d6dab460e4364363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e9d714d0306eed7e0855ae0907f780364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f52c534c5a47a864526488179f8d759365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213e222d1857350127557f23e6a68fbf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e1919c66ce29ec479aff2cfb69b6b9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb18efa882d1c6cb4908902709eb595368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c88eada4374a5f34421263d68e1b9c3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce97bcedd2f3dc65a1f988956f73f9de370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15277714a5b8fd45070546425902683b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f127215bc6c932c0bc1782087746b151372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1b3e2e8412be1cef0f9d9166b7cc95373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b6f4c6a3bbe9cdcd2d76b7902a7a0b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4c3f329efb38356acb857508f40d0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e611802314a873c2edca128bb58ce8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a1dec997b6040b59615d9583f0b04d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56f75125ba8cfabbd1f4c5a4b73fac2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65751d9c4b58668d3cf904fabc987837379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb9c17add33015dcdef2ff33da73b2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdbdd3e932e991fa16b1450657d43a2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af90428849b04322ef0575d6053e1bf4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd26a6d958b7b150ee245727e1ba5d8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad259a0ce3157a5a632eb1dcf01e0a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeda5c4bd784e13794e714012faa61a5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f3271f612ef579339018501069ce91386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5425e0021f1d34ee27807d224ce9e3cf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f305aac1cda135964c8ed75e54b12c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec692412fb600392380e94b0f7490d9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2ac69d21e91f6b19770837e3c43270390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b745a37c244de82e803e62548004401c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c34a6c5822cdb9c184d64abc5991e8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1189bc8dcfcb0d468d34f6f6112a3bc6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b911fe6b0f9faaaac62a46356d0bd1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc06a01a81923fcf115845f624fbab1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cb07388782a94fb862cbba50e99acd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf1ce61c3c21099460188cfa172310e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffe37af69119996dc45154fa77a8bf7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda8d7a55bf6a148c5da945974f68f80399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4de86a0bea7c6ba0caa0b8c969765a9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf325c86a43b4762a01a6830b568b2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b64b7666892bdbe2248cf86c46c93402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256dc0d05ba4313ff785b2e2365e6f15403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd882b10eb3dc2ea7e30200f6a63bf5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae4fb423c3cbdaf54d3e12e5799465405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22221165a2cf36e9b7c7fdaa47a941fd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd3f9d30dd6bab20ff6be597b124b0e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c511086e03d7901633fe21d2253245d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fc913f0633d93cbc5450e1b2e84f45409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edae223ec323155b95c368baa021db2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5959d5093344a12e4f5cd3844a22c7f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47275383b23cb3b39d58c156be31681b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e454d863e307fdfa82f8010020497413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5637bd8bdd6c9c7c95a3ea43246e04c8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49c4fcbe52880f78d26d352cea06c8c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0c3649980e1df1e8ef35f50bc5058e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab059dd09f81f223e1cadb73eae1c057417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1f739334b5af8a78e79d779fd11bfc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d87a23996ff365843378574da4e6b3c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f8a2b45ef93043eb19ccfdc8b788dd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c583485d1bff3f670f04ffbd728bc3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f412c23ff75ea814559d522ad305d4b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe67fbacde7b7a0283df30e81157882d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2f77e911d12ab48d8a85cdee3b2e87424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870d7575bb0c139ac61d0c8ca5beacbd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b944396da506f92feb3e1da7a8fbb35426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc820eacb82c0a85bac51ddb44c21cab427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd175c4a2cc9c74f6163b795bc32b60428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3106c6762ae48fbe213c4147e9f023a1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb5a5c65af64d2749d5925f245484b3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed2d121faaad87ee0781d9c2e362131431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023389ed6c28011849be8ec4c18bd945432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5cd93be9b2825d6bce134e7ec0e74a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bce635b7f3d931bf865e3f8e68901e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc0cad7882bdad6c9ba92dcb8739c5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9419f991d7a8bf92bc4a3c93f97ca983436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80bd821392144906b94da6f74686d7f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c8778c7baf138ccae08dd70a385ede438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768ac8a7a357194895579defc0955e06439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70370c2e83fc84c0771392f2069a7a2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbd5647b220864c2227d8210b63e7d3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddc8a00551bc3ecebf19c20e8309b44442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056bcef815c7f0d0077b68f19b6b95be443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215bf70dac0698e64117c2b3b6dbe9b8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e452fb3e856e8b8b421422c96a12cb7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30cd7e28529993b1f882b96926f3666446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af818910fdf8ebed55783c2cb13be205447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc5c542c7f4b4a2f3d13883ae84c8d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2652c6ec1911f3b61f44c36f130142b8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b224c2a3f8e2c171d81450e2f21e1846450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c79d591065613794e5e8237e61736e9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e7148bb7ee380ae1bfa1c028ac0515452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677e562e82a319a48829d1ce2a5f8083453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f938f7878576925dcd5395ec340dae9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a949704d79c8e6abd18ea4ea9d195f8e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6e5332573511f48765d0524dde3692456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f033b42bb0be2fb358431fd5dcb4cb8f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3724b7846eccb8a26f4b64554d3292458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4944d9ca65ef0346fa4f896d79b5e0cf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d94fdd093367fbeb6a156f4b87a51460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040338ce61b8b400a0ace456a90033ef461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1ab2e50a2ff45fd3a294d40d50e66d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd245764316fad8d9e432172544067b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82674a92ac3fc691436befb5d66dc4e1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff3706a9169c6e9fcfbb314f5a9a165465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3f714d07e7bbf364cf512162b6b558466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0396c49fcb5c7636eec435d50c9351b5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1181feaef68539f81e1fb27cb024e99468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f8920edbcd526731d96da2cd79014d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f38db26eea7e4435b6243f0943b458470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95cf2e18f797174cf3a19687ec80bfa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea537eb014b05dab9450e9e89cf51f90472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad097e30fee32e100b2241989f3a845f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118c0add131b2f7f1f040ab8ac36419f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db65716a2c7a8367f33fa0a4eb37c84a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf84c017ef4fe6069bdd13aa5b78ab6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895902ac3a3fb9bb4c27598e4446dc95477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df4ed517acf3d5f7a3e84c45deda422478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd9a9a1a702c086e9a40d85fbb0f508479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f5d2c2eb1d5d538973f388034e67f9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc58a7abcc55da5cbc185fc6f5fc5969481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7a09693e36f5d538e9e15c53367dca482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f3c502f5b3be3050e7722ffb40ea72483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acd505bfd6d1e5c5576c46cd6e210d5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdff0006d9e9dcd61c1e830c76d6090485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aa5c354deb2c488eed9720606c0380486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165130b04a169937d79e622af93ec8e6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def0e3642001977630a87d99a434862488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b32095e6a7976c32ccabbb489009e1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f107d6d8e7598fd64fce3144d81ce5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ab03c050d5cdf73eb19c47d4d7229c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf17e1ab5275f33e06e674d60d32914492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee6f481a11f67a1fe9c660552bd518493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cd09e0148ae15ce11d7c2b662f37de494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ee438c2f577870d571fffa7d611415495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f0800a37204f0d5c0b7a6c067c3123496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc379ddd2c3ff7edaafc56f0882a07b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8796affacda10a56dc88fdbcf9be3009498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90815dffea0b768f283212f6955f90b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c2b87ae7d87e3ec4ca50f57cc63986500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175472b201d9c99af6fba7882557833e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d268fde5c78d8641b64d0fc3047391502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63591c6bbd268c1a1eacaccdf7ce260503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9129e6577671c3b7d4338b8f57bf96504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb4759825260d24fd4abec43bbeea9c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cabe613e42d4ef08e4088618eabbda6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c77446af875112ab4563f1bcd7f982507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d98ded84dd116a958cee539bfac7a9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5486d65a130ea139885d148cbab04a6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d938dd1e2b733cdf1c95284d201364510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c172882eee0d682be409d4ae5cc751d5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e01a0814adeb3a339a4df78e0935f6c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cde38135bc966fcd67d34eb38e2deb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e721b9302a6fffa3aadedb2c43b63ad5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec598837edc672095c6b9d8500ea07af515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb892da66f7af5760d70995e799fbbe516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1226614436abca280f0bb70fd3fdf78f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ba779488a1b425bc19e82767f6c7bf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca88b230fa7b62bc6fcc21fe552dcdf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7ee735b5c833bd5ee3aa24a7337bdc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5506c60bfe439355207474babb857348521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0157d4df7fa4be81ccaf0699e370067522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463bb05cd69196dd56e2e54089ff0d22523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089d5987a881c84b1d4b9587c220eb79524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56302e4d3784921f31dcdeaff3273a1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85edeae67fcc44dc57233d36676b1591526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db33c3fae740e084897925142c76fa94527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7184d46e3e5b7d60d28de2abc628812c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0186afd528639cc6119b822149b4d4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ccbc7aa715c6d9659cbf86d205ddea530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4930c73eb5124b901bebcd5edb218e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe32d996fc484ad90220b564e70b98ce532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e988117970637afdca45c168eed2fdcf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f82a32908e50e73d3d7266f3b42ad4a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7ebd270b2ad149960668c3795ff4ec535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860c30708adf45f68a8e8557052fb120536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b76250c4081db0bde15b110f902fb2d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91116dcdd43e771fcca952fb9fa9f119538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc105d598ab8d5c82c1ae1cd1da3ff8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75044c8c4ec6b29001b95d62d43dd80540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f71f866039b937323184d95e4d1e84541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b427b1e08ee754e74c92076e384a3fc7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37b34451f250c43b064bf43dac5014b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd02ef907b75903040e42b69ef7f70a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356c07b4c4e67610c6ed909943024b4f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc67721e3c412fa8c75872ca37b83e56546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae46dfdbd0208dab81060beefd8f6e0c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760dfccd0d2c3463b54a691393513e20548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114fedfcde4b882c7f2d70b503ea696a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2a1641164f48d99281ff09c5eaa5da550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c868012c2ca104161025ffacfc739154551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b650b5bd659b274eb38f01ba8e168a2c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9d82dd1950005144e3597942d9aa80553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4c97b8930167b65bab3aff8d8232ba554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f82ff35a0f18eb9e8c91f1d98ae50bc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc59f1d59059629126d255b29d6da93556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e2124e020384fa28e4bf490420d7d9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356eb9072adc252eaed3ca7a6f44a473558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b30a349e4a0ac624114cff1ef772d0b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab92ea984c8a14adfd71e6ff3119535a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f69a25a363a129ff4f5e543aaf1e2e1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e1026b21feb64e703168dea59fac3f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9f94373a3957b0f03f1ff9ea0a1115563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8687cf53adba26e2c5b57332387dfba564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a4842b61abc80a88408255d84c023565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b4ba59eddb610ee1d1a44abb1cdd45566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f7638cb86471e0a3c14b3a691cd54a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a7e1a7e50986d63ecd9d5936cee88e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eef74ede481593c6f41a1ce42cfbf9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4395200f71e1776374c7b2fa5e855c13570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2188ee35691672580929ec0cea5307ce571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5ecd81697e6fcfe3a83e4f5946c261572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae12cdccacc2a7607877a635cc0e165573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7970c5bd15d02b3877963fad7423403d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e7c89ffd72c3af3ac34fc91c2e197575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35798314b2756ef9335e4a799697dd0b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd923fa69b663d19ed6bb27649a06ad577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f897a8ab3020c78de31ebeda115f2647578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d0b1ec2129d7d75499fa2dae71212e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cc4e7e01600f4ed76e3abdb45360b5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5e7b0a4ee6d2d3ba2eb0dc2f09e165581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852410803b68bcf84fd851e471684711582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d3c94a02df42ac55aafa9c875a5587583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3161c9c6b9d3235a0b7a97e76c77ba08584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c8afb96f72bfa5dc1a30636a172e6a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1447c00b7b5d77e8e05365add60edc15586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e52f0e4fd270c614e654c8989a6a0e1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68069fb95d4bb14f81eff93e4648e84588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8772038cf01f331ab8a64bad3a73f7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7b058eaeb318f3be098205a482b71c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281400e7834917907bd469c01d41fd01591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9923aaad67213a54542a6b701e3c906592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7676c0d8e765d25009e6d639d18176ae593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7090c8f5da290ce4b4bf076fe1199ed3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eca7bf0bc96c75e5bf5508452985010595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c5e308d2895c966848a8aa44214187596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75bd039b7d071234b54220a4b45f9b1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cda61dc2f010ccf7a685c8494e0b7b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c594bd613f0ddf5786f412dd18cf765a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aed711cbc46cb290332bc1f6f865b1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946edce0f71ccfb06bea0b0a8a2ca533601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687ae587d6353b7cb11cd4cebf9990ca602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9caea50329258946304995bd5c2bb96603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc285d405ffda7959dee697417a585ca604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f83b349d92cf503b4d73a43f06e9314605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36221a1590b85b80f7bdfd24de6ef292606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bd17641b2581200e75b0405056214b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb1b889520de3d48b0e69b0d2e48f07608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8cad0665cb902e624b362ef8c57b57609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8382991a239b016e42ff064b5ef4f8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a455949b9d0c9963aadb2539598f5a3a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6f1c93cc6fd98afab132d216ebe8b1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0b6ddc839216025ca97154dd839b46613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ace019dff3618210f5456449182f3a9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebe3b47cb8ff2cb149571efa98248db615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cad5ee2e628c7d82528139214e5398616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d604daa71460b63df8966f6708a5886d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc7ce31f90f524a4a7b5607d589ade7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120023ca8c8ed9e946110e3eebac811a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523340712285b3c993956dfa0a522e18620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe32250e8d1c6dd606313200e409c754621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3a5f3e29a4cdb2a6740a8159f87ee5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c833e62400649cdfebb23eaaafbbb8e1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb7237f3de1766906d6e1ccf8a7468e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83e5873762a3ed4e4c8e8e25e0cf027625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b4f804ba87aba2650f01139afe722a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12efc9619dc8111fca658b889a9df48d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8db1124319eb301ff3569e097dbdab628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d638883050b56c5c3864158844e74e45629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d930a6eda3431bcf18e8001d585ce137630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd2dfa232fafae12737c2d2d59c225e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efad24dafd992f27ce14f1e2122fee19632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f1b6acfb1c082a149ba1d93077025d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e529fde53b882e70f62ff5743a374950634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01961add42eee3c55aad7e4a4ecfeed1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34351a613b70df5a0ecad43dff9b3e9d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89ef8905c250989056f86960d37dccd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751a1df17fb14292292a15750836a8e2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e088f3efdf1715afa03071bc56c14fa639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7501fc5c019e273634c6f3976f04112640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073012d9630ef848fc6bdc5ab97629ec641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc259c3f11888525a725788263aec6f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88c2b4d3de84248eda903cb01974194643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6600ed9213e72528921450214dd0178644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d279985b17a18abef3b85b22d98db634645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e4f52ab125bfe2b74c07f0e19114d0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6bc81996207028528cd022fa8eeefd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcaaf34569215ba95b3f2abbce28775648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c94bffe1d33244d218a4d9f003a32649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f5f4c7e2af8b3d19faf3c75ab25671650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a281157ec4e0f0ff8ba4ef0bf5dfc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fadd2acfbcab8332b1b17a49b8bb5c2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e894b7da43ea1558929d14e98cd04d8a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132bf6789752ec9f08381b4d297f0666654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a48233578844aff695d1a67cb971013655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da69597d487318c4d62d820e84bdbe1a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c37edf5f5f60193c2959d01cc8595657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3456b6fe3c5b6474f08a22cfd033c5e9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c51fc66941ae75ea4129e92574dfc88659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c793f4002f372aeef5e6684850e88660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49590f6810722fca6c0b4a7b0ca6bf0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be7ff3ec00abf3033fb9da7985a3062662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c116e536b499dda8046375cba09669663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54606953230a2476ae20150943e7370d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a701a54852f5521801890a6c2c35d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee6105e8b85c0ae3d4dcf029f97a3b2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7411dcbdde18d6a7d6939a51838eb8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1115ec8a9358cc69a201f54b481902668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3562c1dd293f17fc78f32250be23d94b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e00149d4f90647c0d35274cbbdae6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edfedc028113a343a0f5a8bba25322e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd5505fb65d00fed625cc7f771152a8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36febc6681191f0f162c939ca9603375673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922bc7d9045dc4639c717f9fecd04085674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aeeefde4f625e80d76d7f274d0c167675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8235778e470fc34ce334e44e41f64d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c96b3aa2971137adf3a63d04042b0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb0b956f8813878280a5e23eaa31440678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cd13ee72be2dca6edcb73c4d9715ee679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af2c97fdb729bb3276db462d9854677680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bdafb93d77139e82ba7de664afcda6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0e15b8768a26955b1f9401972e453a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7762f0816d2fa6633671758d831043a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b551d38430d537e56eecc36e76c9d0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cd35a32fc4282545fc839205d4d4be685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca80ea984dd298a9992c686885bd393686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510da2f0444f21c16cc64c8b0a5c20ca687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac6a4725a4afff8ca5bc4ee21e1f42e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eb8b8ea60762ccfc49c7b9ef7f21c7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf19d03f73b40795c612abffb7d7537690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b74fdd1c5fb78e0537387b973b2329691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458be7b295f73735e3a06e91d8b833a4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd20c3a62c463f4f4fae0c9a495357a2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4b2c3579720af7f48fab97c26ec0d3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f96d216eba1a562b9c9fca89599da7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1fbb5460a598529bb3a7ff9418c696696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1626bb96f7d6faefc178309d29a498e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1948a494c11ceaabf2247e7d69ebdae698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7341f1c72e356bd5b7647a05964e02699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00182a9d2bc1b593c8bd6999372f10eb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d4696e542de4007769448ec5ba7d75701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d8732b621576763ff9c89841747232702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591f923baea184c22b6bc44cb1fd01f5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d70c7704215cf5fd5edc1f4319c4893704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9c60528db258be384221ee68536c49705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4200d7dcc158db96a44589eec03cd8a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8e26cd7252910be16a8b902f26100e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b0f29a42fac51ad3d6a07c3e3b7dd9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e003ad3e80c677a27a8cd6ad78a4f0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb3734e3e6a20f2bb2b3e8fd46178fc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eb6e4603b4d11bac2bd3e1f81b4bff711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1d77e61b18fcbcfef6382c86a35cd4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50949ff11eb4003eb7b0eea69484ad1e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4291551306a3cacd2aedd87327c42e7a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1277c415f5c5e517de048ffbf6932a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82023b6feef14d3b2ce1e7f276b310a6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf78b443a7aca6b587b34bd4a3b92521717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a46721702682277bc8b410f708b1a26718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81299845a4f730784af08a7c4dc967c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b971b073be3f97815fc7d0eb3b6e18f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085da7358ff6330334ca7943a6bef3a0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2272f7196055e37683e6af81187ac57722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71f5f9b76080c1fd81d669c804b4598723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edee8843fdbcec9ba41303f3222cfc7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a717ac073776ba3faffc2b48f87f116725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80935ca45b9d20fdc3463119f2ddf431726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8985d92703565ad40b7bd7e8088c40fb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5b2a8adbf400d847e0d83a9d9190d4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b70e00b900080ec47c51b957436be62729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e80cce2441e45b4011ebf5630003980730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d313d5b85f978699ee238d8e37c07bba731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928171ee00e87a0ac1cfe9a10e5c6d54732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f98cd3df2159cde31c5e84a174d9d4c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb53ec45b7184270f2fccd3008d6e343734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fec31aa2e85acbaddb1cb080a04f515735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a70cb88ce87a7c5f38a1400f1bad21736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2c829d812b9d3bdff8657a70b3651b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9606b716929b4050377fd7585062fd7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96744408242c5e6392157d086d3303ed739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99de33600b8599992a93f603d5bdcb97740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1be4de6b9d9f86df1fb45d80254ac6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72e952bde92ebc53abbd53e042dafaf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a0fefec03795e1a8b54e6fb0c10b7c743.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5740,51 +5494,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5800,51 +5554,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6340,51 +6094,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6400,51 +6154,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9160,51 +8914,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9370,14333 +9124,14333 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>109</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
-[...13558 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>337</xdr:row>
@@ -25450,51 +25204,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25880,1610 +25634,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27750,51 +25944,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J400"/>
+  <dimension ref="A1:J374"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -27826,9961 +26020,9313 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17548</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>6.32</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17549</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>7.47</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17550</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>17.35</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17551</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17553</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>8.73</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17554</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>17.72</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>17585</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I29" s="0">
+        <v>1.86</v>
+      </c>
+      <c r="J29" s="0" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18352</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>6.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13261</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>8.710000000000001</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13262</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>2.4</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13264</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.33</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13264</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>3.33</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I35" s="0">
-        <v>2.96</v>
+        <v>8.08</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13319</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I36" s="0">
+        <v>12.46</v>
+      </c>
+      <c r="J36" s="0" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13319</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
+      <c r="I37" s="0">
+        <v>27.83</v>
+      </c>
+      <c r="J37" s="0" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13338</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>1.86</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13338</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>1.86</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>13594</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>7.1</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>12626</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>18.51</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12710</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>21.97</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13666</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>11.12</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>12744</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>18.99</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13695</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>8.08</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>13703</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>12.46</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12940</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>27.83</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>12941</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G48" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I48" s="0">
-        <v>21.54</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>12943</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G49" s="0"/>
+      <c r="G49" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I49" s="0">
-        <v>54.37</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13762</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>16.42</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13763</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>92.23999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13780</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>9.34</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13809</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>15.17</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13944</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>7.71</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13945</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>8.279999999999999</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>13946</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>5.3</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>13961</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>10.61</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22017</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>15.56</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22042</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>48.05</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22058</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>11.76</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>22092</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>14.91</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>22093</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>8.960000000000001</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17509</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>3.32</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17510</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>6.03</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>22104</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.26</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>22114</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>12.54</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17645</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>10.02</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17666</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>23.53</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22142</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>16.22</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22143</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>21.33</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22150</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.039999999999999</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22151</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.89</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22157</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>9.01</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22159</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>12.87</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22160</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>24.02</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>22161</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>65.56999999999999</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>22162</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>3.33</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17998</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>10.44</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17134</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>39.87</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17284</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>73.20999999999999</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17286</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>135.18</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17333</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>23.91</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17343</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>22.75</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17374</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>16.81</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17375</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>21.42</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17376</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>27.6</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17384</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>38.07</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17385</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>58.57</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17386</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>1.77</v>
+        <v>17.48</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17449</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>122</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>129.04</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17450</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>181.32</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17451</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>28</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>316.25</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17453</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>83.45999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17454</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>36.72</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17455</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>31.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17456</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>40.99</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17457</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>42.62</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17566</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>20.25</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17569</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I99" s="0">
-        <v>51.74</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17597</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>17.23</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17619</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>317</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>105.43</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17620</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>31.43</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18252</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>85.31999999999999</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>18360</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>20.02</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>18371</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>13.01</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>12327</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.91</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17362</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>8.720000000000001</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17396</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>9.109999999999999</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>18313</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I109" s="0">
-        <v>5.45</v>
+        <v>2.86</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
+      <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12542</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>346</v>
+        <v>88</v>
       </c>
       <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
+      <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12543</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I111" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J111" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12601</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12619</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>7.51</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12624</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="I114" s="0">
-        <v>13.14</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12686</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="F115" s="0"/>
+        <v>358</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G115" s="0" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="I115" s="0">
-        <v>2.37</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12773</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G116" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I116" s="0">
-        <v>11.07</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>12774</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G117" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I117" s="0">
-        <v>9.68</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>12905</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>6.58</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
+      <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17068</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="F119" s="0"/>
+        <v>371</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G119" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>8.31</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17064</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>2.86</v>
+        <v>6.75</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17064</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>377</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>2.86</v>
+        <v>1.93</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17069</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17069</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I123" s="0">
+        <v>5.02</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>384</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17070</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I124" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>387</v>
-      </c>
-[...10 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17070</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>7.66</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17075</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>107</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>23.7</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17107</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>4.89</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17108</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>4.83</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17111</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>5.26</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="F130" s="0" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17132</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>4.98</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17133</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.75</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17279</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.93</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17280</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>1.93</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17303</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>5.02</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17341</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>10.9</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17342</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>4.23</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17371</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>9.91</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17372</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>10.61</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="I140" s="0">
+        <v>36.79</v>
+      </c>
+      <c r="J140" s="0" t="s">
         <v>433</v>
-      </c>
-[...13 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17373</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>4.17</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17373</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.17</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17397</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>2.69</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17398</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>4.15</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17417</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.51</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17461</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>3.73</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17462</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>8.67</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17528</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>5.91</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17517</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.91</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17519</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>6.64</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17520</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="E151" s="0" t="s">
+      <c r="F151" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I151" s="0">
+        <v>8.119999999999999</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>464</v>
-      </c>
-[...10 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17521</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I152" s="0">
-        <v>17.25</v>
+        <v>10.9</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17524</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
-      <c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.47</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17532</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
-      <c r="E154" s="0" t="s">
+      <c r="F154" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I154" s="0">
+        <v>7.22</v>
+      </c>
+      <c r="J154" s="0" t="s">
         <v>473</v>
-      </c>
-[...10 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17558</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.79</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17570</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>8.720000000000001</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17575</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.6</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17576</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.37</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17586</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>9.98</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17587</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>5.11</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17613</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>13.11</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17614</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I162" s="0">
-        <v>3.54</v>
+        <v>9.98</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17615</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.96</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>17615</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.96</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>17647</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>5.3</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18267</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>8.119999999999999</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18268</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>10.9</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18276</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>20.05</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18288</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>7.22</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18294</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>4.11</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18295</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>10.49</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18296</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I172" s="0">
-        <v>7.91</v>
+        <v>7.02</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18297</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>7.65</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18314</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.22</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18315</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F175" s="0" t="s">
-        <v>339</v>
+        <v>20</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>12.96</v>
+        <v>6.98</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18324</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18327</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18369</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
       </c>
-      <c r="E178" s="0" t="s">
+      <c r="F178" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I178" s="0">
+        <v>13.82</v>
+      </c>
+      <c r="J178" s="0" t="s">
         <v>544</v>
-      </c>
-[...10 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13331</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>1.57</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13576</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.39</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13580</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>554</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.25</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13581</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>11.06</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13581</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>11.06</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25017</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.42</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25018</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>23</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>6.01</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>12662</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>568</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>7.02</v>
+        <v>5.94</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13751</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>5.39</v>
+        <v>5.94</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13798</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.63</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13799</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>6.98</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13893</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>3.33</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13917</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>9.140000000000001</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13918</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>13.82</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13918</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>13.82</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13921</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>4.1</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13921</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>4.1</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13947</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>21.8</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13952</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>598</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>38.29</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13960</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>0.75</v>
+        <v>10.43</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13976</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13981</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.81</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>22036</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>317</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>9.449999999999999</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>22037</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>5.57</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17345</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17447</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>568</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>29.22</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>22081</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>4.25</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17501</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>6.84</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22102</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.64</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>22103</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>4.74</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22107</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>347</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>7.15</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22108</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>7.71</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22112</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>3.86</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22115</v>
+        <v>12966</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>28</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>9.710000000000001</v>
+        <v>27.4</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22116</v>
+        <v>12966</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>12.82</v>
+        <v>27.4</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22125</v>
+        <v>17071</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>5</v>
+        <v>10.22</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>646</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22127</v>
+        <v>18070</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>649</v>
+      </c>
+      <c r="G216" s="0"/>
       <c r="I216" s="0">
-        <v>5.02</v>
+        <v>5.2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22128</v>
+        <v>18079</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G217" s="0"/>
       <c r="I217" s="0">
-        <v>2.76</v>
+        <v>1.5</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>29893</v>
+        <v>18080</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>10.21</v>
+        <v>5.5</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>29893</v>
+        <v>18081</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
+        <v>658</v>
+      </c>
+      <c r="F219" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G219" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I219" s="0">
+        <v>13.29</v>
+      </c>
+      <c r="J219" s="0" t="s">
         <v>659</v>
-      </c>
-[...10 lines deleted...]
-        <v>660</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22139</v>
+        <v>17173</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>219</v>
+        <v>311</v>
       </c>
       <c r="I220" s="0">
-        <v>14.23</v>
+        <v>6.13</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22140</v>
+        <v>17243</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>12.74</v>
+        <v>15.76</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22141</v>
+        <v>17265</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I222" s="0">
-        <v>6.96</v>
+        <v>12.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22147</v>
+        <v>17266</v>
       </c>
       <c r="D223" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E223" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F223" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G223" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I223" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J223" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>674</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22148</v>
+        <v>17270</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>673</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>674</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I224" s="0">
-        <v>11.49</v>
+        <v>11.31</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22163</v>
+        <v>17272</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>678</v>
+        <v>676</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>679</v>
+        <v>677</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I225" s="0">
-        <v>4.75</v>
+        <v>12.51</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>680</v>
+        <v>678</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22164</v>
+        <v>17274</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>347</v>
+        <v>668</v>
       </c>
       <c r="I226" s="0">
-        <v>1.74</v>
+        <v>7.86</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>12330</v>
+        <v>17275</v>
       </c>
       <c r="D227" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="E227" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="F227" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G227" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I227" s="0">
+        <v>17.23</v>
+      </c>
+      <c r="J227" s="0" t="s">
         <v>684</v>
-      </c>
-[...13 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>12689</v>
+        <v>17277</v>
       </c>
       <c r="D228" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="E228" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="F228" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I228" s="0">
+        <v>14.3</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>687</v>
-      </c>
-[...13 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>12739</v>
+        <v>17278</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G229" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I229" s="0">
+        <v>6</v>
+      </c>
+      <c r="J229" s="0" t="s">
         <v>690</v>
-      </c>
-[...13 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12741</v>
+        <v>17357</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>21.32</v>
+        <v>5.73</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12822</v>
+        <v>17358</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>696</v>
-      </c>
-[...13 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12966</v>
+        <v>17359</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12966</v>
+        <v>17599</v>
       </c>
       <c r="D233" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="E233" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="F233" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G233" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I233" s="0">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="J233" s="0" t="s">
         <v>702</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17071</v>
+        <v>17626</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>703</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.22</v>
+        <v>19.79</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>18070</v>
+        <v>18336</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>706</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>707</v>
       </c>
       <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="I235" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>708</v>
-      </c>
-[...5 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>18079</v>
+        <v>18338</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>710</v>
       </c>
-      <c r="E236" s="0" t="s">
+      <c r="F236" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I236" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...8 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>18080</v>
+        <v>12947</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="E237" s="0" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G237" s="0"/>
+      <c r="G237" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I237" s="0">
-        <v>5.5</v>
+        <v>11.88</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18081</v>
+        <v>12948</v>
       </c>
       <c r="D238" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="E238" s="0" t="s">
         <v>716</v>
       </c>
-      <c r="E238" s="0" t="s">
+      <c r="F238" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I238" s="0">
+        <v>26.28</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>717</v>
-      </c>
-[...10 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17173</v>
+        <v>17029</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>6.13</v>
+        <v>20.65</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17243</v>
+        <v>17030</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>15.76</v>
+        <v>15.08</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17265</v>
+        <v>17031</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
       </c>
-      <c r="E241" s="0" t="s">
+      <c r="F241" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I241" s="0">
+        <v>12.96</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>726</v>
-      </c>
-[...10 lines deleted...]
-        <v>728</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17266</v>
+        <v>18034</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I242" s="0">
+        <v>19.11</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>729</v>
-      </c>
-[...13 lines deleted...]
-        <v>731</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17270</v>
+        <v>18125</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>733</v>
+        <v>731</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>11.31</v>
+        <v>25.22</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17272</v>
+        <v>18199</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>12.51</v>
+        <v>20.14</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17273</v>
+        <v>18199</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>739</v>
+        <v>734</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>25.85</v>
+        <v>20.14</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>740</v>
+        <v>735</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17274</v>
+        <v>17306</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>737</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>738</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>7.86</v>
+        <v>17.82</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>739</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17275</v>
+        <v>17306</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>740</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>738</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>17.23</v>
+        <v>17.82</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>739</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17277</v>
+        <v>17413</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>741</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>742</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>14.3</v>
+        <v>15.37</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>743</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17278</v>
+        <v>17493</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>744</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>745</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>727</v>
+        <v>173</v>
       </c>
       <c r="I249" s="0">
-        <v>6</v>
+        <v>14.64</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>746</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17357</v>
+        <v>17560</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>749</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>5.73</v>
+        <v>19.58</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>750</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17358</v>
+        <v>17529</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>751</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>752</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>9.27</v>
+        <v>13.01</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>753</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17359</v>
+        <v>17529</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>754</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>752</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>6.23</v>
+        <v>13.01</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>753</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17415</v>
+        <v>17514</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>755</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>756</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>11.21</v>
+        <v>16.84</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>757</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17599</v>
+        <v>17515</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>758</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>759</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.210000000000001</v>
+        <v>14.16</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>760</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17626</v>
+        <v>19390</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>19.79</v>
+        <v>0.71</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>18336</v>
+        <v>17555</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>4.9</v>
+        <v>13.68</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>18338</v>
+        <v>17622</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>7.47</v>
+        <v>37.1</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>12947</v>
+        <v>17642</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.88</v>
+        <v>20.99</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>12948</v>
+        <v>17643</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>26.28</v>
+        <v>18.31</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>17029</v>
+        <v>17644</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>20.65</v>
+        <v>22.21</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>17030</v>
+        <v>18291</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>15.08</v>
+        <v>17.99</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17031</v>
+        <v>18292</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>12.96</v>
+        <v>17.49</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>18034</v>
+        <v>18292</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.11</v>
+        <v>17.49</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>784</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>18125</v>
+        <v>18293</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>786</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.22</v>
+        <v>17.74</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>18199</v>
+        <v>18319</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.14</v>
+        <v>23.31</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>791</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18199</v>
+        <v>18319</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.14</v>
+        <v>23.31</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>791</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18213</v>
+        <v>18325</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>802</v>
+        <v>793</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>803</v>
+        <v>794</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>16.09</v>
+        <v>34.94</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>804</v>
+        <v>795</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17306</v>
+        <v>18370</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>805</v>
+        <v>796</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>806</v>
+        <v>797</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>17.82</v>
+        <v>19.01</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>807</v>
+        <v>798</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17306</v>
+        <v>18212</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>808</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>806</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>17.82</v>
+        <v>10.8</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>807</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17348</v>
+        <v>17143</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>809</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>810</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>11.83</v>
+        <v>17.46</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>811</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17413</v>
+        <v>17144</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>812</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>813</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.37</v>
+        <v>15.48</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>814</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17493</v>
+        <v>17147</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>815</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>14.64</v>
+        <v>24.16</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>817</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17502</v>
+        <v>17154</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>819</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>16.84</v>
+        <v>46.75</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17560</v>
+        <v>17155</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>823</v>
+        <v>28</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>19.58</v>
+        <v>21.97</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>824</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17529</v>
+        <v>17158</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>825</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>826</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>13.01</v>
+        <v>5.99</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>827</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17529</v>
+        <v>17234</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>828</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>826</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>13.01</v>
+        <v>32.08</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>827</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17514</v>
+        <v>17234</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>830</v>
+        <v>821</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17515</v>
+        <v>17235</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>832</v>
+        <v>824</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>833</v>
+        <v>825</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>14.16</v>
+        <v>29.51</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>834</v>
+        <v>826</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17515</v>
+        <v>17237</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>835</v>
+        <v>827</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>833</v>
+        <v>828</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>14.16</v>
+        <v>9.02</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>834</v>
+        <v>829</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>19390</v>
+        <v>17237</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>836</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>0.71</v>
+        <v>9.02</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17555</v>
+        <v>17238</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>839</v>
+        <v>831</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>13.68</v>
+        <v>18.66</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17593</v>
+        <v>17287</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>15.62</v>
+        <v>23.65</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17593</v>
+        <v>17287</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>23</v>
+        <v>368</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>15.62</v>
+        <v>23.65</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17622</v>
+        <v>17288</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>37.1</v>
+        <v>14.36</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17642</v>
+        <v>17289</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>20.99</v>
+        <v>15.76</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>851</v>
+        <v>843</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17643</v>
+        <v>17293</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>18.31</v>
+        <v>13.93</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17644</v>
+        <v>17294</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>22.21</v>
+        <v>13.91</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>19442</v>
+        <v>17295</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>0.5600000000000001</v>
+        <v>13.91</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>19443</v>
+        <v>17296</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>0.78</v>
+        <v>14.64</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>19444</v>
+        <v>17297</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>0.7</v>
+        <v>19.45</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>18291</v>
+        <v>17356</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>16</v>
+        <v>861</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>17.99</v>
+        <v>20.73</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>862</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>18292</v>
+        <v>17522</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>863</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>864</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>17.49</v>
+        <v>19.72</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>865</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>18292</v>
+        <v>17588</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>866</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>871</v>
+        <v>867</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>17.49</v>
+        <v>7.61</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>872</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>18293</v>
+        <v>17657</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>874</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>875</v>
-[...3 lines deleted...]
-      </c>
+        <v>870</v>
+      </c>
+      <c r="F294" s="0"/>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>17.74</v>
+        <v>18.02</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>876</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18319</v>
+        <v>17658</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>877</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>878</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>23.31</v>
+        <v>12.59</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>879</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18319</v>
+        <v>18274</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>878</v>
+        <v>876</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>23</v>
+        <v>877</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>23.31</v>
+        <v>1.62</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>879</v>
+        <v>878</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18325</v>
+        <v>18316</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>881</v>
+        <v>879</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>882</v>
+        <v>880</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>34.94</v>
+        <v>10.81</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>883</v>
+        <v>881</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18370</v>
+        <v>18320</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>884</v>
+        <v>882</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.01</v>
+        <v>19.06</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18212</v>
+        <v>18367</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>10.8</v>
+        <v>13.96</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17143</v>
+        <v>18368</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>17.46</v>
+        <v>35.59</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17144</v>
+        <v>18379</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>15.48</v>
+        <v>23.09</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17147</v>
+        <v>18382</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>24.16</v>
+        <v>20.95</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17154</v>
+        <v>18383</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>46.75</v>
+        <v>15.32</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17155</v>
+        <v>17097</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>900</v>
+      </c>
+      <c r="E304" s="0" t="s">
+        <v>901</v>
+      </c>
+      <c r="F304" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G304" s="0"/>
+      <c r="I304" s="0">
+        <v>42.59</v>
+      </c>
+      <c r="J304" s="0" t="s">
         <v>902</v>
-      </c>
-[...13 lines deleted...]
-        <v>904</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17158</v>
+        <v>18353</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>5.99</v>
+        <v>40.26</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17234</v>
+        <v>12248</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>908</v>
+        <v>906</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>909</v>
-[...3 lines deleted...]
-      </c>
+        <v>907</v>
+      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>32.08</v>
+        <v>31.41</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>910</v>
+        <v>908</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17234</v>
+        <v>12251</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>909</v>
-[...3 lines deleted...]
-      </c>
+        <v>910</v>
+      </c>
+      <c r="F307" s="0"/>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>32.08</v>
+        <v>15.91</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17235</v>
+        <v>17537</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>913</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>438</v>
+        <v>310</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>29.51</v>
+        <v>63.02</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17237</v>
+        <v>18269</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I309" s="0">
-        <v>9.02</v>
+        <v>1.9</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17237</v>
+        <v>17164</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>916</v>
+        <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>9.02</v>
+        <v>21.33</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>917</v>
+        <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17238</v>
+        <v>17318</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>919</v>
+        <v>921</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>18.66</v>
+        <v>24.22</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17287</v>
+        <v>17319</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>23.65</v>
+        <v>13.8</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17287</v>
+        <v>17320</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>923</v>
+        <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>23.65</v>
+        <v>15.96</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>924</v>
+        <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17288</v>
+        <v>17321</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>404</v>
+        <v>20</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.36</v>
+        <v>23.09</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17289</v>
+        <v>17324</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>404</v>
+        <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>15.76</v>
+        <v>30.97</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17293</v>
+        <v>17324</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>16</v>
+        <v>937</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>13.93</v>
+        <v>30.97</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17294</v>
+        <v>17325</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>935</v>
+        <v>938</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>936</v>
+        <v>939</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>13.91</v>
+        <v>13.1</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>937</v>
+        <v>940</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17295</v>
+        <v>17326</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>941</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>942</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>13.91</v>
+        <v>19.43</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>943</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17296</v>
+        <v>17328</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>14.64</v>
+        <v>29.84</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17297</v>
+        <v>17328</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>122</v>
+        <v>937</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>19.45</v>
+        <v>29.84</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17356</v>
+        <v>17330</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>949</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>20.73</v>
+        <v>53.5</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17522</v>
+        <v>17349</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.72</v>
+        <v>29.73</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17588</v>
+        <v>17350</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>7.61</v>
+        <v>29.28</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17589</v>
+        <v>17354</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>14.45</v>
+        <v>49.55</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17657</v>
+        <v>17360</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>961</v>
       </c>
-      <c r="F325" s="0"/>
+      <c r="F325" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>18.02</v>
+        <v>25.8</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17658</v>
+        <v>17361</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>12.59</v>
+        <v>22.25</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18274</v>
+        <v>17364</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>968</v>
+        <v>94</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>1.62</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>969</v>
+        <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18316</v>
+        <v>17365</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>969</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>10.81</v>
+        <v>15.15</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18320</v>
+        <v>17366</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>972</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>19.06</v>
+        <v>60.76</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18367</v>
+        <v>17367</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>975</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
-      <c r="E330" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F330" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>13.96</v>
+        <v>10.81</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18368</v>
+        <v>17392</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>35.59</v>
+        <v>23.13</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17097</v>
+        <v>17496</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>13.81</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>983</v>
-      </c>
-[...8 lines deleted...]
-        <v>984</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18353</v>
+        <v>17527</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
-      </c>
-[...1 lines deleted...]
-        <v>986</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>40.26</v>
+        <v>47.22</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>12248</v>
+        <v>17617</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>303</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>31.41</v>
+        <v>16.61</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>990</v>
+        <v>989</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>12251</v>
+        <v>17617</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>991</v>
+        <v>990</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>992</v>
-[...1 lines deleted...]
-      <c r="F335" s="0"/>
+        <v>988</v>
+      </c>
+      <c r="F335" s="0" t="s">
+        <v>402</v>
+      </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>15.91</v>
+        <v>16.61</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>989</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17536</v>
+        <v>17618</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>994</v>
+        <v>991</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>995</v>
+        <v>992</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>662</v>
+        <v>368</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>20.27</v>
+        <v>10.72</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>993</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17537</v>
+        <v>18256</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>994</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
+        <v>995</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>346</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>63.02</v>
+        <v>64.55</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>996</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18269</v>
+        <v>17299</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>16</v>
+        <v>649</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>1.9</v>
+        <v>126.27</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17164</v>
+        <v>17511</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>21.33</v>
+        <v>108.2</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17318</v>
+        <v>17464</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>24.22</v>
+        <v>4.03</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17319</v>
+        <v>17466</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>13.8</v>
+        <v>12.68</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17320</v>
+        <v>17481</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>15.96</v>
+        <v>6.41</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17321</v>
+        <v>17482</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>23.09</v>
+        <v>8.07</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17323</v>
+        <v>17483</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>25.95</v>
+        <v>14.31</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17324</v>
+        <v>17486</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>16</v>
+        <v>649</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I345" s="0">
-        <v>30.97</v>
+        <v>3.4</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17324</v>
+        <v>17561</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>1025</v>
+        <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I346" s="0">
-        <v>30.97</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17325</v>
+        <v>18311</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>1026</v>
+        <v>1024</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>1027</v>
+        <v>1025</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>13.1</v>
+        <v>10.9</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>1028</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17326</v>
+        <v>18339</v>
       </c>
       <c r="D348" s="0" t="s">
+        <v>1027</v>
+      </c>
+      <c r="E348" s="0" t="s">
+        <v>1028</v>
+      </c>
+      <c r="F348" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G348" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I348" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J348" s="0" t="s">
         <v>1029</v>
-      </c>
-[...13 lines deleted...]
-        <v>1031</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17328</v>
+        <v>18337</v>
       </c>
       <c r="D349" s="0" t="s">
+        <v>1030</v>
+      </c>
+      <c r="E349" s="0" t="s">
+        <v>1031</v>
+      </c>
+      <c r="F349" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G349" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I349" s="0">
+        <v>4.79</v>
+      </c>
+      <c r="J349" s="0" t="s">
         <v>1032</v>
-      </c>
-[...13 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17328</v>
+        <v>18340</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1034</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I350" s="0">
+        <v>4.65</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1035</v>
-      </c>
-[...13 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17330</v>
+        <v>18341</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1036</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I351" s="0">
-        <v>53.5</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17349</v>
+        <v>18341</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1040</v>
+        <v>1037</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>27</v>
+        <v>342</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I352" s="0">
-        <v>29.73</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1041</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17350</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
-        <v>1042</v>
+        <v>1040</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>1043</v>
+        <v>1037</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I353" s="0">
-        <v>29.28</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>1044</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17354</v>
+        <v>18342</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1045</v>
+        <v>1041</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1046</v>
+        <v>1042</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>16</v>
+        <v>1043</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I354" s="0">
-        <v>49.55</v>
+        <v>10.79</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17360</v>
+        <v>18343</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1048</v>
+        <v>1045</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1049</v>
+        <v>1046</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I355" s="0">
-        <v>25.8</v>
+        <v>6.64</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1050</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17361</v>
+        <v>18343</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1051</v>
+        <v>1048</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1052</v>
+        <v>1046</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>122</v>
+        <v>402</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I356" s="0">
-        <v>22.25</v>
+        <v>6.64</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1053</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17364</v>
+        <v>18344</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1054</v>
+        <v>1049</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1055</v>
+        <v>1050</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>8.210000000000001</v>
+        <v>7.35</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1056</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17365</v>
+        <v>18345</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1052</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1053</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>15.15</v>
+        <v>7.24</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17366</v>
+        <v>18346</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>60.76</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17367</v>
+        <v>18347</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>27</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>10.81</v>
+        <v>12.34</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17392</v>
+        <v>18348</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>23</v>
+        <v>303</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>23.13</v>
+        <v>7.82</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17496</v>
+        <v>18355</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I362" s="0">
-        <v>13.81</v>
+        <v>12.27</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17527</v>
+        <v>18356</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I363" s="0">
-        <v>47.22</v>
+        <v>11.41</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17617</v>
+        <v>18357</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>16.61</v>
+        <v>22.72</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17617</v>
+        <v>18358</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>16.61</v>
+        <v>27.21</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17618</v>
+        <v>18364</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1079</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1080</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>404</v>
+        <v>937</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>10.72</v>
+        <v>3.6</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1081</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18256</v>
+        <v>18365</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1082</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1083</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>64.55</v>
+        <v>5.5</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1084</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17298</v>
+        <v>18365</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>101.21</v>
+        <v>5.5</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1087</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17299</v>
+        <v>18366</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1088</v>
+        <v>1083</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1089</v>
+        <v>1084</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>708</v>
+        <v>94</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>126.27</v>
+        <v>12.41</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1090</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17511</v>
+        <v>18380</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1091</v>
+        <v>1086</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I370" s="0">
-        <v>108.2</v>
+        <v>9.94</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1093</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17464</v>
+        <v>18381</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>122</v>
+        <v>649</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.03</v>
+        <v>15.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17466</v>
+        <v>18381</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1098</v>
+        <v>1090</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>12.68</v>
+        <v>15.57</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1099</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17481</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1093</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1090</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>6.41</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17482</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1094</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1090</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>8.07</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
-[...649 lines deleted...]
-        <v>1176</v>
+        <v>1091</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>